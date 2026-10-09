--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f20ce319e29b8c640c9c5d4e7b8591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe6a3215eb4dba9ab87478a400dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24afa73bedf787a97e56290e5d82e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f146f7e6dcbaa60fda90c877aead74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e53e2e640af1753a84339de95d2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733934c4e821cc396cb68db2a256bd336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40fe621b32b6ee9a8e510bb37ba44a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5746cee73750d210c47e83147abd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330727369926a8325d83b4b28c149469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319751e04a81fa5723459333c205f53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8684c5d093accbaaae60805e493811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3746476f48071602b40498512d8f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd287bd78b8665cfd76022e70787a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7721b794545943cee81de8aed04096014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d9b553efcaa343f8ab861a13239815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038e435c31ebffd3100e1e0f5b6ff5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b6e709051711cec8080b272c580817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b1e60e3bee225d050d3d462abd8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6879bdfcc9abf8d23e63796a0753d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0a9c145fa7316ea92bd030d6392620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb6dc4debd0d485dafe7f03570f13b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc4194cf8b10a4b3d0d2e858834b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ffe4b76b0261ce479b124016f87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c460265bc33d8726750e9adfb996424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7e53acb9846a200fd8024a0845cf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87802cd1a8cbc4cbb8760496b002226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec9c2d93139e2e26a720c06b44c14827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c405d6f316d893c9440d314b0e1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef51707ff19df83524674ede6906129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657b66593c4b05613f4896e8b613d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b082eba95b0b87ec932fd7d5b0e72a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cba2d307802f78f2fb524e92e141332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4974c95bfabf27e73ded0bf80795033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d850cfa02a35012495e15e670041f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623167d9de84b9a8529740adbef7c5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc74c5c1e7b03d2a98185e3e44dca136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1476fb69520772cfa6548cad7a8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf14fd06cd0243bb39739bd1b505cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb918c52365c5d3fc1c2d45130c6c9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a6aa92ae4fd2f35f55af3659969940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051530f2b50b32d0ce56a21b4bf28ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78b735439175df3e57ff71613696ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272159f56ebc14e12a8e69fe3bb7e0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c6274c7919c03d4951d59a7f3419144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678208c0b4eac7bffd6e36852eff8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175b185a3a808b1a74102fc57fec1d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5133ad7e0185aff989cc8d0eee7b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb96769938f968c5247fc16386f9f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc3bbf3a3669c2e810eb22c77960e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454772b14c212b1f6eebbf3facec92850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87edbf74038987d793809162dec2b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056ae9c6a1d44823f83c69d771880c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01bba06fbcd0e445864615387855de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2cc741ca6f6154c4d75bb6f4d2e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504182dc8b4704e477a328b483d313b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a58bf6e873d71a3de60f5dcb4ea5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1efbd4323eab30bf504159833f11ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c9549338854ab0012d0bb0d24fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa1e2444fef35be0d3b8b7c54a68c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b9bc13f1d8b6209fa2d922721c5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cab63428b613a2f12bfdc0801d1a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580c27a360272cb2b59a51b1521ce762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970644033df1f67c22dc0d3f4b169563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cf84e04651b92fe48cd163fb770e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839bd7abf037ad879fb42262be8756565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fabdb8d15b0ae9208626bef36645766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1a64f8c555b2019110241183f34567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20931439dbc845b7ddf51b2a55b7a54f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac97621da794dc02495e420a7fdb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2ef4d1914d71006be72ec53d516c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c3545a79bf515ae53713dae8c4df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d822530321604201aeb58cf1f858ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543d49076bb79543b8f99c213e75e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04b34e011bbc4e0e86a3ea0d6ea5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a6b36fb43bb999d24e69bfc3d52d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a904f1ddfa9f5f4b38914025f9fcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f25de972b1d9ea75d5fae2734a4cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461ab8d136ca31f0b87400a2d86ace778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aee9ff6dc744db83b64ffbc98e68e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e02afafec7c1f3ca2ac1f0a45221f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a65dfd203ee8c6458cf49f94e8dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c48b89bcb1bc24436894bc6fe76ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208043d19fd08acbd2c559b138b500083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db85e98970389d4fb545e78ff76dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23f9767465bd2f9c9e720afcad026185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5cf05c635aeae38929ebf1becff2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5cfffbb8c608bf60a2effa04edcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7878da888f1bd6d2277d150c175fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae96e59a231dc89eac30b256ccd0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc40ef5f3f363d35025fbfe483223790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c242541fe23ac5a22aed53ae1500791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b7077003f23af360aec0a65bc140692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f90c76c352aec6cc95610348c9af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199b5bff30cc19a8382daea66df63294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca6164d6ab3b0bbfe7017eb3df77c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808825491f3bb7b75ebc45ee33657196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d97421b80ceb93bbda415447f4f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7df0ccd217a1d225f4782d9c746198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526133bcf63abc9fe9b5cd31f3a65199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7349d6e3619dd0f138c4e9988447ac6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e950d880979f003c2db177b5e72be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fbcd997166a401a4ee5ebb5a08703102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c40eabf9087243d110b036d2ce74a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c13a62ff3812e45b8c3d78bbb44d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebce6011d54b21bc429aa696328d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed543c5fa471622d25e38909d4f9ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb852725f7e37581233bc87c81e6e9a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8208ae0b14f6bd089345effd337454e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ded7a628a584468425abbd7e1318ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7578433eacac71838c904d7d6797a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087cc6cd3a470689c53d9f1f239e9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbf60aa29bda008c5ffc678ab0fae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf3bc9c40ffd3801fee29e82e73c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ded1c72678c759953ba69004abf3ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4718a8c250074eaac82a002abf582d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88b881dab0d1809cc6c26e739b327116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebdd8c50f7b7af944d45eaf9bb878117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627bd86a5f3df044fcc0e65a83152b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30e400fcfb300cfed9c8462ca620b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b3b449ed5eb17f810d0aa1070275120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a26a4c2cc8fa832f6c0571021ca51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd74c9c0de74394d5878e0f3d88491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8a6a482dd8d684a81b06af5e1c5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c87823b37e17d3794e126b8799b27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b011e6a4d4e8563bf9fd44110c7ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033433b966582ce5cc7db860023ab3bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdcb94983e754c7bc2e9bbffb2abfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9645c05d08c1c9b434ac4e399ad6ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd402c61a27b6ce359cfeba079fdec6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc40a54cd52b62ea3435b85885432b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cae98030b6d17ceda1e65695e1b51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1214b3af7427185808170dbe737be64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abea351bb7bf4a7aed0d3e4693115c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62a556ed820e90479c294c886be9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc72f95d3d35c6a06c535f4332032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b171be3370c5d5b6cb36777bf4f405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc29689cc6d3c81b321eb73dc86cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6138bfff712b5a4b70034a58b3c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09020b911703d1a8a39a6f5d2c1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252a9b495800b51d715a2152ff1b6dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4bd0e14c06df17a79110bc9dfb069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b31a1dda32845bb2ecfb048432402142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582bad4afaf26064e080d616a5fe38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222949414891f0cf084e67fb3516481144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013fc094eeb9c1c264409b6a982b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f12763d41e18d1fba579986ac1e85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6af3376b60818d5c6fe56c5a95590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e450828fac1bacab7d9135e15202b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd30af54187cbbdfb44629c57b3087149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68ffe930ff2725b3d11b79819b1c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52098d597082bbf92ecdb51a71397a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf4dd4061c552dc6b61971397650d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9c8f2a81316209dd75ae187b5a9ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7df75e43288a8eb29579d21c80101154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e007150c7542252aac02fb1cce6629a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc8cf61b57a4d5618129f9af04abcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c7d00bd6c1b5f39fc23bb5f1f766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff03198420851f79db4c20f5b32eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9a4a97693e7934499a4f2bff2bff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ba63687268dd45cc60d493b6e038160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155eaef18f0e9d0b2363b13319c301a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca7e200e257d78f2d7988b27673f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f2cec003f3ffd9308c48b673f6b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55b28c2ecf451fc2bff9faf9c352c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668519aae3ac62032e5fd3cc07e10ca2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bcd93994a684c307928eba297ff21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8747e762f17ebff55e56f7b2d42a67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4eadcc8f14e604f0982252a79e0f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb6497e71f7c390edb398e7801290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9eb18026a1bc6a472967b626979d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9b8c5439e4f9bf1269d05a89a9a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd307a74da3ffc5b1c5ff87e1999de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df40d64c308fb5efd98ca2dafa9b96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ab2197ea15913cb2c6d5239d696d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c396e6a08c5463ab50d5f05abc96d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc9c2a48e93db12ec311796baf0d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a2e7267cb7179057639b0eb2c2ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7cf42f8cb3be80477e1149544a5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42b8fa9636e986bedcfcc1288e3c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b697932a5e2356e3b74fdf0bbce1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39433e8c304e30b5931b20ac917144181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45437586c8d4d63c0ecba65020184d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc545f868c3cf54c6d056305b5db16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370bcac2e8f8fe6ba063ce628ac81d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e1827a46c10403b6ad3203f0458d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4333480a42f6325ac2abe348157d4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07276133e95f6e6e2d54d34686b29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05275e057bfadd6ee083d1591004d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ec7d81c65f6204b579e69f0d2153189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2130cdf5857cee0b1cd344d84a532190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b4c0b73064bf264ed343803f436c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3825116fa41767a43567032aa89f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257683af64d8980b704c135ec9de3aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3ee7503861f19f8de22432916ffe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4036b600dd58b14ae54847641d85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a7ff65351c91a359c674d98eebbbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e10e6a77da4f5bcfa4f16b7389019197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08505227b600f51f5659d504c68c0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd53684a04ffe3d5c0799fd9b9e6a7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679ca6e49bbb19914d96226d740580200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dcdf9360bf9278ed53cbfd4fd5c5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918cf3478894efc1f703d7f85efc3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f4969a407447060dc3765dc0a2f19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3bbbd3a7e384e5db0c59e558240b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bb404739887b301cde3aab24db4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cbbaa2156ea080c896fabfb31b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d2c59e74e01d5b074cdd18cc90de9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c23f93b5870fac4bb0de20db9a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f317c87ebd3913e229fb342cde03c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6419c3fde77792e9ef7426382314c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb2194193a0dc10bef4e58e3dcf2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac1c1c049ea454c5bf52dd6a08a70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c053c1b20ada6ab99c2d7b7ccd4e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0778587f1cece5b8027dccf5281d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef47519aff9d344f53156f2e16fb45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadeda13b0f1c16caba2aefdeb1a858216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104c13bece3896c4b9860a858d82e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31e6e2d1de077fc836ca4def0d455218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3a024d4008f680c2ce1c395466b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9316179eec5cbbffef4b54699d2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bde5780adc354586f27c75e052417221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b599b150e4e4a915164a0bff931181222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767457c2b034367176de88b291bca74a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130913e4a10bffc40e52ae6769dab917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3787a2f6ffb09bc6668d806f2eefe9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fea38fd3ad8cc7593e07b06e5188226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace36179c4a6ac0fff53bfa7ac90aca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4b5213e1fc3fb1d9886a1a404f43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b25e4b818873e01d3d8fd095b488229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f12e8f6294563083fcc4a96cb01818230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75882c3d10ddfb0d66c1477430ad39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb22a5c825123ae794b76ae370394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac272e70961f3ba4bc688221d5fb70cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9f3e97dc7211a01b4bf006adfa5af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9b3af4fb225113f206a502ec6b07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66646e57922a64ceddd814bd7aff8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7da5a98a0a3fd71733d871376f6bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c95b459f714161931ab47ac6eeadc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac02a7d1b3a25a816542026b1eb6792239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc81f881740686c01d6241bf9f865240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a612aa1ac517892d6e4e437b4794d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef9bdaf6974d0efb4acfbab5197e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974433a8475342df1c9ec3808f56acb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a355ec09833f46878b6e073f6664244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865590fc92b8a4e375bd20714c986f32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d8ea42457137ca4b60a9b701444a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be166e9f935e7d7909a23a2fb6a6156247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e4d93b489eebd4ab9e93f9dce7a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd934166985fd50a1a845bcf4f79e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf00f27553244e0f24eb4a32ebf12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42f11aa362348837990c8fc091a3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa090f3d4d7690e4aebae37525157b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2ec15d2846fe757ac91c4658678f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc89f1bcd0e1f3392bb457434374cde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160ca5aa18d097b827f9091df7fd64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9b077a185d9af5e78d488c93bcf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc9ba4db0b0cd95c88433e1f564195257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dde2c88de35fb3dcf4849963bea0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792dea5564616b4ba2780d966f68af8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6745c0a7b53e05d8800291ce5f61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00986be12396d82fb55a5a786b8d7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080ff7738d703a63c93b0802829b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9011c7ef66627215ec0b593eadc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa8a7e6a1d08c57569b4a395e2127f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7bf8009a72edff2f7d6ebd1a81cb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4991c39be25442071d110ff6e79d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c2c12c26caaa284732366954d2264267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79af881669f2557396527ea3900e66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc6ff70e7a6663017a8e5c53398eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf504e9f998a3018db90b41feb230d6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5904fc23318b395f4e0ac1ae52c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35af4759ff4f3183ab0307bda78153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217aac536173ccf66209fcccf917949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f35a6a8ac146f5a596958c2a56ec7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831536298e1d6e066b3aa62d6654c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a085ddfff1c033ca3ef29a589d3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf690acd6133cb99d9bcd024f5b22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07dc2acf8d3a080859bdf1e5ec1556278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9c4c653edb0e36dd072ac3ee0fb25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520bca41d362ac5de54142caad33d07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793092ddbe72383ce2f5e07f99807c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2263f63c95678566aee0e38f28b27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5de3065e3c9339dfad24a9efff2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733e757421be4648409f7233782abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b961e95a41435494ca828eef615499285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d7b5983bab016e0a2a26a4e4f729286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7c8cc03604ba51e4e67eb5e8caca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae6b529903a9fbd6d07fe99c19836288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188f79aa46a28b33b7be7d1c069db5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19939de258454cbab3364d57a2e100b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906cdef013dfd71faf9184214a79d98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422aea9db2ec4fb37d73d43e1189857292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc26933a3dc384fea0927835145809293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffdcb4494dde4f7a6cbfd3746e43c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2fdaa627245da4a56857ba7cd75ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8519ede044e055dc253f96e9f02292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246745a94cba9b7f3ea2dfa7f0071a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff576cc2a08d58cf1bf25fe17775221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbddf300acb063b299b00f7f2aaad36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed4ac373190ff1967a3c7b674416c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d24df536b0a0b648464ec880378d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86997823d491b9b093e4a0dc715bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c968ec2a716b1f40d86c22fdf72167303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259936474da27470f6a7533bbf0cfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529b8ba9761037f1837ef01f45dcd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e51d77d6dd0e1bfccd387937009b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d97e6dfef68330dc6acdf91c9b47d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae72fbe062a3ed6972d8282df53ec3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c320f92fe0139482dfaa94e6debfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c0ba661987c264068c1ae5e606d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bafe8bbd3b7da89ea9f37a440089e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8d86903ee423af4747ec9b42abc27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049ae195daccf03ff70f041ba19ad2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64b5fffc71eed6723dcd97dd199bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e5ca9bae30d3be1e7a9d086c6ce5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498349c86df001db0119a4588f9c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3410671202afaca9797d54183b870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc67939c0bccecb9f701f9f042ff0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0261a1d6d39395384718026eb0b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d42078fd7e585129e7fc139479aefd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb5e04abe1d5373012ff04259d6f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5dad835dd9fc4e2a443882603ab7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b26d41e06c28b28d547c333c7dfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7015f6b03525eab8ee7b966c133446324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d588802dd53cd858bc706a60cb1d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7965d1139613b0266cf82f8fbb970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd7e8822a6eb7a8560c1774e99448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080353ac7c0c620fef0d8c76f2dccfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b998d2fdd738ec204b312710dffe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99468cbbbf59b75430741e90c41ead9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292aab50a34bba13873b7733e7dbed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b12f5967d9ba91b110404ada5503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870398471c5b270e75f3ad43c89ded2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832d414678894d65af4f2addb96aca0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689abdfb20f497242bf46621a97b9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84d27084c2eb582ff70848f7e8537336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea0fea757b15e145b2b930da458a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91321ff60c501fab95f3ee6286e319f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd219b8be25308cc35ae7b5c15b5d588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a75a618db9e3ffab4e7c8f00a0b41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9687d5787ccc19f7bf9d51fae9168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d5ea1460280bed6f81179db0a5de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36e02d28f1fde826711cdda0ab0d48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16608d59c4ac741e9e55cdb2f3e6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446fa5986290ad79b079960261200d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4d3ab95cb26898d3c9c2affc164d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749557541df3deea89dbb44b5b1dadd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118971d89768e951974355846e52fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a58e827ba240f9c1ec59d3b6febe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c669688cb40b3054696325780d8fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b6741e261c419dca51ad7a22e200351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eab6df554480c02a35ac7a9a6c158352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b75fa4db6c5a223bf6cf229d557998353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97490927517aa5260e209957662014354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea31a0362312ae2b13b9c02421427d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6582375a20da4c041c2eca47a3a5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ef66773768b9bcaaa27fd6ee3ffc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef744bf02c48527f35e547822bb01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720aa70e6c0666655bccb8110918c8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3fb49ec8793605ff269240294cc5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1554c3ee72c91d817231a15c5a68cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ceabe7e141e3430b150caea6c370362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651a3e0acf92b611d93336ec397ac3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708770e2f8d3a505050e5342e6b58edf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec7e6e4ec7f0bf089d50eed9148551365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01653d66bfdc0d3ad6930b4ee9f9c733366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a8ee4c31c01252605a435c6386d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae1bfc3b7899d8163bb53bbf708a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277591befe94ea763fd7ba614a80cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14081b73b42b27594eb0fef89ef2d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd2849116a60c20683f09eb79ba5a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ab46bacddbef38f2c7711adc5e92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d4662da23e3d6671fb1c996f90a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d494bb20d49103ada553153a28133374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497779f8386ffe05e6a90dce1e96d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e32cbb55d5c45aa807d1846248de7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88bcf6b1c9aa0988372cea0ecb9dc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b10f64cfe3b1cc9b5b74b4be3ea6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da47ca0c39ffb262f6741663a295e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3353cbbdd9ffa1a72be86fba5ad73d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0814e862145341aebe9e8914d2dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ab361f8c05d351ccc5df97e4bbac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186991e3ab240a00d9c6ffe194fd78d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5810b384ccf7d404718a97ed89e504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceebd8f7cdd02e4e88da95801eb8bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb48d9e9946560ebca72e5eef357d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f093176b0be849fd5073fd1cade6ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9e6f152500ef45b986b616a6de29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88903277e331a8a90103fa2592e914389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683facaac2b1caa2aa24f1c6717c293390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69e11bb474c02d0b6340570261e9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266834bcac663c7cab97cf692d874d27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c891ac04369c78851f5439b80b2f7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deed36f8c26cf62e25131a90277466394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a928887f3cef46cedbc3dcedf4c8b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf00ea81c5680958e9361eeb25d6b23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8046214d673af450640fca70f5648f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a680dbdd26d9457aa3216f27907e36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b53b90e96d7ce1eabe70cc1d308ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4db5c72d603c4c3505223dd47b241400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dca87a5621c60a12dc04d4b69b5cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746b068852b1813b5ed51b4bd8dd627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682b5a18c1e70282d387cf6b220e70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c0c22cc9585323586bbfbce53cc58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c5e201f253cc0b16d63de7c46b48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2905630c4640b6e531178fd5b91f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a27b0a746b1fa8faaa5cd64b4aea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c341203484a85d6aa6921c54bc5692408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d5221e14f92feb59f17e3e196332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f9c4359f620fa29f54542e792210410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba80a8b86c4b9a6286d327cd9d9d3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf6cc5d69e61393b21fba4ab7d64f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f45e3342b718426a734c014e10b541413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa310448e10067b69d7d3a1430b48df8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee83fb2d7c67979e8f2e679b299bd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225dc566433e139d86ba8141ab8be45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c856ef41fc02e29389d456d8989c47e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ff7109c38db0eee4b9c8854ae915418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ca4441dc74b373820589356d40c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a271c95872409e4b239491797a85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38850b8a0262bdf083639d1da4cab1da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e0799c3b081610725cb76a18ad38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290b4ef351579d4050b7b7fa32df2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157aaf8ce7da7f7440f29a2817f1ffc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d352f649814833b825dbe6b3c564e3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329f14e736ed65db7e889d82f617dfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d97d9dd3aab74faba311d1dc7137a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b82f311a4613934b93aaffa3da24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb5c2c07dcbae49a68219118543f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68975ff0cd15638565e79cf416f509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac87d02e25df6d0d913e60a4b172a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893032a280cc494ac78806d33de2a5c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec31a57ed466b97fc517ee72529a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e4f3772b7f60e61b31dc4e879821434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d6c6108769de94021bedf52ead82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff6d431c19fc195e949987ecdba0a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a1eea54c425085be51b6e4ccbc1dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93015e8cbb909a2e42b5a6aa56273d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498c512ad9cec21c2472a79d3eb06f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b986ab42f9dcc7bce9409afb7583d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd988fab385afb878bdf189cc888ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3206c4d0321064e6a4a2cf9e7cb741442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914b63bc5602c494190af6a6e5c5d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32fcd9de4fec7c563f529f7758517a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a577bba39f08764b46f4b6265990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb27c88c76663adc4904bdddcbcb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e41d0e8044a415571bb1ac3ffb134447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2226929e4e85fda6fac0924868c77e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8930364f5397d83a4440ef6a221cee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042b2f9f7b426db1786834481c6929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b450f6ecf45ddb84063b1e3e07af934451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888eca99cc6c0699975661b1e4af7f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9af3e3360afe04b61008eeaec1db1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d411cb7bbabfe47e0770fddeb7d3c1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c78f1769ea3f52a9c4d03a530161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e147253e4f1968a82186c71b94f3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca721446551ee9fd98384f7ade9005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb1e863651a8f328375e96e92b2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3797afd5c37094f663875c6c56cb13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660e8ff1a2caaa4e35f1e045d341db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16e085974c1dbb6b4296ffcff570a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f124b663ab05e4f6f664f9861433b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e261aeb3e6f9f1d9a81fab3d0624c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9a4153bb3446d6cfb90ef9b1f741464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d0040894c336b30dce441faa1b6f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fddbda3d501d0570f4dc274e91e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9281050f0615e6ff941195cda545467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa0dcf98c6a866bb47dd2f71a59ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c2b45839afb3e18da210cad2e5efd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40efeb89c02b30effce86f0018310a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fcb58c4e67135eeb0a73ae897187471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5caea07572338e9f809762f9cea401472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24029b5a2a8f2cf43a648773e94958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033dddafbc13fb847463d4efd9c3c53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253cb9f192f1c64ea18a6d17e754dc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423708e8e3826ef08e668c5530145ae7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e151bedcf00705e7c62880ce4beb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f635feefd75409582b689760795e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572383c926665aa388a5d15395346e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850f4583ef50babf9b174614c18110480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa679393c21c81703a624fe2d5c97540481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb752842b5d5073992a6466ff913c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47477e37e14792bb4aa61d4d39393f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccbb5843548d7f622d4f61152f8a1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5448e4ad8b56482855476e61fb230f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3653e870d1e80124fbc78e221e82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f6033d01e1dda825f0c949e42c5a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096f5fa1684984bd1432674aa26c77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687abaaba1d3e90b8af0dae6324bb37e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f58602ae54a8876c2bffd6eb1f9a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfaf4b825b82db7838093737a02cbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed6a9511a9cae10f2a562b7662812492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abd48720d06acfa4f890a455586eb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940fb5af385e36d252b8b4e21cbe40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d9b8d327d8620166791ce63f4974b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7583b24e48b18b2a67246f1d291fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72d44bfae64607ce4e62d72042daa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f95578235488c50ed97f7eea3389498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3509bc2e802cf659bd83bf5fdf2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c957a6b876eb0010fccd61d6104a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a845c1ebf588277244c5d7c6c4d9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec4f309603df64f33469dc507c09b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b910e20a582fa97af3e94ea867c5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e690e13b8fb53c0dd15aeae70fefaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0e49b2c743121fdc73a981ff5418505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa1e5bb5c6f8bc5a844e659dc1e780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef1c607ec443b5135f21b72aece00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769dfcd9a28de0299b59cb8a5303b2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5934ce82cd3a3a04c8127b5732cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee626761abeccbe76aa19566fbb12f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3d4358ee878358f077db9792740a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97739b4235957939ce498e38b1551fed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7968392aba254e91bc258c79713c72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23ec74a1bee51a591a40fda3af3ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7739e0cca311d6c85f23265bd05a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8843d7462ee12c78fb0f55c6a516bbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f5691dcc8afe854e80c03152b157517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a68d3e8bb4eece87d4f46940e9172518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff931a9c52363b18e1cf4b0c570404519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def866e13fcf50a7c0443083eb45f869520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4ed164e961c5950bc93b735b2abb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8d6ddbc8d30796088390875a3092522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862607315d2ffc59c5ff8b5192d1f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c742eb3900191c235b93f61f2e302d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b47604f62355b79442ae1386c847525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d7e75bce69e514f989a54e1b512e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035eefbc5eb50512c2e100f38d66f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d052de1b2cd8d96c7929d88c27280528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee515b830dab985bd1fcbfb6d871c771529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f4c3a398783097b4538842e073ad9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503c40051e2d35969bc7bae7eb09e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48a5e4e7b91236ec07e8b3a837758532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8415b1704f3f586471d028c42da2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668f61717f8822e74ea1245256a071534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f1477ce0afe0a2787ec94e48c457b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef0f79e0a2ec28b951241ac2d71afc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb9612c43fa98adff58208eb044e15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a3dd49d69fd29548fd37d4b1d708538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7efaa9bd622643983fd2e1a3890f0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b74e399e9418fbe868c163751c90f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eae09f1555f60ba5301dd54207074541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547d52abe81553861f7c483f87fab3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b38385118b08b62330a719d068c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c17374bbadd212d2b303c9093f0da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9952d2f5e873b50d2cdc6f965c6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197d0cb6a27b5099586531bfaa04ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b049749f5fec8f2986c73139443aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c113b9ec93dbd89f6f68c6e98639a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447857fcd241e2cc0259154be87f51b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8f7b9a4a6bbdcd36812e9fac42a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5f41f9f55b3afaa32221673180e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79240ce9d7e4ceb18404accb143981c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdaa54eaa640df9b8747e3c637f93f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07330905fddd1dedb6d56e9c79e0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67aeaa0da8c6d146de11df28564d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3e9218a4dd56e55cd60462c3cdc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367907d09c083b3e9ea94ef5886b91da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641b2be4f68629044cbd4c82f11dfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1495f21f4ef28f433b351256513e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0447dbabf3df4e3b48a1628c9f0c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345159aa4c7abecb8160db7c9efe35e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6ed9c0ef3bd5a92676fabf3a48f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0025498156ce55501e1b0c289dcb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3d6bc664528316cea80cabbeb8c67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1ce8f2d038d9af7046ce734dbaec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e4fccde1e6699fca1a181cd6d564e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd25358806affee5fc2f61a2200cab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766585dfd6b66ee709b0fe4640886f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5222304d34528e0d98a2a597fb5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91edbcfeb63c527b5c2ab95b700abc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0ae8729ef3cbcead4b0b9b9aa41e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b70a5eb5c5d9df6be4258e4d0b75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f7a22fe2011f5252964fe929dec5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7152f0001ea2e73352d37f7a70feed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239e1bfc82db2861aa2abb42c2828b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89c52bd5c878cb41d4efc80bab573576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eaa0647e0841817e8ba182c782c05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d058cb0143a6ffe6792fcbe4fa0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d619f9fe5429db3ac5338ff36523579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b398d78132296705658874d571abe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090343bf5f0f6a555dd90f9979ef10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca96603b1e1c006cc119e758b4d54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4f6f2ba3186aed79ffed7cfbd143583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc4b6ddc8d0007f1ee5e6c746cfd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a5247214073a106a3c19ff19b9de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec80dc81970ec7159ad71b1a9315a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032957a157e5e70a38217378dae3ca4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f31fdd20c47abf99c821c40c9a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214d6d727bd07bb4a7dc154c7a8eb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c1b6bd85018c1bd6332f83dd10227590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7450aec1e4433ccb98762b62d77e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ff5a9168def7d459dc77a2d0d0ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981065047d1929628a93a25a945a7d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d66e8d154f10a99cff47f549e07b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229c861d6077dc3a82271f041a2ec4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb495ac2e185da1fd0ae05e0f031ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e0a59776fa1d85c6e94e62897cf64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3254de2b268aa4af7ba341297b1f89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17470f5fd1a7cf581d8913db33beb58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c3bd26458b0233cd45c091940207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53999e390dffec51699be24808f11af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f29ff1750897e7c4900783f033a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6a795abd73ec31433a770cde9ec7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059fda4a9098ac47fbc32b62509587f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf068c5452e516f01d98bb50e1e683605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa708c1f4b8708e007ca5cb9a050096606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e0b147ab10bcd0f68b5d417028eb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb2292f11281ebb11e9aee9b0ab6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500dbaf31ef7c0695519ef247c4769609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d2b5ee6c8c4a24bda58acf0032ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd43ab0ca21eea92f1ff2aca9249dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401f02811693e35329ff8ba4cd4358612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9393f7036b1234d3b3ddf0f9afea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54f3b2c678044059f608ba263c81d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc39efad52e01253c14835967ef795615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000da2239804aadac708beed5f56093b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c14089707d786be974e23eaeeefa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa81246c10767ef1c13b8a7397d60b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0cb3a9793ca7f7c317a90f66e92f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d709de5bb58567a5b0567c047348e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c09daec95c74f0acd8653c8bb276621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb89a317a077dc41b37a90218d2c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c584e1411c5da6e11e0c40383cfb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05df9a2b16059362d89babf6c99bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98f2ed33aa278b7a1791edf8bc7ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf38998e542e7e7a82292520b0631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894dd5cab7eacd8b0681dc850a18b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffed0e70c239715fb719a2b5e3cc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae0ad0f6039282593c60b9665a8fbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d55f7dc231613a8ef95cd56d0ef8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b939c159ecaffcc5154383ba56447631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763f370e57650bec91d76cdb2637d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5836570975ce39c1a3d676c9abf01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6189d57404510e2538764b558e939634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af916eeaa2a9838679971df7f4d6ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0a593eb5ac2ce677911b097741776636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e57e814eca1683f64c91fc574b36b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da4929833acdc742121605cc44f9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1da52a9ad68d05cfeaadf9f3cab7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfde93bf0749277bd2d0d80501bca8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c60c111eb08a259385f85ce963bed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b592f3f001e45617fdf8b7aed21b86c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de23caf7e11e96faa2f303d0c7c9cec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d9a7fdcebe277bc621b8d5daffeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286314386f4d5cd8ac72a73abf1b003a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7519d6fedbfad43f64f3c32aa0440b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004fc2fd07947b3f0c98a76cdc34931647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d79c4a580f482b4a6f70244f7af6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40d495a601d0c3ac30d86a7d93ec4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5b88edded969c8d55d23eb14ab8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3c9a43a411f57d18460f912bf3cd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9826f953b6ee2602fbc1fc1bbb9c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2999c5e95318cb25e86f404ba503f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba71333d65915fb8efd1bb388ac95a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054363113c5fff8eecb02f5d96b33b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0979c8235de4857e1fb8110e6c252656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769706897784171758b17d422ba67d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcdb55f62ba3d01d968ac4197032d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a75b4b97dc6c035a8bc0c4cc0fb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5080ee36f7eecf933b407be1ec4fa17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fdb5e6f1da87731b6a019f829d78c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731ff3d0ec81058db3190a15d4bc897662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa19b884ba7a13ba7c6e97d26b3e02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46bd9666645be3c491a87c2240eb5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a02be2e192a022d5e6779e6b82ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b34f38e937c0a07b4444c94eafe0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d1d7412ae62dfbcb44bc7bb94925667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c2cfa5a743255fce3bf6d29b5179668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6598ff0e4fe6e65040327c86695c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad3f1c255b5abd0dc92e22b838abd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd596400aa1fc3a8dc7f6fee9d3d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374880a5fdd813812d94e61a151ac34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567899d035b23eaeadb2f70eabf466673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec3d5bcf55dc4bcbe33f62a3608df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92201cfcb260baa5035d6e2b55eba52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aafc35b5dfc4a9d2cb81e9bb955abe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4a906c3a53e76613366e6fb6d48c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a51754bf05f89a9b45020b828f01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fbc5c079e19bb5fd97336e64cae59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d3c65e02c63f464463062b5b177d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef88acbd84d3b38aa5ecac186049fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44af77c31daf7c4f6adfadff5f5772682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca44b84c3f9e149e5e203a7f959a9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3e69d761d359ee0c89dbd8c06d06c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada704a17a3c9d0462a3c213583f91c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf58e23438c59caa660653a084f3d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e712cca2b76bcc15529ca7b4703c815687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e1d6cec9d8b27dc30b09b7f57f09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d9a3677395660f0e78e619e8ea08d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd7cd9923e5e13443af1605f049da5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcefc00433dc9976b4f040f37be214691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3dafbaa3dabe20fbd21efd3125298692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9752f56b94fa9e7d060d30abe22d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e6e992a938d36c23130c169036c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc04b54214a0c1cb7adab277c811665695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d600a170fc0ca6369f54258a2ba58d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd604ab0ac6cc121fb5c0a19c1b4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa926264968d8a871d1e558e78f5fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6436a332e3f7fd11f1a63d70269fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23e92d9a53367b5fe38fd8362b9ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653f5faf1d48d93f4c294512f2e4fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6097091397fab5d4d99c3a659ee7af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a20eef1f4a32223c1dfe7266e0990703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb44efdaba4c45239fc10ad4b81418704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920ed63670b79a0e9d2d8b81400a5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a027a0962cf7c2bfa1eb6e4a0d245706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029f5337024e40b36b04599662b9f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d35dd56dba82428286293edba551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8782ecc33525e7bf74f71f96a38d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523059b058695661d95cd10da797a04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dccea7e8a3a326469d9020d949b09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa82a5cf0a8501f590dab490d5daf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977b705a1ae657691e706fb3d099f58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702ded7b688561924acce491a0004c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f6a89c6f7f431a26c05ecff399d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d8ab092134d806aef665d7a8f538716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4aea51d3622ecbb8156c241853b08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064c279565e7751611d45f2bc4c66f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f1fbe702a80f44ec504efeb1fd6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a2290aada0a9e5b1f06d0198933f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed314f5c276873da39cf4ac141afa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044229d2c75b03442fe19f2dc1e9a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa9162061e766a89c317a175698c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1d423f21fcf39eec48d6ed61b08b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe69c9e2c897b5a9a43f7ff459e053725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab98ac2ab8f092eef82303bc13d73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c09470ebf5521a718e0446b24383727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7980a5f615bb5d13d7976c5b0cd7bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f6a9bbcbc4e4e00463de9be634b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f1bc82ffe1ed15f45cc669a4b04dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39e0aedf779f2e4c94affb0e3b4c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aaa57c80fa05fff4b896e4248e86b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a346a992761349106a9812ddb38545733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379a664843a38835a874bd0c321b6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881f5b2fb4e01ebdcfd4689ba10d9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e9735c0f868e8b782383e9abb98b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dbf78ee2d08ce7ecbfa391486469737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea80ccb5e67f5193074e770886aea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0872202cfa511b5ed69617cc601015739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc450710d860d0b23aa1afff8f41d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e658164da02928cc0e51c3e0480e15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe015d3e3d0579b29156099f6caf565f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a161b817affd28ae2c218d8f6ab65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4139dea248c1f29b7516c124379606744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c76989be54c73aa56713c82c7e47f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2435e456149c52eb230d5953e971746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a154b1126e213a5308e9f76935ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292acefb35d79666c7dd628059907641748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf0fbc7b802b25f45a7918b71052d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c464f80626a540bdee4390bc1f4c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc2f1a98578c7679a8997f616a02f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e0a434ef796ba0b20d03e6c21947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd06b00fc7e5dfbf1170c5cbfa02d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01197fa9ec626e8d0954feb304771f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fe86faae093aee66462a425402034755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792671619848a2009b6050754b9523e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0643222c1e2b49ffbf2e7aab4c67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836e2852a4356067308710cdd5c5daa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d12af0ca72c31905fc9ef6d7d281759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe49bde6a56c4b2d4cfae0382145c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d610111d35499ed737fe31b70c75a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a0a6ac8f642e05a3ee046e7ec1bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60bd4b1baf3e8fcadf1ce76a6c10c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737048eeae71f3a2e5de0f58b168290764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78fe4b1960d19a88043c70f55db63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6d61aeaec16ab3a70344f278f066766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4393df8d7882a8ad03147154dbc49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b4778b711b641eab79fa5940f3564768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91488da5d402a74d5081ff12f243d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731c3caf669a059c618dd662052456770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c234a6c540c33c49900431147a8e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0144dfb1e731405289b119967e612772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df692ece888e0081d9e13ff133291a65773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131642489bbfddbd22b79ccf1bb60a1a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927254a14551671e0c4cd533469a023775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0ab332fefd72f6ea98fee1988e11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ee1ccae9ae24048c2fc975d1ca24777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2f43190d5c60d20e726d3b698f277778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c775374e0715c5989e004de9ee620779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26781ed62de13d2c5d95928ae41afe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd7907d0bf15b398d61b3cdd62bb2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e797d16d477f8fce59dccf39f8c63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184cdfb39115cde23a76d0178749cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d5cb97b24b345f9711674bbc1537d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5939f3f23f4375a9ea977fea9aa5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c395824b8bbe578bfae65e737928ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861681cb4872748cf86b0a5b625a49d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e113e906ac2b6881532467ab62d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6eaa167c7611bac39dbcffcfc72e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd269cfd025e73d1ae342ba7e4592790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d7f2dccf6d77436adf781f3b2283791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2cec9bda176aa2e226197efa27c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e0b51c264dad1d7c462f8ddfb53c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e87f8d07abcf99c1937c834f4805794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6b7e03441dbdc1996806118f56cb0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e694a1793d4fb74b472df0455660b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dd5f4638c15bc8ea03325a60c91de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cfc41abbe3ff6261679738baa667798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b609a60e73ab40f57d4ea9044b43799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e07824887b9661b7fb926048e653b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf4523688999cb895051d6d900f0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe26283b398b4d5c2195dfa3598a283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1bbc3e0bca1b40f1a7ee6dd90a37e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa104c8a39e90bcf6113fd93881fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e8dad20610f285f6b2c1cef65eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701355b49741177c38dfef8068c2c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb4a49a5b166c756b800a2139f82f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d1feedb8355d91c463d0dc19270b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dda0ad28ba2d001a8f7bbc8e2e9e6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451bbed11138bdc4520b412debb3e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ecfeb6eb7263d7e31560b4f97ea112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bcfee1cddbb31bc4af6d4537de05713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c46913a38669f4ab73967d26548c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b857b545d63021ab832603477766b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc6960081f20180d4751a0c618f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8cc9057e2e87487395f3c56bef55017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a92b6d702dfa37a90650b4615368fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917161830073ae4806ddb31412733dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d832e9dc497d7740045d0cd0c2ae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aeaedabeb0f7f14a9e43c1f5dc63e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45bda9805a2c3f0586e36859b5acbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a1f11e97b500e8e08804a4f33267723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49560d7a137d90934d6cdeb9b8b893424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb760439937aa67d138890d4a38cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6205fe9051fa7ced04b4a029080fbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216fd8e171c4054a1220f801d7042b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4fe0241660f41febb8168fc2d90228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e2211391d06e4292daaecdc44ab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c520b502e0ae860fc4888dcde7e1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5398a2670150e6b787a775c0f47c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281727ca22ae1031f5b8c21358b8bd9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95412ffc88e7c5c9a9d17888eaf903f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7747d6828e55bfa1b1d33ba8501aa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ea93626600fbe49ee0fcf3dfdff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85d35d2a88601d8089434d45d01dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab8b81549193a945d08e5323a90c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7fe95b43c5a392ffdd6e3b26500838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58012cc58d429a7bd96c8b0e243a73939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f384124ea564916303cc557f06f0c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37bc6728a33a67d1e6bba4a329a3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd033e477ee2ab4c91b07fb8c8bae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e5d99027bfe6f29ba62247fe9eae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58185631755d4fb4d65250deee4a5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3fca1c13745ff30847a16653ed7d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97f9f1c612507f4d85f82f2da501146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d848f99b61a00e696aced475a39247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547edaeb71859242d48066244a6e3de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02e0110c52b9e42da41cf6768421a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4df76f27545b593e6d4c37500c33150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af3be638b244d4bf3a875446d0ae751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd9d50bedb9c8a49128eb69620b3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d57018122291c45349749c64a677253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca814703b529e4d3b417f47dbbb8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4a631a4f8916f4d5cbd0638747c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745814931563eae38d9a44164a0e9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca8e37cf307c681fca2205cdffaf2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c25accf9151d5ccceec56129b8c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921407c385cfe2481a5d96e94b3a7be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312418f07dc596a4c4925c89b63c2d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f89e4d3687ba8bc2520eb429e2f4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebd122b7e4b5d284ceb8a0e90c95862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bee10e71783582a3ed771b499a4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7ac544f5f7df38df49cc8b01894864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0f4a461e0553b2302649b88753aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001b634ec92c501c3c663a72d4fa6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d66cc8ef69305c8e39f32ed6859067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a04ea3e69541f56661f64f739905b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd8f83a349fd3ad58e678dc8b862a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9740d49796157c26416373749aea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70413676ef44b1b37270bb5af3e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655caed8ef43dc15e63809c8549c38272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a69c58d7ddc010c303ae3f230b4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975fcbd316e7191e3b2e47a745d02dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc3b6caee2fd1ab2fde01339693a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e07c16756a411d186531a8d1124b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712405d69fb2d10a2037324e75cb921277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1c3bfcd04df5ae18028ee6c6df5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3ce564b9a22ab649d813fdb0821df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026c8edb810b21fd924b03f1a1f98780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c48dee1569c432d0930cbefbfdf5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e1857838beb6cdd1955df3a55970182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f636653c24e19088296791b552324783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775caae3dd60a575172355bd6166b5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a53d0c3f2c84df48f8533217ca13985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b507dbe676f621faa383b44834a45aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378cb1544f4b1a6f82ba9aeba3580887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d6829ba2d688c3cb0cf8f6c52d8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5ea0b2c37e07242eacb90a9cd1f6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f2d94115656c3396d5ebf3d36bb9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb50a3ce1471fc011e4e05f77ea9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfedf6cc28d4bf082f067536a8cc8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ccd734e7f7e0ff6bc7efa3e07e57793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcfeb3af7d4bca5554fd47eb3d488894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54e0602d5427e8eb417b3ded4861a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5ebb4c18bf955fb5ee5030d30fd9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573186b9ce74889b688ab530d7efa8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88cb197b502ff056baa7a97f1a44b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c77c8a4febe6987f7b4b6238eef8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e228ac086c6e2dc9ce88bc4ee158100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32432e9a5db34adc5cf019e0e7c9f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884a81cdce24934cf45589128b4905e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e56b0e5d8f6bc9279e66d590dd4e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5a70984514dc55656528fabc5c23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511038a4b1a9b5a6a8f2961733e483cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875ef14b26f7461d35ce6baae59d994106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e6784704c4f1f5936399f309bc13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42749a9c3b91538be690adf9cc0e1fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b3d3b7206506521daa21f6eccf522109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b6696549f4f806a111440d92683f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcaa88607e980fce5a7aa7c60663e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febd9726ee1b9f75a0e72ff1dfcb24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ce30d749a24f99bc0e2e62397794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068a15c1124aa9e9793d75eb7e0791114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a4af78ad00b911dececd425f15a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7e2c9a64a2febdd8d0ae090f8aba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311e3900657a9b87ce9e336f1f8e88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e7da7adafc6eb134038bbccb227b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556266cb78ef7f2ed6a75ad46b1a4bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c94c5b923a35a9b293c32fad8b966120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a57fad286bbc5c13538060a2b7fb68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a30e29a44aa7fc588c5220235cfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c88a63ae32d396a9d92a1da149ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad561735cb18b5372c291338fdc83a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4baebb92a6d15575919e714ba5ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677130c68b4a34d83d1f3ce196759f7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35107c0cca8edcef9ec67140e37d5fb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d6fee39f033f29644b4b2950dd6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029bd61699e747defea7e31c6fff85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ebdbf859e9861caa8348d83993711130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c3b68cec684d99af20b8ac40d780131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a883ff1f07f6fa57f81476b8387bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b5b8e9e913c61641379772e865f75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d33a9338dfd8e77ed835b95c5caf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d2edc1e4e3a7c3ca7c1920a14e8af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd3ba2157dede0647944bba5290b21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7297d835671223bb6d041839f22d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f7cf135e2a295512888e927314c46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5d1ca96b3eb891be1e6fe575387d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688fe46b2c3a02080e81d101fe87c3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23006f62a4f3ab7c8fdbd9ab7707553141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c16c32aad62d773b42ea3f4756b48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd2bbb40e09c28a9b7e613ae327a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f488e8184f7ce7c2d8b2263e2a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85d2d3d5033c96a809a282e36f12e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1536f8103a7c0f428c2ce72d5eca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229cf7aeb3cb5c10e8014283be048d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b838f0f1e27e8476ccc5cbbd4254ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89bbcef4e34aa44d6f9ddef6fc51e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d66547c4fa0e2c58a91d559831fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13adb83536eeb55bab02c3d66b4698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daaed33bb9b22da252191a3b235b5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6495af2a25c1db2e96a2f714bae13f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02a4e621ddf5c92be835315ca79f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e12e60efc8cc4c46dcceaa8fdb2f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc925e5d8cec3357e12ee81d2f06d5a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215670bacdcfc9789d9cc687bdb82cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42e83baea9dbe0bd42b47be59851d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0886758a97d7a920ab494cba70f092159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0cdcb8653bceca7b186110bc3c2b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85eb932afa9aa060c29dc5e7fd637161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064f1e04ed80656230f0e28986b463162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc348c8de3837c75a5a37d4fba792163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d342c4662b5025ecc8f7674641b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a682672d9f3edf1db90ea371754e71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12228332e82f3980ed4b4e3ce733a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc500eab69116fb1c69107663c3f95f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ed5571dca112e7df5ec851ccebc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d53e55f73919dc83a0f878ccc4f7d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7556ec3438d4f30dcd6ecafd77dc13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b2f13ec7ef1f7fba7a78d4dd2851171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800cdd7b8095b34472d5c5268d06051172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708e1879cea4122c27d325d5fa8b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b035c032354457f0d3281c6e5fdbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef2e4d36cfee32db0b596730b8219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1007328b17b0fd42c90fba0ab2b30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae6fdbc3f2c0a00e9965398457de79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b9a671e917bc50cc5c1ff516e4582178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee338a37896dc223d4159b29538b75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dad3f3afabee53aa813bd910be3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43809ef6af68868137fe405bb689da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9de993dff5b29acc054728438f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502f67967421331d5eddb5a1d91e08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00749e1e6235ed8ac3c7b7d03e47eea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684840b3bb313a654253ac405fa4305185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c3623ea52d80e27c1fc6c2d30d8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7339baed28f6cdb37e76c460818c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a266e30c240e5e334b711b691e6d1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab964f1f5c44311f68562aa433e8f1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bfe0fb848dd4b86886fd45f68c540190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbf06e20ffc1509931fb9e86d4237191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780754b683adbec6c87cc31fd6c6974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b4679cd92373735f93467307e269193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e73a5f8004e102ddef0efcd03c66b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7903f379e85a37f806c6b89f5f8a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df9b66646f3136a4d94b784455d140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cea977a80ee00c6f0b252eb82a82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf8ac1fa78b0a1f16705e58746605198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be8d46355f29a8c7685a65b9a1eb72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db8ca97251009a3094108fc98caa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6b2a5d1fa0bfb5fefc5bef3d1f1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea443bd216246db56ff7fb8e0aaf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d94f94c20cfcbce1fc2daa9359894f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67fc16f42fcdf409232dca795de53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe4f8cbabdfcd850791f9131e1d05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4562da74a6011d977e7e69b69374df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb64c814624782b3c831e1c63f912207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640060ac828ac1fbf2f3a6910758d056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d623be7eee3720cc4e74f39e57bd7a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264a7df83a48a7a55c9843673d39ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c48fd11870c04adddee48c33acf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaab7de95936ce8fc84733b740e16e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a1ae49e387ef6d1bf5924063ae56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8a474df24974b254daf9888ce8a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d1b5fb4b6c6b7f8912c37073b2b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b3a55107a18e3b08a6f02821ab76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653eb77966d54741fde4b23d195514217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01fc1a01c2303624b47e4eed81aaa8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab504e0168f4ed4fcbae315e17b2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76329bc2f4ecdbc22188c469a40a938220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b98cd6de0e0ca910ae8fa3eea2ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad122bd77686b0dcbab6f553c852c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df543b6c47cce47838727c24e87983223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef33996059a84ae51d132ca38b726224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fddf29e4aaf25158cf6f78cac5a0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c2ab91afc3afcc729b7d16ffe0af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428cdba22477cd866cba293633512d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f510d8c46b096c55a28bb94a98f5b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097237397c2c919e969dbd589c01d641229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014ff388d198e790695027bc06ae1fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc4c2cfa201dc00ebe3666e800353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18ce54d591394210f8bab626ec326232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaadebf09c750eab747c4a943adbaeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9efa79812dbe6541e11acaf98467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a11bba06505ffd23ff19f65b161e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1434d08a3a11264ee10be8213605236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f8997c87f89495bbb31aaaa2b48d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47564d025b5fc055e1e577c5bbe3e8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e900c0aa16643aef94e0e2df7089f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05dcd2493d8e28882b7b5b55fa570240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b9d7e110a012d83fa134283850df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb436ca95de3b0b99a987191423a44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac31519e49920c79222c77bfb90e197243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728a6ec7a5b18246606af975c5217c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49c61460c4f79711c4661b23db23b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff78e5a8366b08ca83aa4785a24f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88e5653a39690f867b3010d734837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c207670563362661078be5d6ccfea4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaadd952c7fba3bc8286a910da36cf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7472cc616d6caa919e342151d81a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6b0c8965ef6a4dda5e3337c9c3c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62001150e79e2f66f40f9ee9479386b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171df8d4ce277e0efe851c3cdda309253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c243748efe143543321a15dc69ebe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426d24023d1d959ef234af8a2d589f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f67f33bc66eb5fac3a2e66227150256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42713b2dda0da1099ce38de7f45b0350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdff5a287777944e69fa4f44d27954f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa3536255ecdb20081fe3be36c8d62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f500b0efc8c744a7d2b9fa86b2ea02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7a1a52644b9e519ab15e87f2f6bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fbecbf263d5c85ad4abdfc7ed6206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aed4ea8cb21537d5451f2d690d045a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccf442bb4c9cd5aaf67782beb1dc49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544a073f04d1a7c5dbe9afa4682ee3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c88c4bd043742bafae97e566f10e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157ef6ab72e9dbae7f69951478835c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650560a99270bbee51bb82a2b1668a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c05b5460a58f4e07629173c60dd11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99779e70fbacb7ce5b8e4af046f8951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b522fccd2d4feead8b53dc092431cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f00b0be256b38d8d5452dc593258a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507988fc56bd9c0ea25906ba9d934a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce63a650360c3c67fae06fe2f5c819274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0e08fbb3be1e6b263c35a024fdfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df0127d25a865d8373a4832df8b06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247cc246de8bce1f8f0f93fcb068fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4273e8daaab19f03ed9eb173afc1ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b665bbefc40331449e52ab893df9c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe25be243656e57e6432465866698280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cce9edec12ae35e06c2a2a883503281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc38228b3d34bd1ffcfb1990d480d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8b37577fc649b98d08f9de7e895b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca703b2f6e7f2c46b556a191da534284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36b1a0096de99330af8397c11db24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6560f30cd7a9fc67ffe9f6f0a22c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1738895c8d0651a68131feecc36fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009b0fc4ace7a0fbabbb1b44e7c691288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6b634a2923d9337a0f706e5b1dd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1304831ab9940cdac3634a4c47e13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c425b4a1619da0a3c9ff7fb8b344291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf30dfba5587e33c567e8c78b7a415292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c28aa5df7b0bcbc24b519199c738293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c45efc842aedfc8c5e1a66eb84ae3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6382b2bf9d8b4708e02742bc15bff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf58814ac11ad1338805af21176b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe0079408ea065baa02f25d72605de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070108c4705e3b281ac16f5506a7f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7ed85f6e374858749077d9e997061299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06997ad37d393b3bbc065c7794a4f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e170a137cde5f5044b2b3993749bad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f57427059b9dfaec27e63ae80a71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82103ad11e78ccf1163c9a79ca4845303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea330ac600bb0f69b84d32afe93633304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47aaf15ae9f4307fd3fd1b7515ab24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8688c6b5529f644a101ff32bbdc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99828350d69d5982f91406a587926307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead90ee0b3e327628046ffe7144778308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c5f886b4bc186e84c184e7fad0d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf4e069c453fd584f319301581a9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18021307a282308aaebe10e9ae74aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca25eb2b1583bc5b53278bef30033312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ab7540c30672f3ba1ffbd1978636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ff55d9ead4ff267f2b51ce10520b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60616b9752d2c35b28f474d33cb6dec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e5d98cd8680c03a6104ea2216f544316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e3ad49e2380dc3ec4845ac8b28ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ea5653b6746279400efc82821b52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edfba08a4f934c5d727705aaed107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6863d5ae4d6ebeb84e35d599d6465b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80854c8f656395ece5f01f5e69091321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae8de968a1d44c11168c0990c8825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a10a0d7c7b46d61fb91819d4fc602323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b1143beb328923f6aead7fac63d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01280c5bdd3283c0e85fb45184325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378c9bd309ccdacb6a0a7c44319dec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317dff365a744438d83d90a7cb1e74e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730502ce39091874dbbca7eb9bbd0283328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab81ae7efc24bb184ef180358d3be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3f90732c60f9a0ab9d620f2d188f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc504907e85f6debc9099c241255749331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e8ff8f1f266253fd3014ab5a3717b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738bb1eee78c8bf322f5dc1aecf6e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e127dad2b436101356d045609880a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288741178130e3e390bc26dbbe080829335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba98915c74d7aff5fb7834046f4fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf71c1bcd92bc0dad2fcb617da332b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb63ead4e7ea4cb6149397edc2c33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ba93c1669ec4d8e4174b0eac917a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f05c142e74fc7a8d15e286d39ce4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3497e82d9cabe0e866033f594db8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5ff2b5fd42bc5a3b1d06766e26fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7ca8b57d90c181b58204b792142bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f59928e2b85b9a128280c4e0e164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adde302039513be478082bb708589ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab638556f235a1cf3a2f7787ff4398346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a3045b90dc9dbbc9daa1b73398b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53fcb58d8eed6875ff3801767bafa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fab3b76d7d67f482647eb51eaed7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0807c964d635117d4ba282cbf64d68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0bb029a99e24384df38af8174648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b2fcad32fa07114595c365ab8320352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bedb1307c130fcdf31717212abd0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f0edd51256138fec0b581688e262354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150b44b8f3f930a43765794cc680d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90befc4a49f86d155f9ab3362a2768b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc3ef4c5e69dd5588a0616b3389d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9cf50394083271978101d772a261d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6187a9ac1bd2c4d3d29b76b3b03b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f776dc78140475907d823a2939757b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0e44c99599e8e33806001025bb4eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df05a4c31c67508a95383e37c121d74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f402b8d1c63123cde49e98edc1b95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930447c48a4b276601d89a405d1ef50d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711edab1eb6fd7bb0537c1a7e0a2e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254631f87d3cfe2346b69adc066aaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46794679a47346ea4d73bfdfe6d1268367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08dc3fa337055946eecaaeb3d3022c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f0e61af879d614667e220255ccb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226bf9714764c757be30d71e6dc1ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534b7fbf061176a2b5529c5bb25e4c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee4f4970aad6ab496e2ab40d3d2e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688584247b104cea723d6ab9c3da673373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6061abdec1e2566a0c2839607ab237374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827160735d60c0f1e3cf117190d2003375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e34a76a20ffb288ff491f6f7092a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec9f35b723f2b58132518e14d48eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771ef44f9b4b8bda99619f7b2021211378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953599bcea1e3a298ddd99cb839b8489379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c21938d610c4ca7686eb238116ea7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48784f68289fe7f1d853941396f3f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a4bbe523eda5732d8d74ab3cc165a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21055cfe41cbd6bb196483d1e59092383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902ba9fbbacf00fd4fefe1aff29b23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3a11bb1adb3599449eb54f22fa50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2780f90769489774f51912ddfba6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca85c3f1d727a1a9b50a7dc5451d21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c2710e673e0095162b49596f9bb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d03ae78188d6bbb2c7e3c4fb7697d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc427d1fdc2bc2cb7a741d7cb8eeaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8a1cf49cda8e1aa66ff48fffc6211391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b864d8d6f5c262be79a5b96a6841c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e187b858788aa69f812c2959a17e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9070ff9c18f23ed1c293115cf0ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6eddaf452619c00d7c5d23f83aa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b388cdac9560a3a04ea526e212d6a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e43557678b073879b5b79271e6b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543eb0524c4178245b6ba24ae8f199398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825402d360951f5e2936c44a59cccf8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45be2bc76bcbb9b4aac435985ace88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b70bae464e335e0f04e0e3b0fa42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efae1d23a66ecd918e2e6c0e1703ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2f875b0aa362adcb0c8164cf6a93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb34ae8338101886233ee168a6b6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d6ee8a59c926aafced150ec67966f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55668e6571f023aeab3fa28e20caa633406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cd876b44ea6fe83b2b43cd879b0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897a5f5f681cf266836fd9fa455c4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935c30863f728adb10f37beb8674c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1a7a03de71be888ec006e10fda3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eccd958b1df5c8ae87c3a626bd923411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f1f9e06f060ba0989351b248137c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ff5de841f34e3aaf0a1a45c05386413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2fe8e2af8303e6301adbfc456d02b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d24f444007efabd38586d3540e1a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ff9640736a52f011fdeab94c2b5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2723c87fc0e46a1fa47d6234818fa2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b672c986ac385c06f38f95f747559a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b3c8cb4c0706feeb501a1daacd081419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5145fdd24bc9ecbd8f317aa4fbd6350420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48f609246b7e69c7a034393f3436aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe987d728b1300f81b810330bcf410e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab29c63441e526f37ad237625589855423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221ade7c72714a7629ba899a1e08ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e0ff286c13a13749b2474ef6b603425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5f6c25f3aa8a9055e0f1240d35c57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a987b1e82c4a2ac777f176341620f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da932c9acf42b1cb5fba033895fbda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90426544e5da07081510bc434df97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ebaf21d8fa9f05b4ee92ee1acbe11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68cfeed628b4a37d3556cbe4bef01e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479131ba457327b3f938b0001fc253d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79707ed9af8270b317242bc367627aff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca2f28c7956d3f556ce7d150d7653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45047b199fc33f126146e384b49abf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511c9df68e0ca912ffb935a00cdf561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80866ddb6a18839f45baeb851af07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5345a5afe3d79dfc04e1d3941fe4d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a91815e0e0fe2ee175e70d58e09fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a133399731b9922774b6ad41180a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54c5a770b5cceb1c5b7cb699565ba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877322ba83087b285bd376aca2c48aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296474e436fe87ce03a0c7e06abdccd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c483839707e079b51ee09a0a6a8831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572945b86db5d31896576e1598dae00a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007959b4e1f69b184242c9d7d1cfbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd932dd495714c25e6dd224d640d8461447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b253f1f4b2fff03721e6b19c18a9d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f30a3c31d742edb8ed67c5cb044f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccdb0ef0496210f3288319d523487450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5db6abcf829680843107b3e620638451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2414807fc2d39c041f07e579bfcca7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884a50bd119cb1254faf746268f9b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db84f212da4ebebb824f59dcf37a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd038e9cd025ff18d7739146860361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ceb138005a1dab6216e45cce9f86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466af02758a236aea16919c9f8c87d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff3e654de649e4eb628752204f9d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13928ff3c7b222d26e505f2cc38d112459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8985fb84036552151d659ae378c75c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525c132730278b5b0eb76c18203d2b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4a5acae97743e3b8673bdd074a5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfdac9908f856d08a8659226f64c5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f75bfc9b887a2cdf6860cfaa9b2b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca243f4c88dd9759256c4419ae4497e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca29de4bccea7fbc431559d0ca2709466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4575843bafe1405806bb14e11e20196467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8c5ddf1f7e2dc34a0a78772b5347468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d353ea42ac1594f9ae29d8cabc67bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d9c3d15a5843df6bce818251a2fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fdff40815728d64c6842ed09e192471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f77fd39995e1bf5455918ce582d8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600a275520ed38f716267b2f68dbbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738d60f86fc2374a6d83edff3bcf679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a542190ec3fdf01884277e984d44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559f97fef6b639dd7d9046ee23becb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d6c21de55713c18e5f452aafcb858477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921d6b0b016b0d4906799b086e5b6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579cb189edeb165724cf400ea14a4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3afd7628b74de8118376286a87a2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a27c1aa4bdf4ed525aca8acc786a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b81cd71eacc8f34baf3d54925d8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a359b81e6b4f72edc3027c01d7997483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3be409e0312200aafdcb480d8da3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64fedbe96360d3dd576d747a7a35f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0c8f6ebc72f21839929fe3a8306c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158aaf8605319cf8f08467f4536204487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afa277b71b8733af5b733a8bf3a1f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526270c4747ea988753c2cbbc92a3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6e8f68c12b09fca2400c4f7c169c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e290dcbb84e94874e1626f8f43db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8a35c2523cbdb1b2ed9ac2eeae9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d3f05193b7aea72a4a44964392f46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16b34b4428d70f6a5ccbcf49d9ff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf5995f38b28fe8ef0687062d457ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ae4e0fb543f2a8edb7ff65a4bb23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861894297e5bf1291943541c0638323c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fe51d1c5060a9effea4e7fa82ed0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d7f452958c2bcf4362e6105003bc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb750aedec4a60f350c5fe3b51072500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa20af556f2830807be41c19be8fb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d569151c1ffa5bb4b3b83fa04393278502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c652b10db83bd45a9997efa5cbb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc794ab56539ba80feed8ba7d2fb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6d411e883ba4c69cee65e0485416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c956180097c1afe578cd4f68624e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d866e91630ddbdfe299edfa42b36fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f39ae5b249d61ec9e8438bc2f613508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c17a7a376c244030801b8b025ca6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e8906ee8bce63cd32b3c8d9cb514510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984fa8f06e5af0813f412c2b4fee3f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8b81dca0d6f01d27b1ca0f8f4c3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c743f59465eff8525ccb7735c30d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeee5638c2dc632befb82e560cac10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a842642f3530b8c35b130c8acb53a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a966e618ff6ab11b4aad6df962799d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce68efa90493b9bf9dac72bb13a11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d52eb94c329d684245860fdd36a99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f773d29368f1bd19febab2e0be66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73555f65e3fd637c34d5c0567da706520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0fedd0cd864772920cc38cc4e2160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc8a68a2254efa642aa4387c04c57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1eb5739ca1d7b55a6bf89cf1570c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb94dc4de056f5822f727c1ada2f11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b5b186c8cacec0030686922b048d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f4890171080717cf6feb48d9e3ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc30e26e7185cac5e404f1b1ce7b45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38abfe8a1eb73d08d472f0def0162c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e9e7a4cb9b3ec8ff8bffd6c9c391529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9f25b62e13fdd6bd83cb4a310097a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319bdb0b89bfa103f2911125a1affd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f7dfe4b0e3cab076ff83cad27053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0173cf1b7d5a611b82c160436a7ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea223cd41baf648971e189442857476534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fde30da094752b72ba7c3760ebb2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90c8c4c8716f1dd2470e238e58894536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9d6a1e2aeda4d0f926b7fdfa4c609537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f86b91e3aa161f1b9499c6101d9ec7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e960810115c0734a4c83a16baff6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74565044df1b7e9ba042918318e6c63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70e76a4ebc1c5bf01f7d83353ea64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f4d2c15416ced2177f8261152ab7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6690ffaefd0c57678cfa5b5cb4b822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4995755bdef489cb552a7eba221a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b7eb5be85fa1b1791774fb73dcbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8745fa0261faf26741d3747e587b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf13df03a8211ae7c2aea0987ae5431547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412355042b8144536197d79556e9044f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6235427331052a0d84c4db46fee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee46e2aa9597ad6e8003f08ec52555550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a080f6daf7c2b96e334311ade28b8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdac9d8b8c75967d5d249f01fe7d5fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e64a2dc1cd6d7602db82b14b58608553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a357146f82ebcc1f3664a4cc180a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33621ae34d45373861fcce7fa0c7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fe0ebd6be4f5ea4e4b986805e8a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0e239535d9faf2ea1b46e675c980557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8f1c6843e18f3c02cc28b7026ed3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9523598f3065968ae79821f53158a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5aba06db648171a51d317e8c9d12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5344a56b53a35a64930bae201b27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a435b832dd6d876593fa93675bf59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575147d42e87b93017eaf0818bad6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d5701a31a2b92933d9050168eca2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f78e2bd11e500e210abbd2f2597b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820f4d6a4aa7768b8780ac00913c25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45706a156742a06e8767e0fef19b0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d97629feed6963c5a6b88d8d1096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a0e255a93f57f3b4831dfea573d08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899186852c1ffde0ec594181767765a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807af583c0520e902dd539170927d57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50842dab6f739ccee1445c4b128c7815572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b7338c7e688758cad1452cd23ae2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387371a02fa886f4b709c5a1ff297be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0adec2ccaebdf0d44fb76c7a7773575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefe27b9cb0f3a368f93fa87f37f4fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7e3c6e094ee3ef310a6f4df74f55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efa1bd332ca90d1b28d006f7b0689578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ac2110163289665fd64fb69d0f91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17ec65ae1661ee279879a2fde1e9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576cb94bae70ccc687f75fa7cda58bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305099efba239f41c3bea417f1fcaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1cfd09162ca4306570bc7b33eea1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd47a7e950fcd07b2eedf593dfe482584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c813c700568a76e415aad442123150585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade3c72752170c775dc786901ac394586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fcf15736ec839e199989dc1187955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ded9b38b0c05badd30fb0583c8ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22bbb7428ebcc94108a7dc5bfbc50b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce8d94fc5ac391425e3324bf1fd52c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77025fa88bf28a9d887b285ccae2d21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90c333764cc30c37ca6ab290f3205592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e8663f6ca056762372c0743dddb64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b99c6804d02dce6db55bfc2843d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf43deb24bea779dcd89c6d1abaf3f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4077e95760ad27cdfdc165c46c619596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46435f46da18ce470f6ebdc49b7a56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a63e6bd58958c08ee9e1495017131d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a0b06b59aa4b44c7537a8198e668599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72044a2f5b4212dc9ec5f18059ce3ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10559b6df40b237f1c4b198441a8c9ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ded1f596fdc6a94521169ea42c09a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f2297667cb66a152f421e2963dbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf6f2796d888243a7b6c5de1fd03d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00f9a8839a65bfc887b620100ea71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b94ed8d39ac2e7d65044f52d22c078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704afa9a726ab84f0231802d22b31c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507e1d0ac89b8ba307dace25ad6c83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6646321f1e337383ae81227bd5a651f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8be11a45ccfbc3053e2bc71e3017b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656aa68a7411bb9337f881f264b1f5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c08bae293dacf8ff792dd193d9fcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67d7c25ce8661f9be6cdf3203928fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a6de07d94af471dca2a69c90076f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d28aaf4d4fa73e6ef033b829ff0de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f3a9602520dc58fbef429fbf85f6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb368736abfb3687c1e233ea8063ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a5b1d80c988bfd75aa30087cf3d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85caffdd0206fc1e04c0b604657347619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48acb71019929e99c2fc155984aa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b137ae2cb506d8dd7837990f3b89ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1580dc29b1961f1dfef2db00caf56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e566ef65e4e7b15888492d8879ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b009784755017828c43e9d31c367b8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf0b97bad2a39849a01b0bdcc2059b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04883ef42047bd4237dc98d77c11b5de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363408d2259c0807e944d00de4cc2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972410a5af9787c3cae340e4b476187f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ed24fe73ae6d1f8437f612e1b1c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4aa7de90ae7a33c92c8ef152e6966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e91e87cb4f6b758a709d6b447098631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd99328c2f74f46dceef631e494ec2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc66297e4e175678ae738a0e9aa03e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19758e511db496cb527c8edbf4061f77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644cdeeb0c2b0157f7b6e3edad6df35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd05fddf6cb66794dc040b7dfe7f2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4d7db1fa98933ec33d5bce294e93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e26e1198a4aa6c9e88297cebcd8e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92b0eda9ffd6e525340e3db8a2e32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5f58607907c34f0ac3849001d649640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06c90f63d9a9b2685b610567f525a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8026dc7e47d21a1e9dbbc4b6064b407642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc6f5e8fcbe2bc6aedfd234978897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf2a93f983e9141079696e91861b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04219a2ca2092ba7580e3caeb2176828645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174fc367e7cd04aa40a24c7e07ac2a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b6f8ebde8598220313dc2eb0123f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5f8b4771b768042ebc2ee1578e34e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f18d4c4655b16108873cbcdff91816649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910146cb9782ddeaab14267618ca3f13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a96f59f3f53da8b6a4500d2589f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a328c7c0af3c40e5525c49e92988652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e47ee868e645fc05fda36bc53128653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0da15957b7b0b7ed293a7d601501654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31410dc831cc26a5995ea6917e6ff1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dea9c0db2464f451d232d7ffdf545656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f856e844330e0a74c0951515b8fa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccfc8243abe95d07543c60899db0a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9466bc7643411ace34116a400c8e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27a882fb90332a5340df15b3d37236660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb23ae063e3ba4c62596f56049581661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3fa68a18281b66ab0f316b773832662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57841cd9f74c213ee7d70cb92776eea5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ff94511a4a1d55dc35ec6d8a62ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849dfc5dca5238a93feafece6af8baa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5bbcbf47e70e8cb56d1570f4a5cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023a27e7fa52a0755bd67ba229ebf52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48757b37f6086a87cbcb9cd2d1aee1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1febaa94a8e51b5fcbc872a90d12f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42b18bf98e785dd84f85722f4d8e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0757271e143f9d00db545ae297ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0fadba4b86ae7acb9ac062ff85e41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d43063195355de6578b671b4704d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e28ac1640d97dacad51cf9237ecf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100112b94dd0b82accad40bc3f2826675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0dee60651ee991244c66f9c5f04e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3344ed187c4c7fc1daac233f65124b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe357d08f65266aa97ce7307caa7e54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbdb2dbc06e9db74680005a6f78553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73b416a28da12d5aa035e93efd26b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1ad396a341f4d2b90f9439743172681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309d3d2b03063a311b30e5a16dce3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2e783dac2d144ce4db537e9837b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ea6bd85d5a207f5dd8a1940794cca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1834af6353a83a5b8848f2ccc0fe35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c9a71232a9b04d2c809ce4b1d8db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74ec52360c1fc17abe2335738b448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e95fa979863860c766dcc0aaeeec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3f1892433a84330fd86410e0db9b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178713ff63bb8d47c4bce87de776bea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45924d4764b8f2d063c5e08b0423fcdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0357d0bfb1461fe6dc1c6759210a5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089c49652233beed1d67b927c4ef7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0e5e6c651c99f84236efd7f72132694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8c6e32b390678d369a2a9ce6df15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f31e6f66aa9d4e04174ebbc49dcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520270c30c13bb4e0e5ddac79fe498697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa549336e33c1a6542d6940fa6f3d31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4212dea9025f74c96c9a411776b5ada699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b2d6a22256d89f53ba915e820cfb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3f6678fc1840b70e472e39b7a746701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5162e85676d026c055743b487527702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d3be7fd8d602902b801c69365a01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec711b070a007c714be6403ff59385e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e32f6be95e19ea47c2081d85f0efc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63912c78fab39e7f4348e4a81fff7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c3f0f6341140607a74f282fb4e91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d55d9b26010045ddcd5201335579708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f40310f66007522eb203189b40666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe5ec45367eb59e541beec748f9aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced3bc7a9400f9a44df2d118003f3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2953847015141be22568d796cef24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8ebc7a1ec92c4021e927fb5519e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9e03a32ddf0c5a4f52c9ca8aa39f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057e1c097fe1cf9f2ac71b46947903715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330576f200b0dab380951a912ff5e1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec0dcdf9cffc7f00393aa7d4aa0bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d16b2555cec5fc433196a3e2a725718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b606414adc36156a3127d718243250719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1600f86356b210d95a7423f3e2cbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f12e10c842b054cb4f5e347594b40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a97a8e8ab271835a3efdfbd42e6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3ca773ee5db7770eaeb67ee162df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a5d828595f9f5e4e2033246b29ffc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612a278ee3f9cf467fae131a353311725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d562c6f61c0d053f475fcbf2ebc29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7757d0bbfd03566f6189dd61180b74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc700749af6da4caed61c6b1de424ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cdcd4989b76f356d0db6b46f4ed28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706396f4811b80a5340cf35d45de7e34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26079067d77ff0097ba2fc3f04491731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c7facf6be4f748174bd4324c6a045732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5af4fce857c86107a15ed944d7e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d227d1716be699ecd68e63bbc2bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c9d23dcd6b749e49655dafbd0c38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35f672f2f33cb47d20501be7bd0ef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf584a05da9a56b70f5b59fc42b1b61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7bf0961238dceef16def326f5b034738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac54b58e1c60fbf26a49cbe6bc0fc79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be962a6def2e227945d04896b6920c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adacd81cfbb3e00bf6cfa14dce89ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9519bdde4cac95babc845100e1be6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02812b774bda361a9848128a9d9da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968e15eeef1b102e84df2cc130fa99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3517732d6be7db8a5dbb6aeac6985b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7decf153d20136304e4077ed2e517d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e70a5c1affda44f587e83fd9839ec747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>