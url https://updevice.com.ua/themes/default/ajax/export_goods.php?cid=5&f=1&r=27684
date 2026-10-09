--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772f228034e961cc79b79baa60b6b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ad73f7cde0a3423f284bfbd167f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f9a4807602a101bec57c471d3a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad589ca48be4899bcbd6886f2eac7504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e65b194a09bcb4060dce5bf2ff5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cff63c7c3edf4ea1385143619b54c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf62f7a4ec144855636cdbfd33f2927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68d04274dbc388ec65682dc9a94138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afb33154ea4488e2ee5f314ff7c319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3c7861239435ea88b07d0b7ffe2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f422c2ade02d66b9aa3aec9eea79fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062d68f8a8e6f9501dd94198c4f0f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee478055bdd0b43df049f79b4aaf92813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99d7824a63783b48728571160d72214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45adc156df9fe2683a2102ca707af015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb257ad12adc59d7df0d6356cceda1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02ef1e569a955103f11ae00f3fdf7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86af2c512f61d0ce1548568175c1c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92acad6367b2c83a74222c997829e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29713747c01db0bc76d5d61455bd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78159e14526a0a5f9e37e2a3e616f5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b2ff1d6cf58b8a7ab5bc77bf752722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11342fd24ed9144a5a7da9df3c7c5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db578510d1b54a69b6c6b3f73e3e222624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a71cb41017508d3ddcc45d8bb3f18925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd71915ef26ffe9cbf7bd75da6b0c1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b8392053175af8e45a43ef1c6c5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4326d97758c1d32c6611a28536bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0295b03eda9e008808c0d199846e2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7133650528fb495c1d3956ba376d5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6844bfdf93098888e175851d56db431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389adfc9fe7f7e374463b44a383f545f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8a0c52e15e9dd9b5c47356e7a7a4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f768c0b12e8ad84085624636cc1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671287b59fa529fe2f4107190409334c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0eccb0aab6a5590f2b5e2e60fff836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3779b2379b15e749af33b26f10f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e152c74f3252e86e5256c148689d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512fbf8b37dc7d2d1d665b3af5be44539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe7ee32c71049cc99d5d54aac606e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4a5ef08e5bf84b0993375fcc4c73f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6bc7ddc7253e94c07b58bf391b14042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976a92b6efaa180e7a46c1c93c52fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074cb697aa224f3adf82791683255f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba807dd68e3b646ca1b347db89691145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723500f13757f1c4b35e0c25ad1241fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e5d86956e264a125a14c6b2376d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb78616278a5da1c683940bc2d67be648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34992d7444ef27dbd4e0a5d53fd6915c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b3f00bba204ae373acff7a27430a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b06eae6b3fc7e8e11fb6b20e892b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ec611c11d57000ff511dea754b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c7169e8887a69c10159da5fc472053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc7ee6bd6792fed0a93a84df5d15454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3394324172363321ec6cf49dcc759e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419105f5ffeb3aaf5b534552e08109fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff57b572f2f2f52e44b83874bddf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb957f83379f29da275e9c278f74f5a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ae759e41f9e291e2f1f12bea5ffd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044e6ce9770bd42c7bd1aa98668bc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22492ecbefd2127bfb28c75b75b8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256009b3b2c7f1c32f1622f106d9562962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87990a68bbbed1c9db7e2a1438b1e73363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063be84805915f7896187a7617df8b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1529455f122fea9c60b6355d5544d4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80c1b52da3f6f025f59bff99f894f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390b6b61c12a5a2f49ebeb1eda74c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cec90d1d2ceb2769fffec38d947bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65feb64428c9a0e0ed22f1d4391846269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b3c0721e0c8e4d209af03e43f4c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2655124890735854dc0395afb576e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d0792374aa8aea346566889125d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a5509e00928beda0f301d5c5706d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c15895daa859a7e78ff72a76125ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782aaefbb20a64f540bdcb3ebae77375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f2a84f50d24608ff9fedc426f5e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655ff381e82ea0c8715d917da36fc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9adabe99346d366c2256f02df3e06678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d56118e0a3d7fbe9713e332b31ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2461051c17b034fb4de17fb3ed6b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ce300e60e6a7b3533f85ed93ecff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634b7b824b7472a7f1dbd31626222782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e26de61206aa328899b9fc24f724883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590be2d74715b03b9a88bfd4fd9a01484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfde28d36c3295d5cdef0abd2bdc8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca830e26b74a791d03fbd6a0ba1ac486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66289f5fab1222e74cd53191b8b345787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5b39551e20e6925cbc6937e7dce688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa32bd460b608d97e2115fdf5f91de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238184a2a9c339b6901d076778be44590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3d97a0f391b58fd5ac8a449442cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448109332c28de19bd1ee6d38142a54c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788a9f2613eb1fd9ddd73d26389129693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77084a5b70a893bfdef70c7a4f61c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6cbfc9e45ffc0bb39ab4270bae60f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272bef7ece89849395feaa084a3077c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c8e0eab03873f1b109eb50f81c1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84b42522a20da4e559eb87a8621eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfda4f5120349c3c4e161a1f6eb1b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5803a092dc681d90d3cbcf8dfa755d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcc1a412317e868d289991fabd629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab507871ded901300a637414e2c82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2c44e3f0b88089658bfcd19a6c70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902380bdef229ad699b42a81c008b1fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a9ae30abd2fe6bf0c2657e0eb10c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8151c4ae9a541c5a18262e03635c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218934b4aba44314428c4f245f5959c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464995aea87c7fa2d78143f823498a82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a0af0ed3e0d47be6f32043c09a25a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca694dfe4d56cb0068b1e5b52f498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f355f8c8d1ba9f00e88ea5e85e78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f79d090d32ae9b69b602d1a8bafdfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9961f8d2fb36a09a8cacdcc9566432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8e9c999693c03ec3037da6883bad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ae3b1322d28287c963bf61ba6b16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec0de38802426b646bf773fc9ce9c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b65df0b167e0d7626612426ff51747117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34874dc88540e3b2fbdb0ffb95a677118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b631b100da9077646371b68526b8b01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5e9359958f7767ee32b7e81b9b597120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a048fabc788347da0e860374d21464a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1debe0ec1d513fb84a15dc6af9ad660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed35f9d5b5c98dffcd4702880fdd00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a4761809fc22919d8b71d00755ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5c9e43050a47bc182aed6db663ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b00779a58a929d4dbfc55662fe08d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6aad1ea0b17e77812f741e132beb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ddc586fc93014d5a54b379694cdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a55f024e088d36671c2d8452bb6c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfc611827fecf1ab947c26c1023f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e51bfa1642eb6f1f345c0c354cab6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729435145e8a6f8d05c8fd5ddc62de5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb2efe0630ad1acfac3f3b9404796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a0514c3cd8c6244d0ad8c0bb09e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbb56ff345b00eb45512c96d3e82bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040280fa3787d74a9ae73798abfd2fe9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9dc4ea5aa7b0b3a0148f07842455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a404924ace66c753989e819acd69d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec832dc6da64cdc50976f7e8b9c2363139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd4ee364c719b0977257cc9b5e949140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b386638f80b0de5cf578976b35df2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55f652775474898d80cdedf7b3865142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b7bfd11a48538381bed8d38be4c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4632d6d55540b209db509a039172144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a893f415dc21092bc43f19a07ecc4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297eec79a5f6218787ce3e50c3ccb60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d399830e9741eac7ce0c1073a0a99c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812400b85294b2de77e5d5b19bc5565148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a45e49d5fa5de2aff64675d0628cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ef97a8acc810c9badd2124ca7947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2dab5cf648caabd9e496787053224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1ce831bbdb4a7657a4561b2ecf8fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b49dfa81721695df20bc54b6f8ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a995fc81cc909c05a500faa2da4e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f6653fbc233a6b2576201967fe44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a631664930f771a9433f2992796add156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41de21c40a8235b5e90a76fc3161c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea846d0db710a7f036225a5c37c0ab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e35e601fccb1d039a932dbb5186859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f84fb13f30dd9dd280293c2b20f72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9fe692ab4b3cbf86e5822ef3aed7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb88e8806e07755d0010e7d5c5789162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494157222dbb697364eb51d72172f2e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2c4c8e434023a4ce1fb027a4fb0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77aa43148188768e7b9fe2fec5166c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28156cdfe8894d3e1e66f5657e2b30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b31454292dc502513bfb2bc074aab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb97a31791a4fbaec3d15cc9c8e71a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7733dd87cc39063cad8d27317f48b00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00427154368b309b5f283d60cb6ab60e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ddc1caa0fac819a8fa088fa36be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ceb77d0b3d7e60be8a20675595271172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57adb98f1ce9fea680411a763e0402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb60384df8dd41a3d77dd541004ba4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bb9a5db6d112fd5d4b274bb92785175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052019293bfde913a460a6f3a6c7afe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d569ef57c5793e48f305f69dd7ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba49474a7eaf0a892f397146fd729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eafb932533b3c7cc1da921dd376d36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60b940d3cf22e949b2164ee2e9aed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fcde84f514b1d2e20367dd33ad366181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e19060fbe6922449a08f5046457c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c450d9cbef76eba23186f0d2f9cf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb64db5184e4626fbb1042e0a8a11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32faea94db95a9bad677433958cd055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca8006460b77afd357a80a7b19636186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b19ec7f7c22c40542c1c978cfa3fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e260ad128d5f84c7571dd721f8e3d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4dbcc3dedcdc0beba74b75b64693c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f58aa7733c3b07833a6e5880328f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb27c195c372c1b7456e18e1651beea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5973ac5ffa8b0c26fa08d1ab94a20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8c4e6d042345959f7070b48c1c85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf801cb67e2c9b4272d891fcbe2c2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87387f192578a158206a754d5a9786195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10e31ac7413d43e18335762aad355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db852a3d69e8ca59fad04a05497fa43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42e0c8108d6e8837d64ff5b4cd2ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105dbc6e5231d9ff57227069ca46d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d9eb0f4f4aa875fe913d5d1a5a53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc346e72a8b3210c63769545676c2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3070baf02ab2eefc72b27a345b5f2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e9a1ada925ee9c5a0436e6674017203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da1e7f7fd5a514c1a86fc704bb6b79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f24eccb0022bdc091108fd14f58a60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fa0ac20f17518579c55e340dc7bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572e422bee2f12f690114866c675c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b715e276beb845fdded2e6bc59689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7058cb6ac17e9e661dd0e8981f17e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe840be2428dd3cb32b7785986148210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e9bd99383236c3ff695b8c186fc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40c388bfd38a3ce71400f32864ea9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7129222b52f03c2d4e7ddeb3b33c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f6a62159a47751ad4dc048882a80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999241c69a668611b0d81a1af991344215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9a7358c16bb1106a0361a46081d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c564559928f01475a772c9fac42f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a38b53201eb768f36fd594c7f76f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec81bdcc66c5cf30cd23ef00a6a6ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16662d91d0c8cc84a560995a36a81db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72880aec2339718b5da815b5cf787548221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f08b6c72ae4a4f32410d0433c4f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbbff942913603bee98c0d3dabc703223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2079d3f96f7ec14267d431be24bc016224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c1321d7df08310194817454b5feb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa17330cc23ff6e2e869baa2f827e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a061f7ae78ae6589b03acfefd0ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc1eaf022f86fd119e5c280e54cc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e45ff519bb77c46319425f43c604b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc2df769fc404d7abe39e339de5fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1978821c60241d6669f71ad33bf80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cda4904c294a8ad04194e102883acc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8b427ca22ee333813540822fab3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5aeff7dadf77c663780b453b4ca7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887bafcbff0a33c5c8644a8df13d1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a0f1c2d5056b33dcc7a3b68d8040236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb478102ebede6a4db653d93251efc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45824fc7d7ce6b881bf1700e4869198238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609fb5422f11551b51e13711364b969239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbf6016ae96220fb79d809feb7a624240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db99316a29dbb0aae47fac9306edd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc437002ded835c98f54b18795ba2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9b8d2643c378efc3aa1b116a6da3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75aa1a247068270f4b3e00c021edc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9268580e29682baa1c1eb652cedcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a542ff2b120da6fb65eb69833c21bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376e1d4087649caa68da6508f40dd64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dc3470f67ca73e1748156f99cc8d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4aed40b34cbcd6d4c82e1548cd457249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec52eb584fe08d5bb72dde7dd4a08c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426dd25823ff798d911d45d435ad25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be167ce0612a40d11fb32ddec9f23c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee197e3b537809f0a1eef93b44f7e9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b578fd14c8417f5ea2f1b49c3ca9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a60fd81ed322ea42405d6d1bb7709255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02737659a1961994a487930ab58e23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf245e24df4d6d45951cc91156955b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ac68f66f8f3bf50e2d52808fa84b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a220e6813eae8435079f2c8519782259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f61b43360be989cfccee917dae41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796bf25bb0a57e13169ec42630a082e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375691b7ba32f8c9a5e7bbc2e34971af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cd869b2a062345be078eeaffcc6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22368d3a79f68c6d89beb0140b77768e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893387e62ef66758d8f4a1f1c1eeedb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0908f3898c1bc331393f73a21c1e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741545da81547a3bc461ad125ae17f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb07f1a036df1b7ca2189635f92ac9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18b5d9443c3fa81546c344f178d6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a01a325f97b11ac1f765b9ab177aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748b1e59fd0bf8a425105551b2757d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9643a149a05bcf9b268bd4eb8dc477a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ae51295f3e0a8610ac369a18a900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8444bf007a4ed0350635846920695274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931003c5665a6c24656d44af7456f7dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9924c8fd767d0c3a49702fa97ef9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c57826811f57ca1e78d9ef23f804277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ef8e48ca7c9d9e35e389099f1881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec29f564e09c9f42a8bb4694492157279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6b67be0af4dfa3586e7b45e6a082280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5327e37a5d6e8ea99fb37cb6045d70a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718b9cff3a0968e42446c403737666282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3145d5a59e9454077183788d796c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538ee9ce69d43a84d92a7ebdb0511f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59896bc4a5138580e171b057febe249285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9199ac1abdab73d02ed3cae17be1d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b83294c9664b51634a0dfe5392a24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952d15ced3dd7e4b1dce1eb8ed1648288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce520089699c36724a7b969590985289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb0984f4ee33117c35a92d9f5ca894290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949e41c96a517dc10f5124dbbf0593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe433547de8c98b43ada6bd03e5c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df95604bba1601ac21713b9a2e3ab5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8295e54124a90637d8e3452096538ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db4e1e61a2b2fbd2637a838cd2b1c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dce319ed60c7a15b271204120ac96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2a2d95ed2a428bd98c6fcdb012a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558f5b5c0a6f8b97c3b7d3ee041293298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb230269bb072501ceb9eadcfd59e216299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e386ee66efa0710303d5a94eacd2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3ee262236670ce113760be1ce26e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08228d911b655013f70d37741a4d5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fee28fd4c37555bc383eef03850ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd08bc9cc676b07cfb1cbbd519c1f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b8447016f1592b78b25fd5155e67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef961b3014f904b14888a124d10e39aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899360ece353bd8ea76ee285bb1d6e0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc92908d845ff948ffa44b1117f36b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e029bc9a3775527c81bae0389939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1b1889586efbf4767a98d01a2057310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4d8b3cbfc293e8e6ff00d9ff9245311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d859ba836b8cf900e9d5e721f981c7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5454e8be27829c042ccc3f8434442313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a19b4e97c1ca72b31b4705b23f75b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf13ff394f088081176ef49f389173315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79da8666af69d62fee50b5ed7bc4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7004b3225efce3252aca6beaad4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a3c91a6a90680800b3404b848a0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ba7e48d0f5f6580fbe42f29ecd8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed76604a65d250554f2b1e8046285320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6230d8771dbbf851ae377e193a069a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcda46a29ffaac8d2127664bc586e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd567a0d191eb759344925bf52526323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a2044933667c00f06257c8824020324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26decb3239f3646c9612a7991fe64b11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60342bdda2306c17a85ad95778bfd41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c85c73370e109bd0c79a12b474bea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2754c09af8edcf5573303ec41c20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62d36784ee453d9e14dd3557d74b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a2f67c3c1e7bafbd07ef759063be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899134da05afe3b33476ec9fbb1faa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b73cd19aea7aff0ccf8265bf8b704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd3b466a49c604a2a00ca0582d344333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc90e71cae186275d6e8e98dff0467334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b413d97c22a6b0971ed00b8940b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1632c3ad38db57c40e7cc1182bd03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3755c531424c15d3a7ebf23df383e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719c3d88d0fb7e8451da5bc3b7190e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedd9cfe67138daf32eea7c2d5217d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3748bdc3dd953bbcfff3b09a3590e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2c0cdf40f1b9db0d3bd0520fc4e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2822009fac2b97e25b5c228785190342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e909d98b8fb02e7cf24e69a5ec6d50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8000397f89a2d32db57443f5da8683344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c61a90a9ab617311fbe0058356a99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1dc083b852ae83c5a833d356408bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871420a7050a5c848553eaeaa28c6ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33bfc6b7d2606b95d65e569a78d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7a660a46c96edeac389c77a3b1da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f98ec935c9b32ba9709c04748667350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f48313588387d2f1403a9d2d8380f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8703ae89c0587281d62198adddb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843f2811a1fe025f7c86c896ce6978a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483324f4e6cc75ee40181ad734c95e67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65e52619ab4bbed2db7b836fffc18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd6599e7d9ab2ae5a84f5f046718d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e00eacc51b37182af56c5469aa291357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e341dfa980e594fcd31e034ce3bb48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eced8926243eca16a675833ed3643359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc0890a0331cc9a9f0f326689d066a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf125a4aaee3aa10b5f98362e0efc9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af8498d12a00add5b2813d7572214362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76b2df22f6045a0a1f20f8b5b8ee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96e3278ee234f360eb079bb4de4b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2e042aca8cd606231b263b3ba5ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803710c3d44a9785c805bd0df07a4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31fa9e19371bba40d533ebe7e1c52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226b7980a5b48649db9557f34b47903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0eb98bf0c55637c10530515dba23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513cd4f8a08f79e8bf59d5ffc41cfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc3fb44eb5108f238114f1dba2993371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac90cefbb716ba796c4a428893c1a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9ac3f20add9752900147567c7620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b978c6febbd71ef552563defc192e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75547e1ccb3c0b72537de065402bbb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216bff36dd76aef81e0f6817ca1fc69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d393f80ad20960138bc9d7fe83b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c016fcd5b6f98fda7b1c0a9ca022c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8bfc480db25d16df5f175c441f3ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac7ab995cf915453bf21c0855b4b2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d3a2cf3fbebf0c4094bc9ca752850381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4170e13b25089ab20d6201c5859385c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07812c7d8c3d0bda04cfd2e314779db2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b9eecbfc0a874e0058f7041aeeba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16470b0a8df36e1919a1483303cc3754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ae982e13b0699739d767d04882a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643571075d35d36d1b34f4774df84b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9efcf68eedd10d603b706502f1da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfd7bb9544071b8980f7fcd9741f06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acc53b85bad9d2f08d585d5c00f11a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f55a2ad40aa861b8c9129d6e9fb26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0cb4a54d1cb4c37226d3af836b65a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f79e6c0f56e543e40f67a215567d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4ba29a2c9673cc970b6caf34a23b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89df1d0f3445c9346a73c8ec7d54eaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeddc7879c36eb117abd004b4b36e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848331051f0c5be70c6ee8ba2e0e422397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b169d827250cad15a43f7302a9093f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4f3a9866457d02be170aef8ad9d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78990d79b260cb1396d5e38546a7b16f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371624b44097636ef39b2622e94028b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74f198e24eff48e52edd83411109c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038df094372377a17a6d380566e3ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd261e8d6f7e8f9c42ea2dd36bf8d6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7fecdc830dd54868cabebd39eb168405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647ea8194090ab3a9f1ac20a06d93d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa271757a0c71dc1a352c3c46e7e0be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e531d67e481f20647437f6ed2930408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865237f439729bb2b6e6066a3d095d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa351af17f4fc0627a340a19e8783a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4663f4d192dcdb390057d554e8747b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4caf6446683de5aa06a566c49e30f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644488e8ca8b3a18dd21d150f5fb921d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a16a901d36b81525763861deff8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152d6ec834cfabfa48e43f1fb244153415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0606f5acf12ce5d78f3ec9034539416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dee0044822c0a979b674aace38fcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f206cc45a015cb2e300a382c6eef9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf90e8f13f1bb42f1e083935351f01f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be014d92a13d98487951a2c7531e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7447e57192d5916107fc79c49d47e0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ad2b442df3428d8f885ab81a089d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3182394241f301ac49179723e805423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfecbbd26126a2ad6f782e6f0f7da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1f35d0fe3ccc3a02247a8a61d275425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880836469bdc24c170fcfc64bbf51d09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e7be9dead33c1a5d31b7e9937fe8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55435590bdeb1ab88150ceb4fff50a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8688f75fd69a8f5b7d1498b2e044429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7557c1d51002cca0b123dfb4a0df2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a57a41a06b4d8421026419366f7855431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a6fe30120e6519817a56cc1a03d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec548d795dcfe7f2ad644513b252e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992afde9251344eeb692471847022607434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a867df1d66df8959ff7e525959d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea60b3c7b15f27b57b22bf1fd2275436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480fc19bc27d50b2757483b6fae869437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b291deb8d84419a45e14a9ee4975f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aef7d31bdcd2734daac6c9b89aabc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d2113b53369816e24b814890c9025440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ed24683a667fad9207e255704158441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0201af89d86959c5e4cc714ca8df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34f2bfc68666f693302eb15aa3966443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2cfea30e8020707cc1757d7894960444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3143335d911d0c22f929f0367105445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe12678c741840b169ce1ade4bf004b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ee7434d65d6c2e54f5694cc87ab0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a97dbddb1cb52d8d558f0ed670db7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a40428a83ceac7f4168058bc1a6f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff58f5c850d063050dbeb5a13eece450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e5d59990f09d8b96571d27dd3e45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595bff7ef30e0ac0d8b34f9c148edfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0904d1a0fb5aecdeef8d8d522533453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f7510299f287d2fab8471bb8146fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d8098f5e7449dd41ece4b6d149b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8198b4efaa3885d5fc6b8c553ddee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c6a1f5b4d407bf9ebc12b61cb3d4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c075a62453692359f1beb151a550458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1bace5889d09cf63c10c0d322537c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1edd6dd528ad7471e63031e12807d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ccf191e2e643719f82b3dba346d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f582334bdbf3fcb767834ab6d54a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544546b749add68f9eac842e2188c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1c8e16c066cfdbd8cf614d337b79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec22ca3117edc3e739e0395faa1b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8af5bb1ce65469a23727e8ef4c1e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be811b1e9ab42c694f7ed85b7ff8f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e51a1752f6a2417f8930876b8a57c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1dd6e8ed345e368b8a491ff1dbd23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d3091750f4422e640ac70a101008470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95d363f2e8fdec78809ef80fce095471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0c8e003eb674acfc93efade4878f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5ae0ccdecd875b4ff3c3b5e3ac41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565d04b77b7866f5914736f8ede8b78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac91b555647899dff8b79eb67ea53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256786f7cabfbdd8445e5a8b5198347476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f17062671803c1cf948114f0f604477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fafe72b447ad6e1b912f8434acefbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ff562b15e6da7eff896fe60ecdd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ca72d2b36a54cf401b2997a9618b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ccd51d3b5269fda1eef785ce8bb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f4a1bad160322aa4b8ff3879424c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a525109f35cf52e0e3df6a07d1d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf565e70e8e280e6c593b46005d8228484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6ef1e4373774e867e375c0a70f2f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0224956a46726c8dcd8cc263997c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e33e70ae09029cd502a72b4b8823487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e7b2be63c63a419c6a56822480e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7206cadbd6cd53ba9ac0a530eed8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c4e163566b9c643d7b19ffce666d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef261ec60c793b4d95934947dd9d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557814fafb627b23a5171844abbf3b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87343c299ed3f1423b49b20e628cfac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e848d78c29c7cfcc019ab6d52d83a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ed8ad70b5ec2c25aecc3db040d44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae420efdf4c8b39a855476c85b64c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be83a4adf5436477d719249457a2051497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962f261e96a6ab73e57fc20d2c80b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d9d4af942a5ada836e9b98816962499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6006f4981d05daa990feb1c4576ad4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfedb6952756f383b9244e66262e737501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d677f56e1dcc54b3d70c5be3f6c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6e9117b02933680bd136fe6b537c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d12c4c8a6e88ed729339a509c31e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc6b39abe0a3315fc4e6336e9985b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef416e2c56fff6d5f59b08fd034deb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f509310b6c82d1ef39ed2392bc754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fbfa36b44462cdc35646a9b537c8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699f92051330241061deb0aa0611203509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19e316ae1be669bcb30c41aeaf0f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f732b65de36a893481c0c8ec6c56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3c59b289c429fb85dcb40502c79a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d724f0795b4c67c32fce77670c4ce1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6363682a484421449937d7117d15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162cac2f1008c56a9cd5c07160eef60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b79163d61bfa7d571051955f4d2aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167ea87569f6f19b93b0830ce7534f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c6f90f5d9afdd9b3221969b51cc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebfd9e61ed24ef95f4892a8b6c4d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f9eae01f0bbb2335ee3548561a61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3380a0dac1f94cc100b51219c3089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6d73dea52567e977b5042d78353a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf574336abc4b97611bd528baf8b739523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212cd4f9c3ec6b11b0f1b48958d8b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40235e2bc09dd111d93b9e755064f9ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f862f7ed923ca482b9db61c4f0f8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd0b21532bad3edefcf313af5fc920527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f913ffe8259792928c9e605348f1bbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1001f089b6a077b2c52ff983f2923529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4cd81b6ba214d2b8d06f76a418bf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2426e191a407cc92c158d446d76f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10242924a659b3f74b84df6425f3c62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d9c4a2fef8b37da67f047a8d01b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090074b809e635c6905f77bf3ebf43ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf75ce8bf3523a953f715ceff76bab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a53b07a226c0669a4311d7cc71d62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a73ee959f2f278e3e79f6c65401a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a647320956b4bfb95e516501977d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa213e3d939dfa87be9c1fc886e22f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef6d00e301a98d847ed93df4ee2960540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca743cdc2fe2c5d46cee2333da9dc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645abc9738ac043d25384ab76fbe6b70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb9fc7943cc7870db4d4758f4ab5c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8524a82a56cba0b9f58f727ff328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97caf225b1f335a78920aa2b458eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609c48ee51167a862253d3452b02de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a855f1ec091dc0ca5ea13e5dd1f234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbb30a760dee9ab76476589b075d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e565cecb276a293cb277886ac7f87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc40483be6514e9e0528b7a8143bcdd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa75d92c3d57f57b593027373470e76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f10c660a1a1b431a360757d29696552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771dbe57a6335d08d38b91ae157a69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac049404afadc04ca23d61109dc1096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad5900f02f5bfbb62ed799cb9dc70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666704964aa2bcc7c88ab7529ee707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354812db83660c273f22dbf305c494c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21b9cd16fd3778f28bd3ee647f958558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b259a4d79180d0a87dbb8721187e10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878d5bb138e272da3511cef79f9c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01f83176a4dec7492563e6a1e20cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6cb7545d8e98f4c93b21dbaeca397562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e1fa4ef702dfa00d52fe85e30d45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c6f1aa9413b84fa98976ed6c92dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4aa5abae54027f8437a057e368c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d81f679e5dd32900a4396e3c8a0ad0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635126b98dd20a2be7ee789d63b5050567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59712abd9bd94b71c26b03cf7120f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b264a56675f88cdde65b986dc85a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4492d1aef0af9bd795c184e4581ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e365c175e1856bb1dfc819b6900f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a489f2e1e7acc6ff0b68625153a08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970043121b8bb3701a055b9dbf0250c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe37b1ebda85218a2cf18921b9545c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a0213e888f5723a8889c9a981745f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293c3dc02dd98a8dcc735f95851a20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1043341d966ae6cd30f765f5899b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221662271ebe3127ef008060a7344c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a204b5ada9fb93351fc8ae7162eaa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd4da2a1fbd31764920529c830d06f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d05c15beb6dc552477731666b54eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b30382d2409a822438a0f0f67c6f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b819586307fbeadd95740f5a494bd2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9c368efe6431be6680884a3d9577b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934ca93be54ce0e3e665419da5fdb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2436d1baf959ea38f6c87e8a735df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443373a11af1d67f4704615c2d2f3ac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f4fa95b32e72874659e5962eccb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b82e7cf2e13562d5df986c0ddd58a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77f6a3cf178592549d38ee07d087a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774f40cd01818b7a381f71d27435bae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b6b42c0c9b23dfeeec9905ce5ce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4f0d3440b25e18ead7c2219c3dc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e55a27f2aa804e26893f383e3023594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2061c7fad07390dc11cbf8a3b058595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85bf4c2f19ce26adfaf676cf4a8079596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2446203e9b062933edd60d3249b2a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6c7ed655822522dd9f439bb2dad3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a497cb939452be1813fbfa287eb31b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33381679c9254343eafa79ac63061c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d8b12060f1bf8d5f4d79cc61a75f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e194533cd13dd7705bf5d39fc3bc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d405003b90d2edec2059b77525cabb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad42f559e89a9d5baa3b7383f975d51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac3f33d11c0281734ea89ce5f0a76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c079fb3ac3ef7fa6e5243f5d8e099d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252367aeb84d7d649dfcf3ce87ffdf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793de4abe4e186b41e4095da70859e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40374bccd1ac3ea4287fd7f9a94b71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd0e95a799830a955742dcb1cb6b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536fbcea0eb43c86549b5df2789c6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f077b5c4bf01fcd85bb200480bfac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed987945993abaf444f0791b0995ce5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164b9c78f881c5be99236796ede687f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623a8909f8bde29b7a6c1f980ef4539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736da778e956c67a877006c68b1974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310dd15ffcad70d78ddff266d01010617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c23eee3fd4bd7eacfa92608117029618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff0c73a1f8cbdbe20c7283cddde42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aebf99e521f7c67a5e1bcda5bd41a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bf916af91222bc0adc2292af3aebe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736a885a4f5ba17d9dc173501d86d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058df5c62ccb1422f41da80e51eee82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b5b420fa0a7db25423105c527ce8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0a7ec726a56b9d317418cf5c6204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2a6a3ea4c6594033ac1eabaef3adf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bc25c091899a7befa6b4341308b3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38cd4073a972d5a4a13c5824535a76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836f050053f01c7da6097c4ef5f2d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21aae14bc8fdf07866ac413e20585630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c5d415bfb5e2c9a1601e5f1a6ad4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad7c405a7054b66cf567e5a4da4f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a08bf5886c0b8aac1af192c76787633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a74fd39e0470dd4483c123dcc92e31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ce8ce7e6d377109e583495713e2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ed5b6d740853d59dc20d23f6b836636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace8caf12db75123069c95c10cffe31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8306bb7734b5874e1063f53c4d9224f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4c361692f9df0a8a07e35323dbd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6659e3e513881d786f7420ff5d47c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e1bc3043d778fb7c5450896e6cb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc9db4ea74ed5dc50765eab4aa10d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5241e64220c9127842f40bc2bb5df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec8e7e9b46004dec93c674c50af607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d32ff7491b87c11fd19898b0636a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca5e30a628bd2fbcec637ba14a1aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914408536af83cee2e41198272a66292647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073076a13a558140d4d650cf246e09c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2720fb7ca8e7538854123f7a9687649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f43b0ada105c97d2586572114bfab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94b2a98548e955b67e89ae422420a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1b5965d1870682da6f66e57bb139652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b654e721831810744ef3aa2317e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd5615472a4c1b8309ef6b984c48b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f4ab7ac6b273e6d01d4e0054ab89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afe07bc20271393aaee9a8c724337656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5187a26e1a6b48a247a6b430f2269e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba65711d07b54351eeee3acb35e63f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29297faddbe8fbbd35815ca82bfd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836961d8e6abf21d1237e684ad673655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1fb3004e37c2476dd0e3267d8eab7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb707542e91da6ba846e80bd49f404662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471d3f2dd993ad88d8943c8c0a75c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37223e514a1be88160f4594795f1c27d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830e7ac1695f9d8057e564bf20ecdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e66ac4a277eacab23397cffdf3c25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3de9d0c36c224135fea34ad62113b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609b116c6fafccb524786edf75ca1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f64172f090f86d8458bed1454e2129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a2a4a3bb1205ca05b0fb60855f36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a420894e755cf7db850bf93100942671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2ab537cfc9f3722b5ee0c1b8d400672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d609d0884134602be544db859a93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c9a9e004cd9da04c72e7a47abd94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8eaaa7ac61eac30d88f219fd9494675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705d4828ff0e57d3445b6c79ea6e98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54e25f1b95db3ebdf3f5924796b44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558965f08da7f449f3a9d180daed7e76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb95d5ac00a0baa030b80cede88c0e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df536e7d6bc4efd417e4f7e2f0e4b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214a057ba06bf93796598c4e7a4ecc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ffa758789fcaa8a92e99c09342219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b49adf7db99b019e2ae1718734f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0262ad3a091d5eaea65fc462e6394684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c89879b0478ec308d6e6db595c90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d67dd155d0d01b690a02acbcdec01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181a81916ebd7f2741f7dd862ff85ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0280f693b913c602368da2c0525fb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e2ca0c8bc7089439a22ea3ff109f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec9fd149a685fd16f3c9fac14d372690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6863fb6040e981dea1073e1aa12e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cb3ec645e69f9f8d3dfbe835fd22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5cb1d849db9d4cd892a9c9ce3a189693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c236ffa844d5797a85fde961be40f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a964221192e4af988b431912f0f596695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296fec593a0c12edfd21dbb85c80d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96e1502c5c4438e6066cac7f42137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fb3cd2d20f2de2be9567a8d899059698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d519afd9cad7f5195a9850545f7d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a3a837380e067faca6af524e1644700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466399999a93f5cf0d4077058674cb6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148597009723ea1e0617469fb5e3e78b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927728e1a942c3d1184d5da5d555b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6c17cd3e0afb765d9089a2fcc9f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697a11f061e4a5a7b07a2e4f3c175d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71d539e2fb3fef45e7b5d885af45d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd29ad14fd4e3aea19f369549e94c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16e6bab368da7a58c826f2a2b2604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bad3a2411baf0a583e8ec8ca06a0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e3df31a6d05ca3b6c00046028d85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240667112c9901a283562af8eb3f63d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e0b2fcb5ebb223ddc86e03abea17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c24b435e16e6508a7f4ecd6b48561713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa556b8e8279d911146b2daaea250714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f9261e2fd82336044924481df9a7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc524c3ef5474d8ca0cad54d1f82a9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d4a8b7a95b5c899a89362083029e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf966687ec9c1037fc1aa78bbca3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e060e2678b1cc4e344c8ad1e8916719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91802905583719f35d40c884414460720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387795833df335a1f0e4854ac50042bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f364811ae2cdf41fabf15599f05fdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc784222bed44e253784cea5f8b11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4b213ce6ab68fc1143a6de24d58f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213141d5e486a8b24fd23e43e941a9ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180f9f6bdf730e7f941171d80bee53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cb0f498727b1e46fa373baad929b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004a9ab14f9fd238f8e7db7c9649d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36b7c577127a981f4d9e0881400350729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1c6d04c56a2574a585a083bdc81b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca94a408efc9e213d35f753e6881b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5ee0be4060c23b79f91448216346732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252c0114a147d7ceba75da6397506a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dde6b5c44d4a18c0001a2626eb111734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473112a717dca9d666311cefc6c4a2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1537da5f9454fc5b367f34033da8e6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08df0debbac65de043740788fb8a849737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2963a349fcae6696c8ede8b17a8d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12398930d0d0a5cc73e1ac15948e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428671987c6f037fe7780c9483a94e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b2a5171b71d3abbc807c1d9e061d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba09901ae2f01847dab7b25142385af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c177b1b8aaad4c5380fdb2d518b5966743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d570c66ced5448e90ab3b4f3c78f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714168ef45a0ee3ad0079c9c10d823f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e4c6316c8a78d733c255b0444bde4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a50a578d93d333a62b453fb6f9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a9a192db0f755780d731f254bb31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bc9b133e804f8f49589a248edfe56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63206daa06fc2e371b253887bef0321750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6591447175b3c750a5b721d84d82d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d121d1fd6390fa7b7b3f3c5a1f11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43475bc7d2d8414a056ffc135bc82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb3f8ca3adcb832394886cf9f2521754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e18ce39bc462f6ad461e48ec0242755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad7178f67f0c01bf8aacb6b841ebb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76040a631e69632f34810cc86cf4b66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a134a3bf80ace767c4bf7f2a733a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df53e080a9112485abac29f4cb91b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108464cfedc72950a885cda17c6153f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a618186fdaaab742c03fe620b95f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8cd68e0f3a9c8d79851fd42eef2b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445789b0d3e829a73050f24d66b04b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb04aea8f0648258b6006f0554366f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64ab65186d66dca64306549c48256765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2afcf372a54de3bd53bbffe4184e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9876f61641b569aa5d9f46fecdb4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46976c5ce859dfe8675015ca4312cde768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cfb28911a515bc4a87df70d74ac3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba822889674c724a18c42227547f26770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d2b5295ebac1db893a387f592e75a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e57b409abbd6c2300dc51b006739772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33c14d9688f13ad19fa0d9c375989773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c1c0f12cd637a1bb0bd78f77ae8c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb62939e25939ba0658cdd1ebddff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e71322d998d8b7656317b0e4e7b41776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de597fac0eba4b434c2de7d0e9246777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130c0c8a5a20804aea549d07877ee0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e275f4179b23a9925cba91df7d18b4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3226f0112c92d151e3c185184f175780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c883d2cbf81821d02426f9fa8fd0e43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a5a234236b81fd311405cfff22baf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a633fbe351e9e6f05f24ce89e8c5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299137f740259e78351e7b54b0d0853784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae05492c96387aec40c555a07c4fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba44117a1fe87c8491ac75b3fc96e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b836c8e5778355c87155a5b5db6f1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5fea24cdcd6ee89f5095913dfcec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1ae3383fcf459659fdd257a619559789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fadd976b8788e8a66384b5b31f511790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf86afab1790e19d1fcaab8df93f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dd6174f1383dc7d56674361f201e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89265829d005473bd7e25e9b8a5c5f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9e0ef00ecc9ba27adeeb9763909e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb9a22c247242913a52630f6a4b073795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d868e2e863a633900defb0238719cc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2d1cb29743ce9cdcceec3c77753d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acac3d77060b176567bbdbeacdbe38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c53f61df938cef4b6aeae634b1308799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d9cdaed362c264c2f38f1b00cd571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac64627354b0d4bcfe80b4acd38c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111c89d10677e88f922e06cf02efc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab947bc9038ffec7ee23f134f78974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfd53284a18eeb4c4443715d6142c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d47efa571f1500f80e10de61468e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748edff4eb6cf572c7ccd9c63930a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35022a69ec59f38c7339c233733ab6198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e3757a5bff4ba2375c3eed1de86f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab8cbfca5dc5935566e2c29ae6229c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9bde2dfee74ce419e34631615c8ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d75321c135aa28fc2398c83f9d2fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15e93b8956d8815b35416198b50dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55ac45a288885d9919fb78c7393f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a8eac247026adc02f7982c5fdda815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017d4902c1f3f33428921707792cbfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ef4979b008d4ca939f644f3c8c9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b9d5b0872e11a5faa7b596add6bb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd6ae69594ea11eb674a5750f00f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0b775ea20f16aea5c5a516282a94420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2cbf3a16c893d900d7c575b5ac7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f284646ff200accb882316a04a5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3f6e3b97ad37ca7ee80a472fb5fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8088b736da06d4b2dc80e47cc10000824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edaea5ce2afbf45e9b5d24da31650725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa2c25170fbdef4d9dd67e8287e6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ccf264590c53450d61148189a479a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d36d97abb10fe6b71892a26a0af26628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada59979e519d774cc24eb1d8bb606c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278330201eb1fbe4fa8a2dac6d22952430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f0f27be574b933be4f20bbc1ba2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631032490f3fcbe0ae4420278a55821032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b5ed6c01afda93d2b4a909d71ce033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19196280c716f68d8ab65bb5d492c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58755cfa0bd2d351ff7a0a375077bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd388d5008ec1b6abbf2fb1220dfcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ef439f279a6704ba399f1a31ea7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926b6f81cc51bdf8e5b06b1d0bb61838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f316214594b08d1cd8243e023845339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8407cedda119f82660341979475b3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9acc4a6994c5a7a2789187597dfaec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0017162396d3f16e3338a28762368242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69024cc555f2483695ad4d756005a5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ddccc96666afb58db57ac384b256c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae24ca98a99f806482143d8786746b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1925026a7fa7b01335131443d2d1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d5eb3ff2ddc6fc4820ba4c1944af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6ee950f4901bce8826e7dfe5c08748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb448a8a13a784bc37c4c49f410172949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15582c7464b3e6ad4052705d50f55850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea996c0bceb6052a9a7f6781b5b913ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ac91b1369633623e6aa77faae4d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1d2bd326172c6a80a4f1b63414c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f7a69ff630dc536c720c20eb54f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcd076f85b0607ac26cd52c1df9f4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa128ff4cb4868fe3eb94daae24e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ed76dfdccb1b465413e38e3df5f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aade4a6700d09ba509d69cf2cab9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353510f60eca945fb6d6c828e169e1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4473b1d9495bf8dfc7170ef7f8270c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf6816e2a80a3dfaceda04d3949d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b21f2ff4bc7119db80e0e907c2a1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a2ff917b6353ee77d4ef975015a3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cebd4c5af02c053e66f5f9800184a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c71ae38095c25927c5320ff0e422865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d88ccf5f8bcdaee082980a0afe3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb554bdb237d752dac1cb57d6ce0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43528d4436e301220125f48c8e8f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e412c96bbcf210a4ad71e86c6fd6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4018e50ad1fb44398808a799c2f2e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e5a5fc9da8b7dee5c3936b1e0a3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c753373a61846097717cfb01d409b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966862967c59f58c8689ce05f8554d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092600d73f574c8ca3e62309d3b5cda974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43dcf0deac27e545929562169dc62075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577789e2c647536150cca73487ccc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4e6120da0f4df6317942b95cac9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029c8d52b0800c3ca060a437775beb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd2f42ee7201ac7fcaedc18e30d58f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62246bcf49a7631bc3c98ce629cc8c3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6cee3b08b495648008ca768a186b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fd68b00c8129b77585daef99a2b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820a3988b3dbb7c8cbda7b72b4ba8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904a7a3497bb2e6e4e1876065a06c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aecd20aca77de2c816c646b9c5415f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9505dea6f40ce76aec5e8554d84a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadee3276f721c02c77caeedcd4fe0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0494e39512c1bb13eaea98060281188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e1875f50ad9b951a820aef4fd2dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b939b05e8d2330257ad3c595679d87090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1d2a99b4f3eebef07f1679780b5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da393e35494baa178d6d31cbb965af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027e495b86c79aa0b8257a2029b4d2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586c155bf3cf3f1a43399cec66559494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9549fc32d6f85dfd8b8fae87ad52695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49197de8d9daaad2505f9a41fe4d73096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b877a8649217e1b2aea9ee5f7ab960097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e835cd027138539742b6ad54593598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693f7447db92e18bc2b1c4dd2aa8b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad570440f28f103b13603d14118b35b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557b0885025dcd1c9b57cd00bb8db4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504c6397c89487ae9d2e0382bcc769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4e7de1d2adfab3541b04d1b3aa55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6505c5c6f1ea5a1e87c29871b703f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83586d5b7bbec75c05cfc457ad6181b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645c3a04dee05adb0e830a9ee05796106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5b8d3e4757bf311791292dbf635b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00a0d93dc49ca47d1698f80c72b49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f20234f36cfc8042a5a04381a0358109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b716eab9a5f95147da37ccc9925f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017167cc4b2b2017bea08b5314e29c8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131e461491dc863df8fbbebf49ef70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6802a29a31d5811486eac89a12b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab8468e71629f146e6cf06898951cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9183db1096c9b182d8745ec1a13d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f03ca478802084b465430a7c92e28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10b706a10c81b0866a0f2ec02bd721117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e43520babba1675ec3f6a8680ce262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c604c13a1bfad9c4807762bff922e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a53f4930ce2c574a2d6cf33bc67773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93fe736f3f39921fb0501d182551c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b4e7360d4da0263091a54642b9608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47442b364fd4380568e23cfa930aa4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a14d8a315c160de07693b9cd9d288124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef8fc93c10914fc40fcdd793b48e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7fa3a71de3e867926c5cf67e3389126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5c7760bfbf7c9f17a7c0b37a7dcce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7935f87f3cb4aac7030a163d424d70c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b22c4622db373fd90774d362b037d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706c8e13203f1989260251ac8cc584130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40303e4e73f082edd82ab3369d0e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a6934baa982fc6f84d1e4f415939132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bddb294fcf5ffb5b62e951cde5867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3cf7054abb51e4ab0a0812b5b4edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3da91bb2cc633618fb63e9b63f2cdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf8736a3aa2d1e4c2e8cc7790a6883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dcba1251f87b545de279661dcc53e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd22f069961bac12bea191adffd9c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6debd444d7226b12ed0b1226b021e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4960040df83c54dc2b863b45913ede8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17b36161dc4a97e6944f9c895c7239141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975d845e2e5aa99f02b366ed2b3e2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e1583e4989214f43f8b7ca667083143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06a34a337eb11cb048188706790ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5911be429930096571165a6183de1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1150fad40cea33a441ee5c8738586146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b62d45902fd8ff71c769bbe49b58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3c877dd29cb349b55e6c4a19087d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455419cd7ce03c23305fbb57b19dd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f561340bb146adb6730755cada8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9a3380e5bd9292c92e081e83c14c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf89b538fae3d3c8c00c10c9453e31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c7b0904d656967805093d4b7d363c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aab1007d972a5091db3bf117c1892154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe6f00bc1924a89390e56192a2d69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808cb630058d57330445f05083b7eca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452830cda3e9412539eae45f1c525a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad97972824eab7c11b5691150668f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570155e3f7da8bc9e6a11df64d46a454159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a64dd89f873bafe03d775683fc716160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c76cb63499bb5944a19377b2536e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a3814542df75a67a29baa8d03e17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433217474fcc3e8a0101edfebc0814163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2def24d4e329441abc272e4fa89dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2e014de77adec7f2e5475b937fecb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7bd567070db6b5f4910609c0de908166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ada4a682b6e81cf1d7d4035478fcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5ce7a58c43a6e3af8ff025da7cc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db300f75aaf01cf52fdb55006c576169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0526aef84f6ca4343a6844e2e3edd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe6df1f9f6a3778aed457eb06c862171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e064f70924a44a6391d0c1fde51b1e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c773a356bdc269e72fd55172a47c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ebf5b5c3f65104ed9bbafe4d545a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d44047286091c0fd3d93e4d6da70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721d8615c71cc165d884303f964fe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b978f7447c411482bad3f08c19dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6621d31ee75e792a06d933ef3dfadf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a235071317312bf926d4a60e0acc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc3358b9cee6cc92a6abd96f606146180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596589abbfdd87cc15a0260451cb09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb097f265c740d1f211bb589a0abc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6967974a49da4d02f722686f412eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee773b6fab6c534ed10bf4381e5f786184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9b7eb2319f2b0eac945e54ffe90f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00692c1c3e9cebf36a2e874996894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed336127965e301fbca183b8a08c96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183367c0da2d01f00cfe080ead268ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe480d9f8c5f2bcf98f280a3e2d7f2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a3d302f03d126a2100736fb5fa6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef703bfd0e1e6a47cb92e0902999d99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a40f66f83971802684ed9953d1138192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95324a19483beb29a10cb77e9a7a8319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a0da875d2643fb4ec947135f88c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847248889c1a4eca4599db8481709747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85092122437d4e1283cec0e96df192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a554777a09d65f933dc0249886ee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c915edef81f67288d0f8f90eef9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd24f9fcb46693dd4804eb6f1b989199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bfb3f80e99b4ff55232be6cfb1510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567c349c14e2211c40f4f18cd3d48e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4be04c11f4a6bbfd3512d385c390c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943ec03320fe44517855ced2deb307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a5532ab78b38b675bb77d4102baaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68104acefe1c485b6e84a4086171f6a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a6e5a22e2abf2055c7245a11c8f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3cce66bff5ac587fcd885ccea5bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7206d6bdb9e26058431418ef85658c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9284d57f5e5334e8e26cbd976a2af18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a099803d88cc7639d7757f5b69d5b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772751c9380dc3fe9067ca2688562350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70aa2b8315ad71b7472a214ce7be4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e25ddb73a9402542cd02e920be73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66f12bf62bbff00f5dd67b427e1b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6df8792d6ff766b242cdcb7213273215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90162cc7da6141b014ec4550731fc187216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb423f9a583fc849ad496056fad363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f3ef6ddd2c21c26ce890cd5df7f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f694db0e5d3ea0a5de4d3b2d2906b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561889cc6e277a0c2c6a7ca2027b5cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bec3d8dfc9742ae4072f3847cacc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f948edd5858a43abbea2cff2a8ff3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2897d35a8daa8a1e7b735336db3cc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9c1a5addb34be1edbfac100149e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d60c05f6cf6dbc81fae82bbf3819225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8951324e299081bf5ca55832d83e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78135a77e25b59f9e063b1f93bfcfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97f5b3ede7a95461fec0960507f80f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43c309f62ebcc64d2a1ee11ffaefd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7d0281e1f411b7fbe06de9e4f193230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df0d5b25cf60e129bd12ff49a1427231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368ea61587d2948b20a2f4715e2e5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf99bc72b8233f2abbf92a7e2ae34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeca39bc9fea89201fc5b38d47cb3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c044f7e80c8eaf924192141a6ac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4054dc636b97c006dd155e38d4b40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bc95b978f96fcdbe92d3f076ea18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f92ea6a14800dade315b91ca1082e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717896243016da12b243706b3b8019f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae52d51425fe884a4c2932b13fca7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359d0c0df78f8ad63db51a90d84e96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090ae703db90f913e71db192c69114242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2aac012c8d3a3926698d0a19a9f8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce34291c6a8f18898c3eb45034d26b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033404f4c02584d39515d4e6862bac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aac7524b592534e13eb5b3e06a7a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274fc8186550b28a202817351b11b89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566c72f0729cf16e901301355140c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f109eff80898ca3da7a1ed20e50b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ff040ce7c75372ff1f7cc779422a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d042c961be1b683c725d301cd5e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fd2b83d0ca2970fbeb49d646dc1cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9c785dcee01b6663264e21c1c1e75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82c2a46653fe742a4e69ff8dfad670254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df765746d8b1f2866dd8e2487499089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf1b0d63e5f7b403ef2676d355ae7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e509ace6a2b03e7f54c9b29b00aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9abf98127988653c657e62bbd1d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ad14d127ad76ec0474eb3c220375259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049496fc87d9b385e2c8781d4131789e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659af11a24d76f303b2a5ff89c57ab6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b3d84a1533dd84796faeb7400e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec92c727513e04af576d470d4ebd51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c427b12efb0dc25b66b50514a4d48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9acf99f415ba40469a983a2d29bb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45d6556cf2c7a1d3b4689c873d4421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab60e0af9b154853c379189d459600267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6165477ecc2c737736f0a65fe0b2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97274c2506a24552c61399a13dd545269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7bf2c6974d71777fe076aca56d41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08c4bea1e63bc8433c94befae8e23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb8474b30922fc1656d0553bd71c35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251aa0f692a1821d2ef6a5706a85bb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddc3a9fe74ccf7270a637463800b2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cb85f313001d041d9e912fad58431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda4e2dc97f296167f9b8e80c25b91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21193d4150d8c21d9c27750a419c853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971cb106d11b075d3beb85ec54d177d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10996ac5ae995ed576c5e5ded93ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35f6b3b4a872619ef909a0176275d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb207cf9243c6968d04e8f8cff5ae2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85abcee99242b71553b337f511ab53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17baf7c0f56ea7174d447eb9617b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518b6a5572301cff24b41286526000284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7ece82729796ecc8099df59de8c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6ab59904a45821bad4d1a0a8084a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4297c3c450272c3bb6c5bf62ec1d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa58c164afed96beed49d027036f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e33713c973c19b160c8149e232d4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44bf1f623710fef84b6bbaa571848f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38e4111147bea346a4d60ab9c91cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228cac5f61047d0e99b85043e4ed77b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea8652feaa258a108e2bb1e060c3ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdaddc91f51efe3374115166158f58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe4448e48ca50a4902a4c4899e0fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700628075a578666d042d94544d4f5e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5dffd49d8bbd981a572b38176ec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db891020a012c7a9fa9b81c6669175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff7fb70c5220c8eb8a7d8f85464da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc43e9f1bc6ffcfb913d0a9e47ec025300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adf64c221bd0d8a70560d28dc9b4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf91256670f65e71551598e73f32a6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55f82298c09c27aee49cefd306e59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88ecd4418ff111b089ce6c0800433304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb380662249ca11080833f858c012ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5237d8d853b5dad0f77bc9c9bd397b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c86c615024889fe8f186b9ef0b435307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407631c46dcc2915dcf60672d7d3d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c72e2ac2a7e0a05c03d0d593a58e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07738e49af6e2e3c53c92c58e2777cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e2d4874bb17377ac0acd389e284c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea894f61ba43e31c38a422cf17cd88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf169f3ea6e1d0f50641562b15640313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437280da545e3b6fe0d82fc4ca754a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d325fd82ff8cb08d9f2cbb2e05ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e380ff5571873c410e27143f31b67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598a012d67a41bade69f9d250d52b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8eddbb096562dd41822ed08e8fc26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f21563303e506510ebcdaf02e2159319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824a1de4fa416637a2f8d674bdda96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458158cac52bb5a47b5a4225d73ee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f840fee60474e19f3baa8c9692a60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757d3a1f2b83cdf76c732429dc239a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9fef8cb1bc364ac7de38b302505ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec05b3aa7361ba70198a3a3900a95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c9a49822fd332bede960fe447ea6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22d28a08ef1a80316de86636c478e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fd7d5f18711d60f8b4939bb710f79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f65a18f41819c8d082e096d3797352329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5732f8ba85395ef224e90ba7c8011330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9d3dc627d1bec447d74bc91e2190331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd212972c370e90798ca4186898cb21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c10a7e6193a8886645a823a4d28c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e701572df8d40abdf95ad7cccf3be2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ddde47c514d87aa122624004de93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae220af133a7e6181727fcf45c41bdee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef063f0d9b53f0cdd15ad888b3e65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae854f1af0d4be23c367ef14b535e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a42793cb2bb59ee8ced076e4b92749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571edb23084c0f070846e9285cb21f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361c8e3314886f6f5ff13f47414933341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18714d064a11fd4c42454e86401ab318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706112262dcb01277fb3918d174c79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fbf86b081b668cd555ddf5ae04b3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63344e5d5e06bf6ac907d30af63b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282eb007767029014d56e2558abd7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78193536a1ae9145abdb5f39abd1da9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ddd340fd3b66a323ba7c24ad3c16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be70586dcfbd988663ed7eb8dd2f4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527c4a80ac06ebd98b1014222ac341350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c6b9715d133d0251d67326c6fe51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccef624c35a0f48d7e32b7e5d0dda6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2f85e1b3e2407cf183722e061411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c463b10f96488e5cc00c6c5e4219354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0697d316cdbd3cbb847e92066bbf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3065f1e8be7b8717ae8fba944e18a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723867016676e51ba3f77d5afc12aa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dca6f81f776f72cde01200e22039f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959273d731b84bf241687ff77a168fd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec0b629bf3b39cf41581d2feb8162360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db8a06e2e883154480e8eb7da2fa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254feab2edee702facbb7ee3c6de31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229dac00546b5f60ee55da027897d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a828ed738cc1bd16ae06baa83cfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca63ef03b78e84cf624788e0e7f4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5d96f0928f9443166db236af1cc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800263c7d182c4d58522bb65a0176e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55cb47bab537193ef89bfc0ebea6ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9785e6a5d4750d8bec24232ed0af4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd34308a93d9c56b7de560d64cde2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0708c54f39f503b3f0521e8d2c1fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d2c9edb7a0f5d1fac9de078ed584372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ca2c5a901fcf0094f4ed41c79aaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90cb5367d2d30a648ddb8f3237e30a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638b5b4a65203aa61e7c14ecea48e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f0e272050c0bcff8ea13d5f23d0c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014fd2566d1b29cd62b3e511093377c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22b5c8e7547ff561d2312984377ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acabb96ca25aa4d4e575df8149fc499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478ea5fc6951b00d92b556c281244c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b4331f26b0737a6d52fc32f014bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e115997ca138a7676c3771e589b251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e8336bc7920cc69643afb37892a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040fb5577518e11d29afbcf7dd7500384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1335cd0ff97d0ea59d6ad5502cfc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce4e7f3e9e9bf7c9b889a55f474c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c6876f7853c975d2cd90adaea72b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91206107b661e1b5c0e94c9313405929388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c01a9c40a423fc109272bde770886389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c567f89d49db21269ff67c6686506390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa5ff36bc1a74a8456e6d6388c88e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127cb45b46c4c2714b24e8ad9e3ec7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034ef1c7c38ba69bec8756b2bc43d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4bf5458c80e10d6e9bab8f3dbff77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa19af3e74ef79b78cb382f7e0703a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bede99636b0887a83bc511ef0aa11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0b781f370310b9df440479475565397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568671a72cebfb1b48e921fc0bf0bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea12e954049a2813bf0bb660f7232399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d414d6b14b1cd70c18e917f91582a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349e5ad002fa7721967295043b3420401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ed4eaecfd776d39dbdc9335ae833402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702cc1c3d4639f948c87dd643e6cf22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a52a1584080077a94101430dc61e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49907ea55fb45f687344f0c83a6177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a00a796f0c1d066e8f549a5360b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84541f8064cf36e7e52e4b2bf25bceb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c872512781447686e49d65537bc88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e28c1ec1cab790dc605b22bbecd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317033dcd8d8dc5476608fb06e92b8d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f361240f8328a7db4100efa4627b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101fc79f919414a79696a714e05c687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc9f4d17f659e2faa15c636760bd22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd05eb5007b4d54015d04b2f4fe550414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3988c8ceec936adebddbe05125230415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81610d56b02c5a818b980a3049ac46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ec90d1f5cbc2db5c53ac76c37700417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81c296eb4ea12f75caaca60f55393418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c77767d1614096c3e9649fca5aad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c44257d3abcc242fb6ce9b5da013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3ac0762e46bbb10f60c4bbf0bf5ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a774ec704fdbf475e07c85474a6e7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897c6356364b04739e0d19149e217a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687027f8533d8942cb629f709c89505424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842077d5e0b1e4fe35bb0026d4ebdf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0a9fb169354b7d670ee9d7f48108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a7b6e0b50b7a361f91af6c354888f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddc94ab76420fec9c27cbfbe0a149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9de7b54dce641858e09cf8c4f54f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf60b6255dc7ebd4e7d217ea026725430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd4f6825760652961258a717e564a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829466bf96d4e65877f77343ead251f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa0e822cd03421de4ff7b3c461074433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401560befcda246cfec9829993641963434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9de1d990dc4b8f9810f3b9f7a0f6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13384866803a16c9b24c15d91a494f84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b016cc7d4482667f906e5a87d1b57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e347b7d25e3c05d66db4fb0c6c1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a2ac4187f0a2badfc3c1d97ec630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1546ecc2cbcafdce4d8ebd1fe9e5df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5440589bef50b4616a754e7905d1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eef13687ee7619c19a761d73dc35c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3aff2fe6c37cf0c2d9ab5a32a516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0cdef483b4abea7a723932a94acb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c84d319476e1c7a0ae08f020fbbf5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcbfa663e8cfa3e5c6557fbea64522446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40e28dfd86b1eaf3317a5816babc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d0b855302b4307da6345798bb9ffa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392daa5c79b467edf605d2386cc1ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5d66b6f6b6db989c33b6453bd98c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6260bc0a739d433c1816870cd5698f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5e7604bf78349e035a54f8a543fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857bd762abcf74256126600d9fd6c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de14f7a86d7693cf4a56dcdbefd71b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b6634051dfffcc91884c0604bb5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e5cab791b39240a4dfd0edabe8cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531877440ef777c87078775cb5ef6f0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4acb041b4f5d2a15640aee78406a83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c9b622e963a3bb44a86e21955551459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377565bede9c39f7a80090050d09dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f34096f7fe751d4b3c55dfa7fa22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b10c4ff91431c4ef9ead0b729bdda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08150cd7941a518e4804d91649cc2bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c23280ac6739cee22a97ad8fd00a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5b38dd8a92d6ca85ab0481c4a818465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30a651a499dd34102d002e60f92fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d9583ebea3314d89d69b76f9d0fa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1510f5f9eda2804f711d6c66524fff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf99bb18030b4981657d6ee7c1aae3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c1c69134e6bac550143c8be3d5c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844923b76a7c7ea118798289323e1bad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fddfc09c9be6a2680b4f3d5b11d52b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828dfd6f03eaa1a19f43cf715b2b6b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea12e5a2d48579aeb7c19f5a360d48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c5a5accfdf05f81b60ead89380cb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1889373c70e6eec175a8875c4674c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e69a021ccb8481df1b6ce19176805477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d4763bd7073852dfe1e322a220b10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb9ca651ecd1fd8406c142bd7a912a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177242f6283aac29df059ac570cc0a37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefc9d1e2ccba2c43cb6b64a3835d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b024b3833bf9498ace0d8a1636670482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c10a912fea20d97ffdfb71f216227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eaf1705816154a895c896177fe168484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62775256b98528ef3eac40af0a341485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d268a0d2bb285a4a69285a6a57eac54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c9a6c597ea517892d7846e5846787487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13fbeec42dba9ea5814958e146feb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a90ac43e91d2191b2e06a706fe76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c38842ff55a73cd7f04c2bb788b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab10c275049119c5976b2adc33a68e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c2310b736f53ae0672fe4fdc84230492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6af265ac067bc133af070c8a5e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d25ddc143822a41465f7e882a958494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902076db467e719204a6807aba1c7d7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca89b27f0ab51a98885d64a06447ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fd20278f9ec2159626bce01ca5563497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d1d9bfa60092d303718de024bd542498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeada7a5ae67a53a57bbcc806f43965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c72370b1df91311153bd7cb27e102500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5efa51b6188b85657b2fe830a889501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd6308660b02bf2bd56c60d4e3228502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4c50d81364761fe5f7655db4d5da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34dc8df9de73fa3bc2948b8988241504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b51927be03bd5fc963eb38645fd8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc64f7f0d7d05b092918ceec6040eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83b02dbef25aad1d339f74cfdcdc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9688e7b3efcd1bd156fa4f4bf364508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfe54e421a392fd00207670c04b7c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae0da55537346682a86547555f912f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e64644fe0afc459075fa66272c6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebe60fd55b34fedf3013a5c246c8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92fa89bf7635e6ff0e7195581cda7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4809f76267987ab7828ba250dd890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b450c24f58062f923766ad19e9b87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9bb331e4239a6540a02b7c26cc20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03273880a3db0f20b03290f2eb3eae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98276eb9097743c83d09c8a83da36ae2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf20a1dfd8ee4700181d7596c1abaed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040d94e7f652088395642f6d1d8bc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382641d8471459c651a856d7dd27f6aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60f4d7b1294ced873eca77adb9695522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416792a7bfaa401e77bb83fba387a25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b5c61fe424ce7c80f83512d4ba150524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c035f11e223bdd60d7e113390bf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22972896a9d89097467fc0b2823a90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776f16b71a28128d178f88969e592d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420568e73d8e8c25bbe30a69e5ec23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafcca33475140dc84e18471f04f59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738482a6dd494b225cc3c073f38af493530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ec0ec008efc9252b782936636c76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693092f3b368c6b3feeee3d43be11ed6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820a9e1e0e146f5e00a445cba88751533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e091fd59d715b5ccb88b8a07d065b6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594cbc799edfe218302ca1297ed9ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9f9fda45077cae992da77a3c9779536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d5025d9810d959ca81bfce3a2851537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e401e42f8eb84e6c82e0bb260d75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5052781ce91cd4f45ba1a80459a1a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d650fc2cd73899d85a1840704b68b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7cb6082c88d83435fb20973b1bb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc766da9d9b34184c5d62678f5745d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f69027dcfa4281d7e7b71d6a9722cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de716c714c2aba4fe654f203e6113fd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a2e6c2ce346ef64147174b2c8988545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287b5e19beaf36a3eadb6b4efddf08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622968f4bd8d8b09923fbb124aaada55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124329608fce6bd36dc51a88cf758b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b63255ab3f42c986f3cb7cc451672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825656a3894de0ddf070364fd93d6a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff2b3533dbff1ffd3028cea7c23e3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce3a45442c8790407cb115578c295552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1847e006b093f6b88e80bb032050553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9109889bfd04add6eda295cf863d73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da387bac54d235e7fac195b9001ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0c3b404132bb7bc153e1fe2e51f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32c32fc583acc293a6100efe63217557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401baebfde5c9e96b698be7a02d02ab3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba3c9c1ff53abd2b3c10dbd539af4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da230c04c930bfd4f1fd1f91ce383560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f18fc3dee3266b6148eb2118291a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1caa9b20f0c16624a027b6e7e7ed13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b1360c4d3d1f695a0ee1daa8d43b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352643f3259b869955d7edc4119dcd76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4222ef677d7cea43c78dbf5016aac9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c3b1e141d6c6376a4f6c43efa30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b315c76505d8d7e96636b4b521ff99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf6aec15b4bef581f1c64aa4760e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31e26a622aed328c991ade4af6fe8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f0fb12126b33491df80aaca96b38b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cef74eec91950de994dc763dd19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61be3fb486835c845bd0024286ba5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c6d28a81441d912a265f98b9c4484573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881261dba5df0845a60e1633192d8361574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307d4ea6f4824d6044b8db9a41bb67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e2a921b884739d9038aba07bb490576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738dc71f645ffea0d0c843fae21d282577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520d7e7fd110d80a8dda7ba14c0da2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bad3896f79ebb2a573690770c3efa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d87501fa22dceb186a224231d608580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e133318b81514f5ab2f3d6e0d4dafc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc2641954f439153b598e5adb2814582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589138e136bb55fcd1dca5351fae924583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f4e03f6a8fab95fad421ee1f88b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdcb049f17d313c1e02de196f42587585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abaa8f4accac228386300b2b5714cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690305f0ee277929603d2ea658b1b617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237fd30581f18eddc22361dd5873b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0de5c35aadf130c18b3aacabd960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d107ad9ca791b91a6748fca8a486414590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883c59864c1095ed728b5a4aee5761591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afb026966549b98a82b8b05ae533a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eebfc89972dc230280dde0d2b50ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902b3dd3af67562c072dc4955fcded594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98396285f32ed12657c2cae9b2186595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348962a6aacfe9b34641e6e2c318e90a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5851afb83dc3d61d818c546cb6447e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19031fee50a007a48669b6c6f868ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68fb5dff1763164e3979347be2532599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea6f129c7ac939f7dd3477cf75829600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b80b0375da4059fbbc0fccb84fd88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e776154d1dfc55858f7fb276d0281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c729d8104728bbe6d94caaadff578603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276257cec28f45b0d9b84cf34011605604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb7de2d50c378480e4a239540f699605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640d1b56eb1a4b916bc9df4e04948d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98919dd8755fa3b381d2bafc273e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371fdaeba83a093bd259eddf331eba3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dbed73205ec6496822d9e92aa380e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeba7e95d458da0ef515ead13c2f3b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b5b38afe515e2d3d736266604f40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba865b4cbdc197fdeb2ef6fc4825aac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc110100f036752eeee47396d6073613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d87ecbbc5a1f07a6d58fe8670686614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f67bc0933cb09068f5923163c740615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4b576927d42a29a46b284f4977dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9918cd5bfc08e93b4fb7cff5bb897c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f343af822b15b1f1aab14883cb455618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da22162f89688f55b58883801a09e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93515719325622ae30deb634823a4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905def4c1022b9b7dec7f0f4f434460d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8c7782cda3143db075527826687a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68285bada6cb111ede0b716965a530df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0227da7b59a30e0e811065f9836810624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb6a56e657ed8e34b4f655535f037625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97bdae3873034ea7df10ed965d152626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9adb40631595caf0434911331ebecc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a406e4cd7f77a22a6312e85f4daa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd0ea6a931fce1da31fc6ee0d64607629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd236bda0d28a32359aeb8ada399ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eef784e6b7ea7a9ce27e8606fafa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3844d4e53118c9c3ab6fb560d089c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3e6f53f52e5d8f525b32f7899a3c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160ff41baeb915980fe4e25abdd01e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f2aa3b32743e15c055680e4e8b55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c22a881d7cd7c41db2d9506fce289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d813009efa0d981e466e292b44fdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb1bd796be79829c287eb266241849638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057856af297d96dff64f02731a819fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890d01651c4db721d5a209daf10d64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac64ffdea899918384962f7b342a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c2ac83aaafe105866398100f1d4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c9d4d3473716ea133079455bb778643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76adf5e0c703e7fc25beca11070a80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f6bf5fabb1a5fa754681d3628839645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e575eafe40851a734cf4e5fb208f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d334c3bcb5a31956cd11ffd800c9cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc237b7da204f1280595770e25a8e7a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17988565f6946df379e950da0d32acb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e0898ca3f653d16f49bc7c7f240df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4333fac3f1255bbca25c758f26492651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f5c5287d206769152ddc9e0edb8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765d50e18af92c1ce4024f69cc5d8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572b6d68f38494955d5d8f301cd685654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d9366d31fdc49de9e55ca1c0c11d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba050ee6cac41139d10090de1a12db42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9027f796d564392f8e6a63ccc3c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdce6c4cb10fc8830fc091d934dd31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2534c9d65a51f9d783f8ab12d17136659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a70ae33d336cc42c5a00e081f01ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703fbef685e8da05f14a20a9868dd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252625b39ca6f0746c49688755effc6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085af42eeeb1a6d74ac3131007a2457663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68712ee97eb276e32ee8975ccb6c8f5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36514bc7fa21ffde28b61da78f97a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c745f157f05b399e53140291aedf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a17f75682f2e61b03f91f8703e09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225232ae8659869626f0cb35966662668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1278d67952428296d2682f858a48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b6f8c595d3cc64277b2f265954756670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a3a8cd8ddb7e68419008e9707eb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67d38fa787bdd81b6a0a518de4087672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24708efb3a8607d70e3a09c40efa5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e512edcbf1991eb9ab9b91e5224cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800895ee85ef660f14cc5f2fab873a13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c0f590b5d4b1831c5f923f4c9cd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d032ebe428230d531e3e101070fbdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a9804a35c13fb05443c930f7e810678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e0611615eff53417b4055c5d2e8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5078e35721501c7b5ad82d8a088cb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee413062497badb903316f9c014f563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d9ca848f12144eb81c8dcd42bade682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74096c93f84706f9711028d522b68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa1b5bc5f79d0e0b421a4d28810fd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545bae9596a07bd708697ea17ffa4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb6e4d3b8a372c3acdf8296635924686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f6aeae6fac7cc0636437620eb6794687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa416b30fbc67d318a017adbd590f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0fc1aef16030ed5139800497f3fcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51646fe78704a224b2c17f01b36c26c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb62a85c6a23d985083100858d451691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f1a8b2c9337b80ab9a2a719dfad1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664209af328907d6eee75738fafab99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d68e7ffa6966be61ca224b9df4f6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5923cad283a8fd2dd4d7270fb841e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e703fa4ebeae012755ea25271a1741b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad782fc43bf19802f6df454144e375697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9261a10be88dc2eea161d03693fc3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5163b9cdcf411e984b682bad7dba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841df4a1eb1e5fd2444541871eb824a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3d5216a59489728bf5162bd09a4a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57204865e290e43b2e6c3a8d07be86d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad70b72cc89d52765b73d37d346aa9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c70c7fbfea3d6a622d3c5f866c1da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942883b55dc2fd45a4e94ae757fb205a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704bfc34bf029544a2a14247c626327706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77569c047f4274f7d8ac363642727015707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b4abce24104fe90a2402f29cdfd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95968f89b584592d19ea986d62415a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd4783af6945bae2a9646537c7f51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f055d591482b5e7a162252f0785d21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ecdcff6431f848e966bba6987e09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949acbbbdd3b7b70ed5ff95723b194a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931330c03c88cfdb39c50de9c57901f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed16a72f2c4e0c0a5b508aa16c574715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30a539d0e824e2c96112073708571f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0daa2ecc53741522d385d9f3401e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c23c77918059096dd6f3b70dba57e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d98c92e28fd8ca5d4e5144e7f48f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226a783b191fddb4b8b701289a5e95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d5f5fec94468641ed0e60671a2ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1fb840434e3ee0b6f390921e669f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53688e55060fe1729eb5d217368a4d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b26fabd98da99ba919ffb604a3d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866345cc900dc1679da909ea5487ee0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0cfa1fdda9c71106202fc1c8ba8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f523ffa3d095418ef2958fcf0195c32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38c21677240d4c43b6f0d7ec00cbed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d121623967f8413e64e70965f5277729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48631db23d3eb8c4c106d26197d720730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfcb7a71a6067f8f77b5550987633b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb5f5207dde5c1dcaddf800bbc62c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ad4c08f371d994c699eb8964cea89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f152aa908e9089a6e2bd732997bfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec878ebe165ad035366f3917d0a30a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7fdfdfbbabd16ff47b5efe30f816736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7a4f0acf53eeaf6161c89c6fb7d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874679f1d67b8333723a615cda74a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8c304824ba8f54763540b1cbae9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916951f127bb9ccba5263d8d34e5368a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf5e6ee34f5af847369322f67f181c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e8f00c8fd990dc77074753639397742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc891494e2d9e59783713fcdb706b3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69965782095e84df5a26c3069b08a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269339b8464ef56498adc340712f3263745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f37aac0402a7e5186f9b76cae471f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309af00e7a1a6c043cabf743cc24870747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>