--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06bae7ca9c8d8bc87ffe2071a8a75d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ddb3d11c523fca2a45f2fe2dd0c632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1ad3910507f344ccb2fe0f4da42d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520857c8108259e66d0f3310d204dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6354353d208f1a7b00e455d401062725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab5c5e081dc7bd3ffafa05ab985c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1833d965d41b104f450c08e9302407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4371ac68f577629d94ad84f27cf438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77d0fc073e7df07429cc4cbf4957f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30481d1cdaeb68144a5be9823da826910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754384b9a9328923b40be8a14b10904611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b928962696a42ea9cdf59f9e20d76712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76131dacd90928c02831ade525b5209713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c41d0f9a9b2d3ec3e356f695e5fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755bd7b2874986d810057540f63e85515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a2324c458e4ef42525745a2d1b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aa36f584e8137c7135b1a507ac42f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efff43319acc44b0d509469022bd6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24041ee63c426fc1071bc128a49e7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0632df8915b4a9908413611f4633b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1907569d328daaafeb9ceec5273f7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdac0ae32e3a8de2191e13bfebaab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c49275375f35412833f0dc2e523423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc3de10318ffdce1110a3c705caa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dffbceab898699a39918ca1596f3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640aff28b2083e7c7a4f493490b7d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9ae5280790bd66468e81d67a248227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5061f342dfbebb6e5aecbaae477628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35525c9c02a90084c2224e7d5b900af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a360b01c65eeb09939f9f6ca5c8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf697dc4e297c5f88b2f21564b4a9ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27b9da4bf686f2df8d0606b8ad56f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244f8056f7cef6c501f264ddc5796e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99080b0fc457f7c195edc9a5d7148c1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b71695206b8337d34508a8b4e13eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10e5f68c9c982fcab2fc765d10e28636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72690131e3a84d500f6a80ebd47f296737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329806e143021b9a19660ea4f7ec2f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57bac5394d026a0cd8e31e2ce7ea1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad3fb3ba354e31443a0e789ac035b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a619ec1d82f691f4767add3670e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb9d0394a4b68267a617991b95a6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845372eaddc7e899e245fe8130aa7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e1fe072efd7535874b2fbbd044f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ea637a6ea75f9c75ca5e4a95687145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74af8f5e1b28f7b8db152179203c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942d7345f6dc54878dc773c5e9a20a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3bffa58ee66e4d6d56fd9f846811a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f37d29381a7015f9fd63025c0a21e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aee77064c820c5582e961ad3412e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8dedc220ac98b5259e73f2aa9f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758cb4817124c5a762a51a2cf305dcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755fdec37bc3650826f965ddc17ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c3d86e5086c53e0f51ccbc67146954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d471b809d1c9386e488f5322dc3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739bbce66d9c6574bee86c421f0face56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123aa97aacdc5235539731d7bae6ddf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37d0bc1b51055395c3bfc91fb73c6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9074ec8db21e4389e0a63ccc72aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda43e72f6daf36561b4c52ad4f060960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017cebe544f234573cb350074ad21361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55f32281091ede3cfff1a83d3732762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c67503d673fbf2bb1d1129bd32454d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396284b4ff76609fcf94fb597a150564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01792060a97de24f2c2273af20a549a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa87c31d1d8d59bf100c51a746ceab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec5186ac85c30637d0b6e652c70ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ead6676e51d65bf654be856c368068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdd53ae451161c7c5fb9b6499d22d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a30a2cfa872b64fa2a80b4835f56070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d6a265210a7f5cb0ce7bd94921bcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7460bf40a7a7e6e942be85666f630f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc90eead14810c2966fbfaac859a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312ed99e7638e525371e9a7416830a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3f0d3071aa0a500fed1b4f31ce7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f97af5b847b15738c4b175918a1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298fa750612edacc8f346ad58c216b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503caa8e58a02f9f20f730f6e067d30a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373996712bb877086dde73daf7eefa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289768fbb4a10aa9b105345cae27453780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e48ec6b312f86f4990118d0a9e120881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3352869510ab57ed5e21a4350afd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9630a3bfa44bd82486f4a274f7e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42c2a565e1343f6bac6ce0056291d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6ef671f3a89a540d630e125d8de985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e7bf5524f599b23104a5a3f23a1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c9e7d6db3cab8998610af053cf7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9bdaf414726d00df7f00cb4d091788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef067cc3bd3018361aebbc53c3f6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eceebb8a731720c211166f25acaa0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345297a332b0e626ff4f792ec09644c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c5cf871f9b4f12218f9699bbb05692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad51c7a1dca4289c952e2727e1a95e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32655368aee875d646c5288d4eeba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968be0f920819f0474f492f35337c00b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacefe2eeb4529fc70da7c3742d9658f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a093016a3607b1840d9d377e2220197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089dc35ca3ac3fef74dad97137f9da098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4a154a232cc063c7116146c8532099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee4d00a1ec49a8b165bae01e289a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4142a971f4f0f6b661d3b0c95a09e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbe94ed72bb3c568e42a7f1152e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78abf64bd3d21cfdea22983c287c29f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66aad8b32f26be406c1bcf52deeafe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531528b40c9ecf5b081ef6d4b114df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd5afa35f78bc9214d5c33c4b42f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2f641d93577aa84c5d2a8e5e69bb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06059404aecc3bcf5286dbf2e559546108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722c3537389fddf921103c36306d08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca60eedf546803364ed6b31b5efe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712dfb6758a334c8d47dcb6fc86f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9343cc358b54093e4a363db9e3ec9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3833fccf153842048bce2df457844113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835dce57fe8f79c9c62fccda9ff599114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5696380a254dd3ff35e5cee5b6d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dbd79a81d1bc9b7eafd245e2fc394116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b708252a4d81fa4ee6b5a62ee21a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb90cf3fd59b446dbb3b2eec1474ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876678d30f68f6df08ad592e6ce3ca5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615679a1ade5f4e9cfaa9414a95d9344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dbf77f8b64f926005d2709cf1fdf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785ac899fa3fb31e724292d6034876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f081d5dc54f161ff13decd5fc94c53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b03cc85a97c309c92c79f1f0bae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cf22b0937fb2014a465c69a5ede8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dca8e843a3071b2fa258dacd8511b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93bcc939ab2b7c5776136b3bd6233127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776610a1d51bc33a19eeb701eea60fdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16b26418c98ffe3c628b89badd5a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156f97379d88d22f8429a79f2a31c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f9f0004e283b92f02542febed3de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dab9b6c7af227ba25a83a85fc8741132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862dcc12286476a0ad3858498cac5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69f8cbbf5857063b6d4490898afd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1ef7989d9d78b66f3ba57f2c3990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca492ff5b707a57bd1a81995016a3d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fe1521df7f92e3996b75015b705ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959582f5e50771942858c7af505e764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f44b4235dc6787ee69d22a319c24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdbf9cb0c6c257601730a0b10ec0fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181882d4d59ffeab6a117c5597a568f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee728b93d8e4730c577236c370fe42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6cbf6645a6196eb98f2559eacda83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1a68a43ee49dedffc30ff5a53bf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f292c802d587d5c0f56f4630c8cf69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550dc4569e191182df7da77a60e0e62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d22107f7a6d1b0213ce431f1a64c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db926ac0f25796389bee6bb598c0ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a7ed876c5b31f9b7c6d2ef74f972149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91d92f44b5ddb93edefbbaf4b2e55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba806ea04d7a319c3326c3044cfbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced81c69406eb3f351637d06394845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98361e76603215182477f3c4d721a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eedf9bc2a2225aabf722b1575e24d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06a7c61dcb89a0260f48fd429cd8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e79e0387386c33e4db1321f4ec15a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e199c1d29476d86a6f9c5ef328fe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1899e88ffd3468928a50b06caf582158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e045fbf62a064880b924d28017301159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3464db62877b2a0d16e1323a223da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1881ff13f11610af9e02458466fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791a54f774dc82f7338ff27b6fc0c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07bef445570599a754fb67f3dd198163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8f6cdd64e9b83545c4de206f6e5cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2b27dc0bdf4df60e83668f5a5ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a9f6d862460798bc2cb4c36ce944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241678586f8da548d54c1a8ff39be023167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b172e23a662ab2b3eec7d2f200550c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1a76833b28dc9293456f2fcd2643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0edc55a75b0287829de5f8c9d206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd58c77a8864276fce1a46e0911507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f46d36768702b9d379c2edb3ce54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450fa2f3724e5e3d8f175293292ae2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313f113446964ca44219b628d2aa2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b60baab175e7ed4967cdffd2dfc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12681ed7dc04597b42a0f4f3204b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e259219728221e95023b85d6539dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119dd9567b577f603d0e70ee6dd0b32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31330a65f35cdd077c9a3dc0633f71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf5c36ee78ee5c726544b142510ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb3385f365097a1be3f2f321baf86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613d8d84248e9987744965e6ffd3d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f95061fc37b8cc439e2b72ac344fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc8defe2be3c8b45e6584265c5516a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46abdadee7a52895ac7878e9f92ef86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a847374b3e5cff535472008de527b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8aa2aa2615534370a71f37ba56b1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce460a7f0c64a5bc6affae75d28ec8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b5afe9488cd3b3d8fad9a069bd85a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd62964697883173fa8b0ad69a783d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762bccb8e2ee59668140eafb2f3320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f5575826c89a56ee4750c31f69f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422912cb7a29d521b373cefc887054193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01453c169d6c261b0680165cecd5c1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcaa51c8ffd64f9d8bc73a956da674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6b1044f4c2a6bd0627c3d29923d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa6e85bdf9c4444d09267e4ae328f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930926c180f472b8ef5e3252329253f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e91b4579aa2a6b2c740bcb0c44c2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e5b3aa425dcc5552ac36fe5e8910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa165931668dc1711e4da795395faf7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0799cd335d709999e921c60313924c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77e6c13093aa4aaa85204a7377f2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e83c76d056f075d7fe125207d5ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea7272e892b2490f9d92e02251d6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c0b3faa312475f401a2dbba182d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17fc7b4a38ca3adc2ff855f1b32010207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba224bd2fdf42b869d62a389915bba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727754cfd147a3d56c0416c944aeeb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4361dc985e6ab0e676994913949b89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07254be670be2eb57154a90abb20c10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890cd6b87073b5f92a88b931d1890c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da0455554db193ec04a4aa15b4970c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b626fedbeeaae95aae6197988f1cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acad921848eb18a16ad4f153493589a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4187a35a1eaec60b1141ee3b75c924f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5e7e4a676584fc632e23268a809d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0240cb7a290487f11d8541d3ecff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462efa5806d27d1f91d09175701dff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576cb1c223a610ca2c770ed123eb77e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef96370f461a249d35b74edd1abff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae990c27049d0a4431436a161b1164c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626530e738154ddd1961e6e301f3768223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0f42f46642a75bd13124d467192c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e048ee9b44a1727c3560b76f610c74c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c5f2904802be0a28ea79c054c518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c94008688f4a1af204463eeaa602227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4500334124446c5653fd406792e60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284f71fe8dbd6d8df1216b5d231bd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2a1418b048dff1a249fd7cd3f378230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d9124530f44d2f44365259d50055231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6967830f8c775cd24c18a2abc0dbdf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577adbca9b4c2c46dfcbb26096916868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b2543c8ea5f0b8ff5233889d653a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75565ce84d1973302513b3386d3c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512837f0a6c2d7ea891f0e599dc5e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69eda563e8534d9a517689e1065f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535860caf7fc1b8e9ecf3b633859097a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105b756c4671807339462df39b9975239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8df9b59fb311295afacb89468cfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b45ed9309bc9807ce44cf15095e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34bca7c24d5b9f5a643d6ab1cd5366242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b37ed66d22ace719e47b4c2a5e34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f95782e1194adaad96c0a517f2882244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb50a269f429b9b435b20117e5a45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5aeb762b1e6986e08bb7ec1e75a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15128d62e2a625450afad76f7d046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7fde5d56b248dba1a9db27a0036c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205bf0c8b2130b951b3512cf5490a05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89a6ce7960382d47cbf8d1cb6bf73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a532a005f47893f124494fbf785f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb3930e6679b3b65fab90f614a3e04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764869058f8c8e9ad7866eea395cf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14255666338d87d08d1bab1365ced8a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c6c7dfa272bea6821814185002d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b98b118c928d25a8a9493f45029d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f4825cee2a774c17b2a8cda3d48b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62eaad7e578152160ed2b8c5524f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533563421dacb99489b043c9d414c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634afb7c153e4669f95a1e25892d98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfbaabcc0d52133d5afa0b4feac321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c32611a12980ef742d34e1aba9f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9389a6d3e10db56ad050035f2475d49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d41f88d9e7237ba3bd9e0b83b01e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20aed34f0981b7f9cc943cbe34e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951ee7c825521cd7d18bc44433fee2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c7d931da803f710da765f3766455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a5f2f740dc9002f883f97070e0b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a553396444933569ca56ed3d9fc62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d8a74ee9c938188080d1388cec791270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992c1722b510dfacddad75317a8015271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff711225609562ad96e48b486a58145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a222b6975e11051e844fe1b7d4c6aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0ce2a704c60361c351fcd44d652a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc2d9a8902a529dd66192618d80deb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f92939ea5bccbc459c54b2bffbabc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4df56d5c1a5e2b52e8791cd8a833d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959052fd1701f1fe68852465c23512e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb63ae2098bee3e2eb97e7b563bdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668ae0038fef8e1525b69cd5122729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb09c114590473ffc8ebea98d16635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e2ead48255786355b314aa1d96f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc89c5ac9e6bb91a98778cdc82749b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd36e9dafdcec1e4f7aac28c7f76e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9fbd61eb41d3043f9dfc8e349132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c56ad3b105bb2798aaad149bf4f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717427df1ccdb94f54e4594462370f58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bb4a89e952f145d6106823f3eaa98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5d18c44dba18d860a553e90620207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71506d71403aad3410762db414dc74da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29141539a70de31ff22c4bc1c4eb7b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268885aa5f3243bfa8019e3c304d72c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6af50ad609c145112313f97b63a7a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da402ed09cb62294b28ef4ac29790fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100e9646c748ee5775f738e6358f80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb395da329e42b0795698f66d7d7a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77d65714a6c65b14bb0cbb330dc71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d1a22222a52e2e2e860f30d4abe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a3492f63060b87835c5d87fa84e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7195d2f96149f72b301c9ff0b4459d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f36387da54d0275dcd2f1a1d2a535301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c016515d6a4fa841888a6b135f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc899f5dbc25e7bffbb7bff717168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435489b042c9ff2b70646efe12f5df62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e130ac0831ec230a4709524484ee8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d3d91014b2ef00afccf2915457fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a03ba1e2954649c34f0a2b53ff32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8fc1363121d27958f0dc0387740e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b99a725d7c2a2dcc98b6e35f18d48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167058cecc7397a3ce8f97804bddb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31266542bcc37b61b8555ca2928fb2f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067adb2d7db9c2ea81c2a0697c469e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac672f73b07cb90ef4752ef7e796f23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ae58807792a4724a6b82248ff65b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eeba96d306be7de440f806fba661b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd35524b3f9fdbaf0fa6886543370316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b205f5def00f725e012b8a9e69859b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbebc4af70b8cfa975e7d79efea137318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43ddfbcd012dbd2f9b37e76943a9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73297ee2c0dc82e23f9f99944834333320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcc91a214b6f71833d3032f4a1b292321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e7ca3bd06e58f0734706e83c175b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063ac2f8585802eba31a786900f0d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ae267d57e1a3036871b1c2458541a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550d4fbbb9c868fd8b43c884e5b26a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9f95db34a0bfa60078ce669df850326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1baa5431d2efb4b2f728e8fc467a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142420069f9ef9cdacd754ba85ca576c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add2b634ec9f54685ea07fa05df443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd9b0f5b983511a09984eb50bb45f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4182311523b6e02fb67778da516dd06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed491a599de91b3b5e21a4746ff591332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e1a6be08f89e308f36dc49380a6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf54f9d3c371600c65400b0264b1ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fe66aa629b74a4b69d7ed39c5793335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6747ad48e19847dfc7f3d9dd77beb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d5939e02f3a38d6cbe48bb4e8513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f4101aecca3d7503cba99e31a771338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f0a98dfc1a2fed76473186c674a6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b27b4583120f3a8cba0587ebed28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a046a4c55988c3e2deb88f5d147779341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ff5571a761a049c28becc85cfa64c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1ce18ee12a466d38b64f44299c15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f56cb5b5d5f258cddd95ae86a227bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fccafd0a448f7944b2eb63afd4f42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838bcf21744a2530bba62706e7717e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44715983ee789f110717726db611513347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140cfb126547560225b9a4184b2638348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843e0f95571743abfd6b07512efe77b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f058a4df16ef8ffedf27cc5cb657350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cad6c00055288ca613dabc4a0e6e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb1dfda654e2d52036f028616403c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea4314aa877389a13d6cacc95fe60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a26efc466ae82d6bf94548bd601b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148d8147b5577e0d7b2fab9782f1a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e216be7563723f885d94d8a467daf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f1dd2a382a0e29c17fa9cd5823e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c1162473f2444e7f231e4c341153a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a02283e98bda03b68416cc11f11a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858d6b04160db6df9cf248cf8df6b0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a939bcc718eb328312b94e2a0baa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd72276f0c78b6963151d13783b89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2833b0e662773a347f9f12df2812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed36c4f3ded1f2161c06287bff60b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac012d66ff9869ca3d3473e5233a0c7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351c767b38adb00869906d2fa42a6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff3161f35ccfef2338ec265dfbe36b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ca1ec6146ae87bf46747ff5180d92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d99ca6e9841064ddb2121f846862369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff159a093a67589bd481f3e6a6682370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea94c2563b10ab5df7ed51f5ba43ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4474de46ad29cdc0c0cd35b4a26219372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71be336f069ac661772f8a59791537373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bdd5eb8d22f56964a6a9dbcf18568374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9cd06e89de892160860ac8b19f59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d619b378ce7e9da32cbf10bf63c5cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7393911f6b23ca7c84687357ca9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62813eb736ef05a799d0df83c74e86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ab24c30dbfaf6a7c6cd737be7170a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9193e709251c18abe022e9cd3b16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b92d93358734ce7c97d7613eaf0566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6c68021614eb5aa310ba83ea5e95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a7413229800245b4098abb3fcf06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a1d23936e29231d489fd4d7c4aef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec36b760aebf1f3f090dea5f5b913385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247b97d1767b907f8de7040667a6772386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef6825d32e5ad02c4233960ec0c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185841123609d91ca2fe3bc7f247db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51a5d4122569e7b5ca2edeb7536bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688886d4923f9815494287c325822d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afac0f51613c481f8fb0874253691d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b99d69861f5fab2cbfcb16b7ed0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b87140fac39e136b632904c75a0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313f9f91f1f4c1c3a1d91df553e21c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe19877af7b85dd264366faa1694b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012aec3b85505c74d69a28370abf4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f8ee52a339381b316c246a0b585a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c80186f2359687dccf6f87d13cb5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930413e0a4fff8c7b45c90a727569214399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c5890f50c497f6e3098373db016c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9f26da86624fea254512c7a263be3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3116ca40aed0eb21606de41bc829724402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1be5397409f3c6aa936771ea41da4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e91b72124e0b39db3549c32114da0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93b1b47c65a411285cd0ff1562a0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c4619372f8528abe276681cfcefb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d162ca7cf5ea9ff691c43fc4cafb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da9c73d4bd91afdc5764fdad76194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3357dec0e7b05580f5bc5d990b21ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caff45bdf1feaffdae67afaf8420e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fb3aee5e4f5332b50ab08a9b110b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6af48eea8152183b1a08c761a78be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a909eaa00e58ee3ac130a50d645bff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb916a9932435b612b722e780c5fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0147662f6aab714759c02a70fa0817415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b651c8df87ed9bac6c88b754ad2ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7bda5d07bc18a5d0e1baf1a60ec6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666cb1466499a3d8ff744bc2fcb5634418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f212f52d7c5a4b0efff17c375cb714a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8b78e13c34f42ff785cc852e0cf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9430080c74800472b42dee0d6150421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40092906f033146101684878f3015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0e5aa5b2a10840cf465db30dd7530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbfd8836e7607a01efa8903c9395d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d855bf675b2ca30dd24ea939b92b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296953caf335e351ebffc8f950b0843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86045567b9311457010a3a9873da2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757c9c361fd5e4f32739e6a2ee90b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f72e972bc29852fcc6909d768dbe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ab19ddfff82b4d41a62eec72562a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df62f4ab1b1672882dcf42f23469fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64adcc8b98d03bb9f24f9aa8ec7caf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509eeb7d06874596957e8243f27f5c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b33732450c7463002cac0a9f71bd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986595ca9745ac038534d69c87eb8fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7e141cfc41291286ef145790ddc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402628bd0ab8624a9fa6d0cbd0ab3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24c2c3f0a9538e9cf2a07ec4961a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fa47adf41b18b314a242eca5db20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b42370dd4cd6f07821cfbb5530a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc73cfcde7330a7c4402a61be6b870441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b4eb921c7a3ac77c461e1e7e0075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f562e0464deb0501e1456a542f3da4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160dabd944fae20a2c1280e8666fe7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7986f2a6dbec287ac676acc219a4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c537e3e579b8ff9ff9f2a28cd02eb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787aa14dbd82151e05a36de30068218447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5e665ef3d49eacabf8b19c6798caa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c128a5545a1092b0d35ec7687881f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b847e5726fa0544d04266e1c3b6c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca24a2a9b49f3c904bf182f8edef2a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92aeea8af335c5ffdaae22cdf0886a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae26008ecc06e14d504c6e61b4556453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6251dadbdfbbcda4ee35001bf69f060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef107db4fbe508f5cdac811b920d2c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99a619544148200302bdd81c89745456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a950ff2b8da822622e030fc3671d5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baadf8e961b3ac82aa97221352bb774458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105192d51d571cf1e5d9b0ad3b301da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a506b8b06cc6cf9950edafc6e72631f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757aac098ed6337446c8e886e6ae4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bc94ad83e35707fe531b1dc88e115462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c86fee801289c8fa66c335fd79674463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c62982d604f512f1674a601791d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390d6f03b4220eeca12b54d89318bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e7ba0dbf8592f616f1e96272ee45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e515149eed94bf5288927aa4ef138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b00ca822b7cf34acfc205d80b494468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902538ddf0fc8f0676248f2cb168a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a69ff2e9506988b886371d6f3af62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd031380b7bacdbb00b2c1eb7f58d46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b074e994e407d255a340192532909472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91983cd942e4a5539cd8fc117eb276473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8892ef35ec0e0fd9dd8ef30bc2629c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017ffc5e6e4aac82878363e6d275f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de17dd54255b9487713b856e790534476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623bda73a8472634775b67f73b0bb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2acda559730e05e4766058b34b00a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa06b89bb72395fb6ad550c71b601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815679a0197ab1250b0d4f99032308c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e570cb21dcf006da4f90e331b818481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f92a86d057d1f2741c7358427078e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735120b5a868ea81b20e8e7487192ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b231e2c3330791798fd0ef1d8d18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efa2bf0faf4d6d9e65a16c12569f52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93138ebec9e263dce24af92f6c9690486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f011456d3d1d6f1acf5a41704a8dba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4afa3992bb044096c3dd7bebaef2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec87d11c17545c94ff21e03383f0744489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417bef1d82bbef0575ae6370ca14433490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0704bee9a1e96e5353d83feeb41ccf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699573babb8ecb82e09e3bfa6c0b3260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ad3a9b10276e36975c02ec4b2d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a3519915c1a4488823e61be97fb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011dd0f620fbf750a9ee99fbdc0359495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6572b8315f7e8d4743ae7e2daee5cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe234258c3e86d7e0e0ef283ec3e94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9796265e621ddf8dc037495b977526498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707e9a72da2018e02b9db9dc4e3e61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831bbb4013c92ea3e5cb252319f5907500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b93d93e83bb7dcc2e3165d27a2735501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0e51baf42e37b845013920d216c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb9dda9d638a8000904731531d88c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562dbfb0f57d7a275a6831059414186504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dd57b871e37aca32ef1078d87f33b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a6a2adc246acc45496c29f13eacc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dad32d6d1414ef8ba6803155f78b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864efb121a5979c0cca1d45351f5876508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88407a64b9e93ed2199872fc0f38934509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb925f9e415a4bb71d59938b64eaff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77992c04c95949af598142a0bccff94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dbfa58a85d46d52e6b11f7161d3d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a05d7850400bb078eceac31f1b3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a152ae9c159ebf17502a2ec029ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449923cacf48168e2cc938dc19c19b4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52da3caf29204d7a8e5fed4632d88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293ef5943a82cb907ba311dbb33aa85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fe1b73ff1b6197211b94732ee8599518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7547ff7db90484027940cad8f2f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a09dbc7bee23212b30e933ec66681520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855403943e197f09ecef2cd62b41b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1530d5bdc3a6002a7c2da6d1a5061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be51ca7687cd29a1dfc71c330e9d47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df79b24e15784b302641bd2c2059b4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761740fa0a1bc8d74bbd693a63e13444525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0860c49ae16a7a414973328858962d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2446408d66d5781f7713bebd41a78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8c5a1529013cf5f0748be206df494528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece712f78aac2c7dcb62cb7da14884529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe9153dba869fdaf27650e3094f056530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aafe7fc662471ca1d3c48723f81e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd422c6502156ec1a9e3c8d65a2af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc40c0509bfcd34d64fc2258006a35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a519e04465c3e2030d75a9946da1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785873e47dc93babba13c72139d1d3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894aa36bfba6fd51883cbaf151f0bd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e598d2821bd2edcd3a3705f19299b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299270a21cca9eedf0d6c457c926b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293f3b4673caa5999439832eb1bdee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c26b16d63adb803980b561856e5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556547c2dd830ec02a045881c9e31a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e604f3ea831eb7474e9142208a07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6706b8ab7e40a6bdcc98e4c762ac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa98621ae0e4461aabfa9a2e69327544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41793b50f71666578cf02270319e10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45fbfe0a71fe8259c9babc2e544fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0a5e5ca40eca23bbce2a4b43b118547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3245d35fa87527757e0347e0f13acc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157fe36311e619cdf2f9fc8451e6f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538125bee5b8def4acafc0ccb342f08b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6ec401bc7602289463a54c49ac89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94cbec6b2fcddeeab4b4462230a4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f21ba4c72159ab1ad9581f4b532b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90586f1872910fddab2b812df782f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d78f25f64568a9c6069a50bc316fbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408addedcea5912dbfbf7b1921c10a57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d342c79e6f89c8ee3e2ff4e0c2b768557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f39d8d36a6a5342bec5c07eaf97f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b07325aae8ea9fa1f026affe5d9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac788a5077d1b3c794fb45a8b11586560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd9b4fc191ae2fe735b9de06b895c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e30702af225efc8dbbaf39ff23d8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4fa25b03703b2301ce793bbe8d600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00de32232a249f6d43d7c338cafd98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c01490077b8f1e3c6c444069f4675a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28fbf0e4528ec2d5fe9476f1fd2251566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff745fb08596b6c557ae199b5d88d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d113f4874aa65a8560dff437b99e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097b5d3e38c4ca0f28610815612a99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86e51a317dff64a4929b2e8967bbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816dd861b52ad42c21e27b08e49273d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b90bbbe45f269660ca74cf25b6f71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42827f7f5ea3bcd5b63055cf683070573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b5bf05c16734d48a813e7b07155e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15beb74c4b13b91d75d94d932aed82b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75b95c98353892f4a832ea1fc968cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434524b0cdb60497f491ff6e5861b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6aea531084f8808113da89ce062d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff691df209216b3895a2eaa9c56706b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22387bed86cb8aa0643e6d6394699b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533127058a4763f0ada57f62d09a6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513afc3f7bb72d52cc8a8b78d53ad16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0c08094abaf3fb62a68ada7e877f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b68bccaecce044ba78c9d4707403e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd11132169c8c864b055ddf2746f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c0896160699b361b8234a36605ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c71da44e679137326ef4ece59973587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6f4e035899882424879e42b7b9c98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444f91c88475778d6f1d87f6f8d0d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71fb429eee9f02ddf42f8eca81d52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4545e219ed328498717e1cb1f04d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c8d1ea35f7f72565ff67bf142538592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9bc73d7159c0ac75d9b364301c28d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc58a88008e0168c55ee4fff84ada594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f887eceebd6ad18046fbe562738a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5b5a5859b217debfd9394be18ef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca1c633ea9670a1720d9e7c8b011c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112906bf4b2d3922105922c2f0961652598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0aad45d5320d06603b405f36909fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b51f4a443c413b28300d648eefdbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63236685654d4520a6ddfb8b42f98c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a64ce54c480b0a59da49243f25635b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b401650c5420236ba9cbca9a212a84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f5281e15cdddcc674b61632c2ff9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beae0a43de6faecc7716e7a9c8e6af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979869b51f82a118c5ef7ec4a616374606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f1e5d85b8e60de68dca7a7077efd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86b3fd454cf32d0a9f2af85f6690a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e37367bc41729068d1d6ec91bb32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955fd217328bf6b96612579915ee3b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3dcece5f8a422922a2da3ae4e8071611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92fc32164199a101130e09bce046dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7b93c4b720d3de9535b2f2ba8742613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d77d506e1da50f40ddf1690c90c1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a94a3410585793dfc4e05212fe0f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971848adb2508ab5de07629fd5f2c5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be245cbb785bd66238d949288ff282617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d944fea4c3486438ca6c6f302eb332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c88991f551efb9c79606855c435fa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5427ede0a88521d9e003302d72c99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498884517e67a06a09890d94b1c4207621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8f79d7e2f08c3daa859454089804622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327279f6141df0b637f920f91530855623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6360a7c99b8393d403d8a2e92c5012624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86918b93bf822e261f26380ede370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504597cde5e4e68e65ab345368d5eb95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4744d6e50bc6515adb0b4f677f9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf160892c4937c5cc5de79e8a12b52b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37830e8e97b2f67b456940fc6985583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be6f97687e9d4a627bf3afa5bad9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f44e385f960d4ba6de444e3ed97d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416f550c18961eea1c1924f432628c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4bed0f962b4975d5b6cc1a26664e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33d6b927e74e67647dbaae6bc9b460634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda063e7d0f922cffd9fde79f65230ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e83772432bd80b58036ab12dc2384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ca81a530be80824ac395969b1694637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f67d495975b6e4d258dc4db02831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048625ec9420208cc2ef7725d4bb8e03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424664c102468ea719288565d9f5180640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832afad84ac7ab9f26fe4771796b8321641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26af857475a1260b96f1584182f226642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbea55133c4b4e6450a324a71ae90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382012debc05c4172e4e4dc0c5b0101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667815081d37605ee95207a9dad8631645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f24397bb719d76dc83b304420ca9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6a9bd572a11825ccfe9160ea6691647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63de4c8cc7fe20fc2db9547fb5e53b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c478901f4885ba10e955445a8946d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2ef70bc09b04a9a67fa2177c825c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ffde543f3923eab015e59ffa2b430651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe49fc1d898ee377da7ab5201e9f29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbe091e512dea400447b84166ca51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18037eb62e28381b82e0d5bfabfde916654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd308800d20d872aecad9147fa3009e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d11b635b9213fb9414c387c6195a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be333a8500ef7020f2dd679c091e872657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311000bd7d8896c3fbee826af688c2c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15356a5f1abf4c4d21689b87869d4d1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683d8881f148f422c16505d261af080660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910ff9cf78b9dc5666fb8249c83705661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f267f23e4290f8f959f68e5a36e2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aebb1ebed2168ac15ba4435686781c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d6cc2c798bba0ba978d67252ae5a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059181c33c53fbda57481be87400454665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b03f2706df41a50805678f35d50c87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df72c9e1010d8cf374c0e646db2e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06836a79c01ebd9a9781c79245966fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcecefea1abb92c17e7d364aa52db5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964961321348b80d3deca35600b0e414670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78312a14cdda329e1f450ec9d4202d8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82e7fa64771e4cd566a802e0b68cd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003894b0d3973f70f4ac28d40d199c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c8fdf3546d053772c31b057a201a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c980b27cd7e7a32c34767dc2f2c6ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752512cbb373754f556aca676f0a4c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f646f3041351f223db48c5de0cb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ef3ff2bf4aea7b85bc9cf0245a2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd7d0555b2fc92634486d455b0fd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccb4a6c121972b863d303ad5d2b29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b04df2d4b5f43f05e3ba31173a6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ada2630e868dabd84c5f81537380b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720151cac1b9d5b4fd9f72266cfb2f6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ecefee4df67dfd4cd77466449ffb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43765e5e717adde87d824a7067bbfe5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013de36cb99694676d98e27508f5946686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb16503c3613e12738ec1b7c63e2454687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f10262b35fb5de5c226a303efa873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b246cb401c195900e6d0b7b467d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3b2188d6271fd5bd7723f51ecb56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4952b39702da46c6196dad96014d49b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacfb3d501a91bd94200672444417e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a931764374429c240ee406b7cffd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313adee4b5c86623c78e0bc422b7845a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4188d0a6bf5f73c7ea6808e524cc77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a304fcea20a749f57efa356aa1b1dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328ff476b20d0f800204effa7c8047697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a32453ea6af1d3c0d3600f6858ad39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd375e21e0adfc398e26d89d362b15c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43917a82945612ad18556e12033209b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7341d26989c972f1b786e2f8b66b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0adfe8f8f7ee72d2f15aa2480ee2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054e28f96d6e6c7d66827888507544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6bde8750a6430e9347ac69295780704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe511ee92b979b7e7b0e27a567b65d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c3cb5b8b1d450d0ec91a35ccda97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14305bbfed8334880dbac47051815909707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939745e4026a5611e87f5e7a61824d08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8839fe3da05536af3f845878ecd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724cd842b672a62c76e2f80f2ad77b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760a424fe65db7390cd40041ecf9f0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade01639f271f23a56dbbe1d1373f3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ffe45b6c8c296b3a2012a3d67bcf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d1e0b4d6db830f8537347ec7affc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af9ca2e779cf6d1e8a8f1aace67c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43becb03a576773f33371f070b2fe1e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9035694b2f5e1bc3f9ef52640b0d0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ff375ac7636f60b63cf15f3aea48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d7afb9a68a81732cdb778111f487719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d1e787ee9ae282be578440920ce55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4257eb2170af14466cadde4cfaa739721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5176f6bed23dd17755cc592e3592722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980229aa5ece51c2ea5a5741cd6b4f4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c97ce226672e97e367939df80695724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7da2e3f5d6fc5c2d1aae931ac59d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c544de4b3f6ad9903c641fabdd3ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a31fb5af7333a629c584b7d81c5c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79bd20865007c2699f4919047d063728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a6c8fb633dc7424dcd0951e5d7a3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174527c47984759105da158b1884045730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed5ab22f5547be4b2fd6a15ec3f5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028165cdd07fd3096c50884b1f882bd8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c83967a99b796137ff0bfc58b3bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b0df5c423625489a001abc504de7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeefd66d9028ea670931326a6fb4ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4e637694175c7977a6b6af55dd1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53e4bbc8e3b3f2534ab8550f8e05b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730afd28cda660296e347006203b9f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ab65b6d49ca4e897f16301a41223739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d61a3c4330913893befe48f21031740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b557c9bea138a566f8466c51545b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270abf6f270558adba6b76a675fcb2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b29915e36c913a86110d71dbff69e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899817a1d2401363b840842ecbeed949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4e90ae84326787da4b20579a06b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dca5430f1172c4ac4e17156ed473f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e8e696a7c3d591b3f1a229f31ce8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89cadc78a63e5d43b10d60168a722748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bff845dc3f1587662ebe3d0df67d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df77c611cff98932126d20eaf2158c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb61814c549853f1b1e365911d8c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890eb760af0a33eec9378536da948bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a444c416e5077b062212708bad5576753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe99fbf54eb09b757b1d2b7a46611a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87bf4494a0dd6ea328ee5e385af2a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58714e3b97a1cb1af73d8fa2e3ef55b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2b52a2e47b6d5db16add2f2e535f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c06d03866a65224bcd5afc0fae098758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c76a52cdc35af0af4fb7cddb06df2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1a710b62bf5cbdbccde40f4e8e55a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b28e34527574074b9821aed9139f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23951d057a756de10d9270b77fba84762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda275dbaee62390183aea01d7c14e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5758dacb91abb4e0347cbe6d8da10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cb52a988912e5a2728aed917cbe7a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac712c0648309912e2c2a2bb75b48766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0673152827005739b256ce4919d1ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643377d12177b3efd0d80364a0f5746c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47706ef0f36948fa90b2f52df202212e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c6156c1eabde938a737225ee75c9e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbdbc5f07ab0a9ca6b45ad66f20ff4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9a1df277b1d0429738af5f0cc63f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5984fc0d675df6eb74132228556864773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e848efcc178e2de05d6dffdaeb7b38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219f4087e1bebd29464f1dcef187479775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6008867d01a3f2d548b72eec90009776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1a798cb5bcb3d1d755acaeb7209a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08527a49384eadcecb4cb88816ad9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70af3b8c47b6b766b345fba95446c5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945fad44e3e4ed5125b3cc7318ca71f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d71c6697fe68808bbc1c08670cc8d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc792c8b7e96e8efd0aa70be8d6cbe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a37d4a226ac64893844c1b1ced70783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de8d483b06cefc060b4d0cd0f5909784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805031704fdaf090a5489756d31d8f3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402d8244a819abd5448ba0caca6dc17786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4c1248cfc83dfde40654a2d8ec93787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530de62e08ebe657f07323f912657b7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7dc120eca1e0e1b7f454b0b9fbed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0210ae2f3aa2b5eea60ef8db363aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbaf46da264393f1179d805f71fd5a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65753fa5e41c09fe57844e87d1255fa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0accb4fe60a0aae11bde76c26361d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d776dce1452f8f12b5e58d1bbb96a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a40f066156af934c6afd88b39aa26795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974dadcf2057886872e9e060ad2cc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a327e771fc7a6500f1aa32f8d64e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fac5a1f5746bb3cc5467614ec63193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716f084e0e22b048bf9f53979456854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef998c38eaaeac292c3370f886770b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b9abe287e68e2951a9aa6d3fb7da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d580e91cbb5e0fcb795eb458c2ec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5148393c07638e21df98a6c59fb448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26262a4911b7cec413cfd89b379694609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efdc2ab083b5e3ebe9abb299018f6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149161f3f3089a66418842638e16bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513e2eac3b277899fb7b3d66f5642ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8f06f7c3b7847e1ebd9ed6ccee7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f4fedf28d600b4a8955ffe91be5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb978e9a431d1399ae821396f180d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0d9c4003671a9d2b7f167bcf81a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfddee08e19e9278d31636b1afb8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd70e2cbc05ae4faae8f82de9d393c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb85a188f849e0c0212de47998e8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998565248cd7a74a24d9cb23f8cf4d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46e2d8b93ffaf0b86fdf7d8b357f6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f23a748edb0bec8897faae36c0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd7dd24251092d5d52849652924e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6605977338fc599c11f6b820d49224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72f6e0e9cfadadf769ebe506f34dd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729487d597833f48e0c54f8b9afdf9ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc1219624b08c216cb6630a9bd079027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ecfaf8b52a5bd4d1a9b766bdc716328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917927f1e1bd775fb3afc0d6da1f871829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb7ee3e415985a8f0e07dbf4c6a5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e95553db1593461f1b34a8244062a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20d7a74365ceb96a548e26a38166e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1dcd0fce45a83877c4e57e98ca4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae700eb90993cd37083034faf7186f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e660a2d7036dd2203a46ff2a8ea14935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d42f484455e7491c29a834c134c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca98031f609226dd481f3b30acb9a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175ee6607a4d9530e7f149ce7d172e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b530550d466390b9b3273e1c70a0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cd58f185de6257303475a20a1b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8b4fadd26d7972a1c19b20c58c81941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64a358a443b876a477d4d3c0930f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08293063dcdeb6387be2c9f1042ef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c75af7b4a3d4c13477784d0010f5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665acf52d247432485d2dc7ee6926d5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c715d4a5621591150f0fd098b1f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a578c39f1bc79b3d67c0f92658a2bb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce6e2bb5aca10f48e4fe829f1cfe048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c301b18938d675993f328030fc0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3428f42be52ff3e89c07f74ad5ddb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f39a6435531743a588bd458851da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcfce8db3737f3d53b01a2167361e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edc1d134b15a477816704513f0bf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1521e063fb7d39a71b1e90c78f4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b983f0708ea64d53da332f154867455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202093f6c54bbed4c006f9f72e656ba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced418bb9e02f765465961152fac62557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f45cc70ffab8946d2292551d8e38d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea360716cb4c243b984a9ab7be8b983559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ed4620bdafddd25bd2ca5c1f605760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85015e0d5c78f6afdb2df9e97432b5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffea435ff3a78a86f20126b82678fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e65068cdf0daeab938c6b36ad2cc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e8905b2e7512c30904bc8bbe29d4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960a842fae3f8560aabb36f3972efe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344eed6864d3ab87f66364c9e4555666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec9e353dff4821aee8b13c8815b4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699676a2f777aa1f7289930f8422a2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402fd75793fd314307e1941071b07569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341cf2d3afc42c51495434c5d3228570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee9868e207136aa1b509c53f8f75171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b5987027f683d23b35921124918172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c3a88b29f1d5e60a728b1953d6b0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b9df9529235899d7c10fd73c9dea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9722969ddd49c07245e887926c5c5ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722718b9f96f8b7f0e56e8f71d75acba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7caf1759ab83654bafa7411a6fd6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e64a758a69f1a1ba22453e4fd33dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d2728ce980ccf74d197b2265f268279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d5cec7936d957e1cc73da44f02d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a96c1487bdcf777b2b471e539ddbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b62b49e2973966bb9322c532e8e2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7765d36f8a4fe53684850434285ef1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e322546b86e201ca625477f86204184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd42ef507c23a411dff50e32053c52b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf70ceb67c7bbd83e29aa56ca37ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124939e0168ee27f2d78629cd835ce6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c855ace2f7362a5ea45377a8c43c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8abfb240cac21d82331d4e15472e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaa0a93dda269c0ff6a6671fdbb82590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe081aca2d7be195fc03a1159005ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d244207d918a290983de8a22247792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a771fc8f62d4884eac7d137085a44a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a2733fe8d9b96a8090f808e58f6ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2abc2aadbcc242a23879a2e3886a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14242066d6189ca25fdb7d1a6781bcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d646c7fa2893b8cee74645941d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b206b52bf34691bf7d650ee4d2c30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89bc785b450f5ebd18bac60902fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30493c5b52da2379bc8dff1bfa4ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5196af83742cdb49a9ff2f72d4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeaca20dc9f8b5af107b3ea44242b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e515449ae575134b6ee38d821aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2cb80c2adaf4bd981391ae2ebf01f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf7c75eebf017b59f58dfae8be4e08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0303681e7a73e3ffdbff52add301106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837cf4b8ca0ff794aa84b53439a6578107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf66fc6e06d0b6caa1ac6a7719411108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d63e5b64d51061dfce82c24da8931109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c8b1d50372365892345459aa47af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef7d1bc83b94dbd48aa97f9c7b32e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0ed3623682173bf54fe004ff7343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd001f10fbe8812d86f901c38f80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c730418575d1757b7a86b29c3f0571b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0177e202222e10a6b47092513d89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91f60454806d451a1aa0c963ba540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b77d744bb05352f72c299e8bac3d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ce928d30de4a507d0f8d47d479fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897612242ddbac1de2c7be5c25f6066119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381cef0a278302613e3cf1eab39cd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e7c56063961ed81d2b9df6e86266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824c63392919bcf8cc9d667dff6a7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e13c12d649985de4c7214f070ce11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cdde592c36bd1c6f25e896f96947b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e41c3654479fce037d9bff1b6131c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae34c0009d1c3193df057ea5a1058126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf448c5c9eba12b8a7cd6ce93b1dac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8004fcaca85c73654173378126c76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde712b8880a47c00af592b37d20d8a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a66356875436d655d92ed9181cef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acd8060a8003831f9291fd8cfcfee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538094cb70a75cc18bc55bdab93fb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500de1fb5be775f1a8e486138111db8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78c4062ef690646888cab460243b4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a990744952ba5745874e0de7628d12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4b510d430b9706bf4aaec2e0f2e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0b29b7580ad0609674e01ce49449137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7dffc44e5a6fa999672378c7a88b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7006aed04d161b7d6e5d2734d78b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31fd7eae62467c93890fc25805358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b293cda7887524ed9f5a3d8abdb9307141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82be1589034f4d5ac449ae12234389142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4bad860268d345e241e1be12afa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a0af482006cce8b46e495fa81619144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253770acd14bc304076fc37a3498b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362770aacda7804a9c04a2b19a6bcaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ad1ffd9d39243ec889ae6e9ac549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150e41408486d31d20842895fbc99d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f92980f1eedac27b115b56b502b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db2a7a10252cc0cf2187d1ff48b14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944137259a961db6925bd2a4212054151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0cf6a04cca1f63ec58dde6fa5e7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8a80b5f3e9aa4fdaa422f8934796153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbf64dfc14aabf56a3e44d0f42cb54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de83b5baa1053ef9fcd7f6fb8d015a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c31f3ddbea15ffafa0f0e05806744156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f00ba455fcdb980e06997449035d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226d73bb2cc52bd70e889b00004d24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b6e69da6472ef0ea83706ec1b3f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba06ac167f89713c6f3d3ed06eb87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0ce585c2128c1b038baadf0f78bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fef7bfe658d760db3193f1ac9926162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b13b68fc0e5530da2652029a5fbbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0680d7f9982216f7638b4ec05da6d2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe629e783e5f54cc7d017d1590741165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc3e36aa11bd8e39f60f40e322f4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93e581734a8db0b72b0bdab46e2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe4ce1b6e49277759203bf004dcad4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15eb56fab07469a094b1ee84062803169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920096f72196050a61f44c27d8d7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea72c7bbf2ac7775064954b55f01b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e93b9aec6aada46f7423e67152b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f04f8cfef117b465efa73935c657173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb634b783bc885400474f56988caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718028127ab30e693cec8759215a4798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078acfe25be2983f8cccaeb3edc50d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee222d7eb7adb028e9a81981aa0e23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8414a451446cff3f8e860f3aa749c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cdf24adc3d9c91ebf2783725327bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a087d9219a345fd77296c531e264c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d735e7657a43112ffc0dad461b7d63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017824ac6c5886fdb828e53940f06ccd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1200c35fe76c53e868ee6eb9550186183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87226485e5207e020b919e71e148a25f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aff75e577ffac011ba7fcd7b56f148185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1e77eda56cd6fc6511900d1e0c626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d624ad8612bef4a72d541bc1157443a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1dcb596d31336f12b5413bf546cb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8369b8ba0bad405bffc5fa3f930607e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede18a0651d25a1d6c5df18a1ee5d8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e527d0e71c3101849f4b8382f280e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ba0a46775e7e7c9ac95680614f0ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f835cf5d16615f6c9212367e2ee0d4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e717d65e7a0803aa407504fcd48cadb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa62b8787e32afca05533ef3e843c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716615b78f677580e7c76b8ae0194361196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039728c8d69833e9413bacf0a6b6dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea8f2f8f6c1f68f4a7b4f6bb18004e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d291c719f2a3ae5fae73e374e0235199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756458cab59905102e53589f7730804200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b4e4954c9b885e0522ad52621a3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fa65dbea4c2ac3bcc576f9aaa593202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a7f5e243ef29f4112475cf2d44bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90809fcdb1b1421d92abaaa2d7abb3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f821ce23fdfc97a40ce249cce0a96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f931cb25d90ce97846fbb7e400d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e98347e2bb6baa2db383002afc25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c358c675b392214766d059ce841007208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd2246d17364a7b38a7b817ca43db4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10714bd1c49598c54188fd59299bac0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eaf917abea9dfeabb9542e19ff175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfeb0bf6af9f26e26811497b74163d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b34236feea4aec75dbb8cca8faa41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1113903c872271685a1e057608d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c751fc61e7e5cb3e55923495a006215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bfad57544fedae07ea8bdc6eec083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc2bb700deb61e4d35204490e1c7a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea05647deba6d0734556e29fc416f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e98ce320aa112373a4f53d3b5623d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dab7e4cfcbce9236308914f735e75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d7ffac4676bd92f868ec8a79025a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747948156f159b187d58fe5246388e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b57d76ccc6e5360b0bdc9eeaad047f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10072daeafb1ea9494158033feecac9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a62531a68f1006d944bfabce735e9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f83e04aa326075f59a064582f3a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4784fd4b499779f8d397eac158658da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8466970625780617b0f3cbb4ee6e80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea54fc28012b62d4932119a801fde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581360fa1bade1e7077dc14ddf4adb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886374b4090a87e8c8653b3f17fddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e482fc342c84d482f026ae858dfafc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5657f21d3950a4f1ce8b30bf1e8ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040d03701aa381442c32cefacaea6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b55d50aa6598a28c6826f16f7a61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25739730e4fcf8a7bce10a49d15d165236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb76f997b3787a06f8084ec2aaa090237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f8699a924389855a80fea4e45703238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6cb2a7188955bf2946c323f242a2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b939e971f55ed647383ad2e974e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7e229aa44c0421f051e548aed386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0e639f1c89128282125252702a51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d54035bc3087273b67066b60be778243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198c35289957e026f76b5d0cd4f8357244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1460fe81fc4ca3e3748002c05db1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1248f6d91b1e58efbf0f755a619ad1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e10d7f18198b05cdedeb2544076f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1029f817a6168f0ad3232ec34808bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4190b17b30af31bf07201885e0832e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd57471ecb006ae0c011a75390b93c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e4011e71499557ac66051761d88d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275863502ddfdfcd420bc584c9f47a3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d4093daea09807f51e7bbcefd295253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d7b581ddcf0d29c634546bb8b810254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823269e818219703e63a73227414ef1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e85f15e4e7ac6a1113f41d8497f78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315bad29e308791bfb1bb4bdba1a75d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec831a6c6760e61e90cc611e78274258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263df85516fefc6260db9a419b985d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0efc5a10fe3501c812fdb6da7bd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ddf54b8f7144e53b64d3b501bfe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755b63b933e2158fb6636dd2bd11a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c192aaf5a06ce00e9fcb05af081439263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf6cab2bf465d7b5f493642f54a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fb890f85ee402a01ce724cd5a7e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65fbe3fb82be5f78360024800dcd97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568566644cd40434a2bee79d06f8bc1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba7669ff74418946a5be93d4e0f0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c5f97eb9c7582f4eb686611fada7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103793343c86a072fd57d1f469b4b02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aa65b9b844439e0085683013a48ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50c45ee20849913e2ccf1c1d51f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e2caade024bd817b59970fe346c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d5253eb5ecdbee9fd29f6b19f7298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303166adb633b3e66a11187698440ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa5ec0c5bb1a6bc4268e3ca358fca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587988578abe666ae4801edee395da4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823929c6d51944b842150e33009b6b98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9993ded027b40377624ee45de5dfef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d42a5eae431a70f659ddf22ef92c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2686c70aa94f8c206d83f0fbf83bc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6498d8dabdb4b3377b76ba46f1a3b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a356c410cb72b8fb6eb9b48532cc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca00390e653f999c44ed9d18e32634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad493e09977a9f37cde038b6143edd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe209993acdefbd9a25739c97116a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5eb1ae7bee21e516ab4b09dda7787287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7587ccf669eeeaf050a19455879f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bd8686c42a201ca200f2e836c8381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce313cdaee74faf1141dcb8d4fc08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd06b5128c28a0242ee0d0194b9365291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8ae22b1048b9e46fbcd51d60382d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447480777de06dfebd4551117adcc0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd79aa2133751af3cc5a48ed1eb57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060e779e930617ca31cce2c733431a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37881e6c2ef0cad77801638ffe965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd627cb7b3249ff0cb738b5e4a3459b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa73ab14e7dc5a3635813209512aac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b3c09959fd0bc3da4ae19a6bb9cd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a87f57b3e220bf1dd399ddf53356300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e51f46000a782a7f36f514f973fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b05711a6bb071367746d2eec690113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b430ab077ccfd38c48e04fbeee2fde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82581e61ab76aa43f5553db2c8ee103b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be295ffdd5241e6c0a8b924eea880e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f581c79485a5b37749a0e297d623306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb885d16c9d7620cefcaa2aa53aef2fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1600ef0836ed360e53f5bb81eaad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ac94b940eed6cc084af579fd0d0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60ecd4245f15dfe38e9881bc9c46bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c6a97d7cbc502c514b68f63b7323311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c405d9f176a9bbe8d6630575df6bf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040f53fb6579b76d35297a7fb52682313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfade6f993960b4e0ad8dca798da6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab336d9b5dae1b55648d562e75e918315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c54ccb48a5ab2aa29a39faae3b053316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4711ede910370766fc90d89405a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1197f6e2cc5e9d8d98a84608df141318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c37269467bc9ac37a14df33e28819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281dc5ee9f08cfd9bded6e1eace337320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115428e17040d6e68d42da278b4183321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b13fa1f7e0d0ec1546e05f3909d75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c61da49d9a2bd41628585e6a55b6dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af984cdf3dc2c284823df66f0c31c843324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161f4aabd175a3b041a1b90e70b5cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b3377fada5ddaf8e341020c88916326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b696171eb967b33145a509bf44f10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54137b1acf7a735363c3a730a494861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdaea76a33076709d8b129e6a55635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c719eb9174b465cbb8fd18bfcc0107330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8269b2d74c0228837270e2b1748a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb85faccff906aa71c229f3ad982c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01a45f733927a2c1c7f43a8fc0dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d190aeadf80822abd2a965cdb8fd9eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679ec9652275a99783750c25742fb7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea76877e99ac68a3414dac3be70e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478c11c5fd5d14359bf696bdd14973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292690236a7f4c8c582f1fd5e1be4a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf98244f4f6dedffddb617e247388339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d003bca80e596dcee23cacca14fbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb961a8d11fa76f55009702ff536085e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc1e507a77e1025fee54cd0f30016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624548645d37c8e42388a31882c6ee97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9e6b3e8aa27e816377c9c73adf0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b0cf39551cdd910be681f2c4be34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e65ea3359d3510cd36a67bf7626c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edee822a7a441c053e107d65d30ba8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640040e3a07a6155df69775dbe409f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de26fab56e30fea53c6b26060f060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198188ad5deb9ab7e9d2d75227801b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68927f42bff62c8f8d5d6fa70b614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49b4afd9d264daedc74fdd32fb5f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0ac544907f32b303a9f4bf22069c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f1d52af2abdd7f3243f75ce33a67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33463d9a1b27dc3320cf5e9e2832c04a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce785bddb902aec72f0453110a5c6210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74112885d81d05853dd3e85d2d637cef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c1ca976621f0ab6d4c777d5a883b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52199dfd4fd6682ebe343a787e9961c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e228afb6c2f15bd5417a431c7407c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeabed9de9cca217d4ddc430973bf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3756c728bdf567f804b5bff606ef8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9fefd922c770067a72dce0000eb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2f7866d74434448b893f3cf1a4c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a7e3f0f9682b674ac5a6ba127b55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ccea19dbb312a24bf995475290e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfd649fafaccd1fa188043296fbde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e201b92b28d37c47556d4bfd9b1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886cbfa040d18370dc703996679e3ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141fbbff7947383e465ef8774a945f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfaa3b8470dc923732ce9ba79c5f4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685aa0929db9069becf38cbddbd221f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6f27babd0c8fea4a22143f725b17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03da23c4ff2ba4241bd117e7bfd078374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28c0ff4e43cc55a5faa4f409a16624375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6ec0e52d7793aa1e296f484e5ec6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108a8fedad6a64a4aee7bab60cff34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b38160806a030beb428baa9db5e35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aeb2b8b027a9bad591336a57b086e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d70cdd90be979c86b1eff834aea20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9994eec304340ab06ea8b192c17c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325101a6b1bba6ae99f4694c75a2ca41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b34b1ff4489b41b60ed21f206a28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67af713aef6cdfa35ccd73f75dda0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882965d0f3cde794da610ba72dfb80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb86ebd8eb0582c832cada2a1baafb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b02a2b651807f1055d82b377ffd39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e113daa4abbac44008c0a997e7f022388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0947f9185350bd073ed445ae906048389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810e02551891490b26a30990f48d213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c52954d900457e964b4c33807714a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31f4eb1fd19278f5791219e2f2125392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce68e7ef33671bcb418726d26461173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69b694a1c44d327c5955509340baa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db8fa7044d6cc36e290cd0add537e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffce11d344888f488a24901ba6466a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870c33f847b4b3cbf1c24e4c3b37a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596dbe0260e7f1e6a959d0e60da85b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383dd8baff8a31f4dbfcf0851a51c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bb483628a3a0c9cab1352c31a4a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803804a157c2de18f8a2ef8157e5fa65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12784823ecd2b9d6de8589348f1e13e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ef7334895f1f1a1034de43ba1720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e25baa494fffa1911b9d58c0e5a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434dcce13fb96f75e71d93e187b772405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380ad1ccdba07d68cdd3fedf03d235406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b23e5e278c1e4ca8c5c309f1c22f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c514067bb3529dd963b8dccf48c18a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577abef4f4ded00e12ba305b536b48cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23657af8814dbd7e135336a16894a328410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d817b11dc1ee23ee5882e554116a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3757a703da997ea45a660ba7a0e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ac790b6b27eea9039e83a0a45b88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc424cf5f5a3b9ab314a926c70b642414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf6d6bb2e75a09e99c3be35fa0385e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe9c4822cddb29fb8092ff67887666416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd710a4c710eb5663a3ad2eef8fe25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4fdcaeb6be5ce18b46d1f1d6976d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678bc540266af6386dfe498f40b38b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0b51463c7b5889a0c9c630252026c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec123ba857f600c2cf03845d186fe33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe96e9de185aa2ac280e87eebfb19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d1f78f298fa776d97cfd1ba941f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd4e8bfa174434d06b3dd74fec1a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb46232301e84eaedd5cd6d40df24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcd86e933077ac49281425d86e3269426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596076e009aa42eb73f7f8e436e245427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b88dbf3f982f6a8991be4428165b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588b153a50a209a64e37d901d9e8d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe706b0023a89a331f180a67bdb2e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4123e5e5f87f7a317c984f45bfbcc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734612b14e36df4e78fe9216bb0a0b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9364317fc2e8ce614a9a8e5f0aab9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e3a2c8cf9d70f488a72809752bcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3feb8e602ec9c92d164306021291f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6b668729c066dfefbe0b1f26c14a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5ec0875682a2cfaff4fbf94468261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58710943830a2737b246efc928c38f4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc4228ee034f05d61552662f5cfbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1689e1069117de1eebc4d8963eb4cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43792adfdbf7b6e349ecfc7da1356441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86040a1c93be513b8291c68625771e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61888c59ef1db662889a419a90f26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b97eb733c86cc399702c583e910ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eed2855d601f48339fcabc655edb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c3e4fab0eb360a811cae3e3244c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd854649987b437403549533c17a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8324f4adf4a22406e4969cfcea7ddd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84226fcd8e390c4b76d38c5e63debd75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e33adfea67cd0a955c66f73d3edbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12df03cc26789aee96dfba1762936451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad6fdaefbf8fa3899be5d6b1260cfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581d7cbc2425d34b083f37648fef3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823fd375905510f4a6d7daa29884019454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499c7b6ea9a53c8ace8430201c6b51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0fb453df7700286354cd9bd832f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba2082826e87aba5408dfa76ed1c50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991319a291851b8c511ce31e78b44cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee69ae7077e03c32fce90a8684a96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7724fda3fbfdb72534766ca83f725e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e1e797ef41248aa2846abf1aaec3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17f6944cce60363e3796d3f69448e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6ed5124bbb2ec5fb8221dda70653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73506fe9ad1fea237929db48257baf99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bcf796a4f555def633237653ceb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a77faf5ed2463b2a6290d920d436466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff5d70db3a2ca368ef40cff7143fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49408a6d7a53988dda5d16e45df95a8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e079f6e0f5587a296ecf9423b625469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb784306a4f6cca9de38bd56a2ea26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e154cc38ed60dc44af04d6ca7aed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b6d01428533410a3a646d4b29a89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb78bf0b583d5a5857dd8249e418f7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253521859aad7b7ca9852441b1707cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874258cadf8dc90c8ed49211adf876a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7282673d34b43dffc89a291882a5520476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247bfec24e77a9542984cfa0027e114477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40995be63bf95f6226e2c1c3953b90e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eef6091953e9d683be9e218af9af2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f772444a06034d60ed1560fa0d73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b2b8bfa69e97c82d6e9b1bd9c06d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bf991b7a15d5f0f3dade09bcb733d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c2d1e0e8f0410646ce2fb0641812c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355c5482725e830ca7531f73f445387484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a48f8d4e5861a123f24657faaf4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e967e8fe6a81c41d383977d9360d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d41f36abfe59b588149c2964c9e5db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09eb895c573431b8c3a96a9e8b5f09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf78477d9cabd6cf372c96de336b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee75b84da7646885f1aaf18d868f1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75914e178d796d6cd970a484e0730d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c615ade2763aca1d059bc974d881fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e5b8a5bd56b1204b0c21f6d35b60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c020c1a7969ac68a9b4a3fd8408e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720a4df7f53f075366d91c4c5957ba3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ec4e5da43e2663b1037bc28d4f3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3daea8029663668ca994511c9bb9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd3692e14471a111dd0c0be6623f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c63bfe3b8c3acf30574232d67120cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8085eb854ef2dcb3063322474c115500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc0080340a84b5fe14fc5e6b5649c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648caaca539976553f3be76ccd1740d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde877705e34153523ee309bf5df99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d569873e6b532a72a0294752ee607a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b4d67743c00d2bd499d7f630d908505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986f727166c5b145771af164df5f77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1ef927f03b046002f724a5e93952507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e6025aa5497f6aacc125cc2c5d0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b49225ce056546e54d410da63dc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14cdc70c1ec74afbc57c3086d1d3d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a2b695f54e3e61f4c51c25bd5c83b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297cc50e564d3ae220d3898f38dbf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600173c5f8ee891109eac5765b798b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009a89376ea6de0c9715e6e1715a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8cc4806cb42e943c927dbdcada654515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b73ac1ec27de52cdc3ed78da38a49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47dc03b0c7323ad36a088efacfd84e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab8f1d530fadc48d9b3a93cdbc2c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595998293899359dbc711a3229478ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6475f3f7a3743399391edaa698023c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f8fd2397b11b4ce99d47c8159864521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346a290988a8528c67c488952e1b64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbec554ba3cfe2818d9697f8f7ff5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe789b7717c5763014f994bbcce0dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959fd2160ca1b56429ffc8a4a718a19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7024ba032a85028c6ba3dc348e6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa69f24702f0d4ce275a7555fef381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e64aee940816d15db4c22c760819f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67991de5d74e752ef92fcad9ebbd774529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e54ead2060d50284e6e198512754e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b082f3f8686b9536e609c870366d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21938498b4e56096ab384a8344ff966532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64216d59db9f9274ecd95b8e403d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f9ed14185c49562aa3151015d54f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d791f414e5948f18b6e7ec95ef0992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607085cd234abd133e1fd714d1d21f67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f29e1eee5967ce8a445bd764ac4742537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076018e2bf1418392e7f98b4d9318c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc68fa60a652802952505d495fa5b24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d81fc584ed4dfd972a7e17628542540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa2d3f57295a813c56e3ac6cc57daf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af449838a27d2ef4e48f9b002f0cfca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11347acc8e32321dd460e9e151570e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada1b3dc57861dcf0efdbe86c8da96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e1cf152dee35ed06da55ece8d3f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467112b1c8360e8e02bacd2b0e957558546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff374cbd9e1f687c1f264f2851c7c1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f30eb74ff863cd77a7bddfeae0245548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f1b753bf9158e8c43c0c0ee59245549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b288124b3a6776524f4326c888272550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b016f85ec1e0b00624e3c261aaf64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662531b2ddb82fc6f190ea33f342bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f0bf02871cdd662ee000160782e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492673a670681b6b6a9f4cb98801bcaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed0f2640631602c3aa33bb3812b38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1bbfbf8fb65a99de0de42e0ddea1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b72ace0ea29dc23e041e243b576ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa59aa82538163823b49554b11c04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195af9ed29ecaf04f91c8391d30a784559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb90db1f54b6ba630ea2bcf3418a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5690cff0a4f487f87518972e5c5f5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d680ee57ed597848ef6e53d5a482562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500c05fdb3dcacc23ae9a2b6d2512c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2584d5dc2d9a128dcc1b9028f388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814495afe8fc64bbe1487f107ad079565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa0bfafbcf87c84b5d89ae73f0dd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02fda342281783b9ad56aaa5555eba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5740703ad85e07041303ca3eb2091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f09e7d320f36f9fab8e8ad659e3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b07f932b8f1e311cd156299dd62bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682d1e814462760d068e09491c5108571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622677bd5c9db2004fd04262ba9ade36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12cb5a0a2d4eadf8b5472a54753f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375095e48282b13cf8578bcd2c0c0e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6661427d7b9290b08ef76b4f510b7bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903237c9878ba3fb905adcd661490a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ec8fd563ae889e99d7bbf476f70db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705f73fd1e4db63a94560b2cdd4b4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93e61c3215f998d619151bcd02e16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084c4498985f15500bfa6fee4c7dd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0e00ae5d5a1b6795c48aeac7bd14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c9ba4272983ab336715e445195cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7a9bd4853096002431df0ff1b2a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796bf66b9c7d9983a3ffe9d5ab1a18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c236d7df448ccff73b1d00eb3b0f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f3a9528dd8dc1135a7a1ac5a80c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8f872da9a8aa1759a8cf22b7bd14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5def1bd2098b01ee1463dda0b154f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e0f3bca42027170e179fdab3b4a05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53704f02c61048d9b59255a65553f40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984ba10c5c86f260a2f2c8a8776bd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28ef935a79bd34310dfefbb76a7c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881d9baeb727e69465bba74aa93035d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb67a56a1de906241e186d66750be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beadcf64986414aea96a0bed9133cc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff229e772e420b4c3ad39a3aeb4c74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a7d348ddda5fc5bfc876bbad7d512597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77dcd0079627d0bd6872818713484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b220afd253ceeacac6eb190c1c5dfe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307fe1bf24f133231d909452aa146d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72bc7b6129f3cea0d96bc65259f0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bbc428ee049852f86aa4bf043cc00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d1bd1f3bef9d27f81f6e72934ebf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ee2f2b4aa2086e300c34ca1268d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102dc2106104075a0bbe64e458dc4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230ce9f3e200f395b58289fa0c8da1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c56c9b89c85a47b7011e905fc4265607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a2b6a8635d2bdeed4487c86cd138608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae544eb29555f55bf7ec94f9983f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7118f8af6e44340a6e576fb2d0932610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0201c9f8b7e09c2df626e751fb7165611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b5975c6c4c9be58f6907295dd206612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7f58af496b47bf7fe42a6e745201613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea8f9946686aab29c142513ae90ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d7cc9c5399ccafd732200c963ef5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ef48e3d5b1f0833f6dfc2b3d636b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e707bc88329b5e29fcbcba365c85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9bfcb0f82ea4f793a8f824acacd72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24a2c135a7753c259f7a52dd3242a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836310ebc3c5007f2eb2b97eec814594620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fd6894727aa88bcc4463ff95dcc89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8d6992fc936d2ac48d4e6b351f060622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb5974a69a95d281ca519199e677e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39ba0ace3b71da41cc0506fb8e023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253b84721df9a45a305b44ccddfa44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0ccd481381ff8e5b38c599980321626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525224c207d4da411595c01767affd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524742af177884ae9206d073de84b33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635de263360f8b8be0be5e979dc1fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32709543843c6672bbf8084a7fea074b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bf14e915f6e569df5e3e433de2988631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469721b9bcb7df383a89fdeb4032e1e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6135037ae98c1c8c94252f81f3ba9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8ba91b0a685b25e3d178f3c9d9d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634dae00c90b06831dbde3b3d2cb069635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e99f66593697b0acc90618e65bedf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39131037491844eb30841c19dd7a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217e1e980103ff1637a4f33badf72d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a7b04e42324a4ba7237ee1814d18e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da4fd2baee0cf79a41c81552c0775640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20f12c4940f1d547f8430f5e1b4a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dbd4c17eb9a3d32b4a544f664c7ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323cc8773b64b6659ad5f27ef07697643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad490d76a0f3f75ab84602858cd4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7b7fa882ecaaa2f344be092e0a96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8809f1bc117a4cb23ecea5450ca43e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f20b0c292a7725dde6816bfa7a594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232246cc3e511fbcbe828bbb6d626b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba7636e5cad36158919896be3f8622649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c9ef12f676295bcbd20640859c293650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959138306b4ce38bcf5f0e641a3fa478651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a824a32e046a0ea987696c05bc141dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b745221284e607e5caadc2b7b844258653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5286051daf080ea709a18636d2cca2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2592e960ea9cec5881f4e5bde1dc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c54f41458e489f84a394f4163836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd899ce4d9ce783fe286544aa7507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dcdcd01fc5a3796de8c7f92eb5427658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef5257e827a345255b685cf4648ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b1a7330200b3ee05852aaecceada660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6108298ca704a4d03276db7354de9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ee4e54e6cd2921a22a39305c455f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085272197682093dcfbe12d465c2b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6d3e17d37621e9cdc3325ce6f02c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed3920fb525a207330b4bcfd21181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed019cd6bf468a500399ec7161f49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd984278a0d89c2a60f6a56cfe91bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfcefe7961211260a5c747def682a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45180969f4fb2be981e41cdc77f767d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6721eb4ff7cdad8bc8ed8ac1332b26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ca05deecd7a3da386fc385b0ecc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12970daa7d526627ecafe21c08534220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41fbbed0d734fc43fd3f49cc24aa4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548166feae97f0feace5828de5e53e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae384254671d272313e1f49cf636bdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0802c020caa31f6815422b6e9b758676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87f8da54d326c325ed6c181e32037677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4171909e4fbbc1731550c9d658da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6775323c0ac1ae5c78c24c8c5188bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2c60ff2ef6fbb2168341ecf35dcf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3cbcaf347e7a3c674ae06a116dc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dede2d8f2b0368a64cb1b24384e92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4aed0f8f48f76ca66601dc045e4a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8c7532ab60be229135affa0d746b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814fb46eae73c0281257fbf57e52c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b6e69d0147b8e840f99053583317686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625e0f41638cb6b75b71abb759755f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715941a1d13455fb11f61237c266ad1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa163d1964bb057ad02e99127f35e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81639307ab281b275b49f9ab890de3f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baea3f21a4c22020bab416c95bce83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df358d19fc9e376d0edeec4d0aff61b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8190d8e1ee5dcf0f61a6da274f23c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21686c1f226d2d3253e5104e9d57e5a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcfea2a757117eba7afb70521d4e14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9334559753ea87164a07caf3131f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435ea3bbb664e669f74efb862fbe426697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0e4c30e34c415be5b7aa49f80f780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3b5fbddcb6348fd22bae81f4a01f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354bfcf3380d4cc144c3f12582c3290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2caf64661a3a606c8caa7a03ea5a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd61d5cae302d4c75485ca3864a13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744e5e490b2d0ddfddc557433f5d25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561839db108b19bfc6634ef7abacdce6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a596d07e1310fbfb9fe90829636e072705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7beabeb7492ee4f9f7dd03220eb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a908ebd098da0f2ce87f27cfd5609707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b5f14bae93aeaca3721f87cf485e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0765cd804c60ecc392c3f0ce01ee8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ea4cfe4ff455a6c13abc599ca321710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df85c120af223313a835d212649063f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6b967a90b0e7e41d4fe0df06b299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323cf99fc85e8f345f74534a98011d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3338c14b1e603f50cae2ecd0d79d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49329091a6586e82f2febb9ff9f08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec91b1318f35dc4118d865f372e5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7036c518c0c5826bea5b6de76f3ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a96af9c91a1bad99f17e0b1a9687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e593b6cfee84c774560ec90eb55f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49a5487928a1eea2d293b40c3fe92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d527e902bcf317d57537be996b01931721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c113d755b6e22ff01dc2594006cec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededb85f5fdb74bce0cec097333c85a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8aaff91acf9d2795ffa6bd36a2fe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b2134445d97a1edb0e8137a15689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e039429757344571d8d144a8f204e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09732e2550ebc15bcd440cccd51086a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1cf7cd07e2453d13e6cf0b78fc46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efca85da6b4e89f358ced986c98c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ae3862031d52beace9be37273b598730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf4ed6e48c26520ee38cf1decbf20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce5caa5e98b6fb3148d3e79f38215732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3110bc8c5d0e8b6353dedb258bd734733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335446ecbd2d02da707e24f62479bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bbc2bc8209deda5ae95aabb5a60b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be57a7bebb2ff9474c4492d6f2d6c71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019898272f86b60a67781d63f09195737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b92a474dee1cd9f7d9edfdc472ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f698ddcd3e939d0802fa351ee1b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505872637bbbdc5d52ad247bd97b367a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972148c4d325047851b4df3fe6b0e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa06d62c91f0e9ea2a36bcccb4968742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33d75ef235f8deca7a992d4026987d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf0781342a75f002a8761c093d214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80da4e936b165731e1c24ce64fcebe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efce4b09df3b8f493ca90080aecf5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5634e96612c93d0a7ccaef2a5cba3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9ef7a889b651bf4f883597f3b7a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08eb6c5e351f12b5f5a4760801f1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e6f13a76bba90f85514c9e6475421750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3806ff9112b932386392bb76d23e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2973418bb312b7d131ad3dcb20734752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dade5d0cd59f17d0e5067baa40ff72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce5939f200c45ff9f1bc24c08d92b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5fe6b1aaf8ed5e30f1cfd07d7745755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791384a6e6aa50f1a7438d1dbef0171756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e5bc459baa36b49c40a145273e07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e8fffdce20aacda881bc9b968429758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff7777e000deabd7bf3f184c184de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3229f3f525126fe10fe728f34a2fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c010ae62510b982d9efd8b1c54de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c874ff17a7775d700ecb6fc603af4fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfc61e0bc8dab013bce6949b90edf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ce453d839cccaa3b4f87bea97b02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c76876c133bdadffbb4a56398ae1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88de034a1e927e10d743ce18416c61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f9fece1494c68edb3f251253e73ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241a94205a53e2c949b3b909ae0172768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91659802afec6e64160df8c9361f6e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5581dfc4ec31addeab50345cd593d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35009403bc492ecd7de84ca24c90001771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bef485bf0e38174fd6a1f78683f5a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d4442d19ed56233e78fb334e7bb1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff312c9b46562577267fd92152ac551774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052e60dc1a09942334060ca2b1031c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83fa8acf276b3cd829570d778fd596776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3716b7ee657f9fd2bf35068229445c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5d85bb0ae00d8647a0a50c582fb3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe332c1138ce8911e4261b44d725d5b4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029d798af225f8beccb5a2e1893498780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5112e217eba6de17deb1211445f01781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb807e9e460893312e12fdab838daee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae539a932b878ca735250388b4bab431783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b47c17eb0960a8e1794572b63094784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251464b3cb9385d87b904d7488e9620785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd76ab8c401027d38e32fc6dc13b3c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcb3da55415f7acb36242a832b0dd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085d37d267cd5b14d32f20486a54e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81240a6a91fa8d4463124c82b9ebaeb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc57f888d2d66301909cdcbe8f62a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e721afaa07eb94a77aa933e80d95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c49dfaa221cf79dd7c7b3a5df0aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e331fe449a0638e338fe300acc8c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb05714849114f9d2e4c1fc2d717a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c909f31f443c4680de1a3e250a59ce795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>