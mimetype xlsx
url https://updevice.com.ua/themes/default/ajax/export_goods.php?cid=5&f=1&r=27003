--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7536dde56d757f61a925d8789bd2651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5787e04fb483d771f580376184aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294d78425cdfd8cafb81a7dbf21668e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ce7e96207ede4f9deeb9d0068ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67330fb915c7a59dedfd08a995b0d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284dc31c35492308875485e383e00446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbaf10f0dcb0f7bc65b811263f96337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b590e19adda16bdeff0ededf5ceb968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1dab964be882cabd72980107b0549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b640c818599207d57a678b946c70c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c2080260ba1f82f03bbdffba206c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db932308a9ed39ed7e99756e25c036912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b3d107ea9cf2a21889c87987d8c1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f148134532e1c640be8e2b077d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e219e908ccac6f68d2c9d59a27c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd6ed02fd2178048936d357727448516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101c90593fbadd94dd86056172d6ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb24f460dcee3bb8cd51eb8c0e7b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295a4698d1b503f5a6704bab57b7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ab2b98ca556fa53a65055b46c1ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b3f2e5fc44a95b8a99604c890e5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f93fb8fad6a4de451b9ded959eb8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8907a2fa29ad98a57d463c4b1ddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5612f286084944e4130a5f984944a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff475379dd71d83e47d499fdbe702a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3332d7bc225e9dba6e3780683a7bad326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f0a025e826033a4be1d3c5daef46c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7fa3e1bbb00e52df94c573d9ba67f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587db55e2f593a11e61ae61d829f27629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998556ca7b0c9ce3cdee8aeab075fb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83695c41d1e7dcc139b3d8b375ba45a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe9a1d726ae58cc7f4ef31f10b3aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e5a08981a624a4d2fe5db392bf5c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d44d1f83ba91958a93bd1e1238ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5570bc6f280ca37954263a22582e3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6cb597729a8ef0d5805f6e01e8f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21fb13c9815cb7d5700275be88dce037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e72ae2bede1c0679c02831064fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a234cb9138dab29d58608f814b427a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871aa786432ba2eb415eaa41c9981f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9e7ae959fbbe7bce446a31d9bc5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74becdc62e1dd8012ca7ac633deae82342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee854df173e9f88560de28ab852c2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ec4635ea45651810407c6ae0182ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a370dbfb7f36de8b1fdc5d069806645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906995af7e8d5653d7be9d1d134d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f4b68b0c06354c90fbbb405760ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447461ca2c02b194f6191bd84498e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a72b6c3dd9c594544ac9f82a326fad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404f90da212e2c208c148a2f8f303a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82e516e8ac70a37ae5e7430cf8ed8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a8c1c20046a8bd98fd1d77a949ec252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c6ee455c1f2501859d894c4b961ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa053d36bad88c67fc27fbe1ca4394254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70685e61c1f74319600d54062429fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407df182ec12f83b614327cd0cfe5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88a7aa8e51a9f7a872a4326cd7a8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc7413563bdab2e702bd686958ee8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f50b8930d887c5d4b866deed78bab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945f47b5aaac8fd8a77766d26b64c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4cffe6bb36ee2fefbdcb2f7c0d6e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202d9352e781d24197c04903ef74e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40db6acc474131968a0c8dd230086763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a3b8f6861f10c4eb7472bbccc8f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a68f2635e5d7b20398c273257c1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97375f1c25b773d8c2cff6d13c70a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311bfff10e024471ff8bcc526423f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c599eb4bf604d978eaa32ce42069d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b039cbf8b17702966ac99f46131b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab7b80fa30bbada844acee7b4e0c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4895b5afad91784de2fb707a01583c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8b56984e322475481535048d296772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a8df5f7c60036fb303321533e673673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d12875dc334307cd551ea8110405b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c621aeba21708228a1c027efab8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb9c81b13d6e65c4e0da4b1cb6ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1588ae9a07781aaec901aa28eb464e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb020006abd876f2b9ca1633ac398bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de553e7d862dd2b9f4eb8acebcb909f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e28334112b46cd6246a03bec872380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59679fdd0c08eacc489478259a304f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6153e2f11c227b65ab5ba0c7ede282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546eaacefc47a2de99211cc59a344be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9807fd7866961e398d6098643f4a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5675ef45c6d6648306a5ee017629d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7a8fcbf97e749cbe420045f7649c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588ef6bd70eca6469e7cefa3f4df5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1d9ca9a949581004e6c33a28464988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07054733762da798242d21829111c1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6879ac4e43077c0ab54e72d42a91190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ca149aec07182248ef07ad51423391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488893bd35c782f70fcd5cf11019993a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa913fe6ec463e533be68114506bfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a23536fdf7c3e18821a99ab695dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af16c7a9f3b3ce38fed8ed29ed51e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8931aa13ac1137a5530be3f87b7df696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02d575b8a75d76dae39e35ebdbaba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db47e209fd5a8f682edfeb352eae1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9be0fae497c59e9be5bf5e4d8cd2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed0e051e7fe3cf6fe5f440634c9d26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0ac6fcae7115ba38e6f4a8c1a9ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a20e25a1cf3d5bdb646ad69015dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185802fac11249e70afabfb2c0e8ccf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f674c84eb05e2f93910bd9a5307bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ca5813eaac9770d2f75a4e48b3905105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7d0e95dde31c1b0cca683e72c9fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5c46df6f50613aa28528fc6365f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21dc77ff499bbfae739f72fad69626108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bf5732fb18f49bc9680d6a1f8ddf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3656379c45a8f661fa7626609816c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be63b16c7792095204dc801363dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28218ce8c62bc434f06fb6713523a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f144d7e6c94136ef06cbf3b5c74a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfe0c6cf1c4fe58152175585afb91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca34143a0ae93d2279512293a1076115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456fe633710112b6ba9d6f76686a901116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ebc144a389d79abd8b62a30f91a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff56838df15d75f7b986e81dd05e57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92aba149ebb4e2024f5feea94fc3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b5d8cb0c511d023658ef5c2301ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed6791a7e80c4858c3cdcc671cfbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33eb562329d8f556006a95aab3c5d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b4ca32bba72008986c694a08bdb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f42fa348381e521b289251a10973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99cf7fe4ba9c4e54d34e53a9416ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cf10a46f56eca086d985726b56051126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df40d0c466a0e39db0a576d0c64046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891b6044459d9dcdc0160187417cfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce3151a6789ae9e49d5e68a41f20b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf8299834bd89b01969f80dcb63bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99ddf1ee4c9683f96ddd02aad3228131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bbdc1e589a105862e32fd02fa6845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b880ea825f7eddd9cb17c502086ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f261f826892287064906b6668483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64947cc37a2f9f0795a17936e68f22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25967a7154630c6b3f285c50abd178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0060c5a8b59491751917c3afec67fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73168940750ff9fc77900121cc2f4085138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9ef2559e77149b1d66182059efd71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162429f70dcc185c7d5a2d5db1da32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba4ea8c534aba6d9e520f821fb7dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ed5043052fcdab30323f3e18fb11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47e7e935fa46458f126c764a16e8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98596bd337f8c017a434dd12d8348d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570af941158d7546de487b48503ba27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35885ddb4f9e1adaf5c15ea8c63ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0653da3471ceead7f35b5511a4003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589f81dae63b6a340e562eb4d9d7f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939025c23b151b52596a5c5ba66f353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56db37301bb9536dbe537a89a08525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e228f3db3208a2b137c991c5d9c793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0071fd634626967c425a9bc579dbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735649e8f615d2a2e221b6d18dd3f39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbfd91c1fe443861fcb50a85f5444d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e530ce98b25adc0d43aec5b9c68ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cb68460351e9f8f261104fe894ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f2085f05097bc2f9a7d61ec1e34ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce090f846df2852feec398f158201f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7e3087eb266ecb684d11bd089accb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05ca4549c7dd0015cca967a27bc7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c1bb9e7ac450df368127f4562efe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8e09e933e65e3bf928024892a1974162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3ec9a10830776d9093935e971f7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773095a5acd3dd64cd9bdfb8776f88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c8fc3c48ac67cebf4ab944e97a402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef50ae0e2ea5f40cdd0430333ec44b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb884bd2c41329721156039b45ccee3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59666fe5e678fbea85208a3d4de0414168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057cac444fd2bd3faac7c88432adc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75031a86ba8a0d4629dfef546fdaffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5431ea87e066d804142773f3ee30d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b678ec6424943264eb0457e3072337172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1e54413ea39dacf6afe1a7888b7c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b744e336419dd11703d838e4d1bd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8986943ede4aed55de02198e5e20b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cb9d3d653623e2dfb9c1aed2a2e2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58dcc8ea62ca6cdbd06a20611935cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1500deba453e2d57f25aff40d9a179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f728cfb710ad35da930e011f8e9249179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2e0849163c26f46bb26a77c61257180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5c2eb7ffdb2d703b2cb740cea8d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a20c644d588daa96e1ef7a6600c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4250906efd7e695ff63a3c233359183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf8059cd17868e26c63e7839cd4b0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8894c832395d80de827e26e4eac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fe8d6843072309d15b7d758f0ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9afeffc4445281ae14a706939efa54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3c01de4802511f8bd0cb0d6e23f11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd62b95c7b9aefe68f8f72da15a43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172956f91252c020be71f685b81316190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a7651fb9bb45aaac6e3d2e26d33b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941759f4fc53d9ad5ecf5c4c0ce55dcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106897b80afdee09072fb80b77d4ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf5f84fef1a43364b433bf074a9a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ada3b79acf081a3986e58640ec15b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae5131383fd4e41b7e1580d412c34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6062595e6194096008e1b6cbc240d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166b5434a7a031ebdb128fee730e5d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89509fae541cb4fe9ccdc1d34ea58ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b379f14ccdeaab91d584758352dc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2fdae51a9b09d0d5256a6b7e806b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef56ef1850d77d84244bd586cee887202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c494c1410f89efb0a0805ec6bfa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083a5aaa8b66db24d92bca993b6a13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d0c5ecbe835931c5fc36083f17e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec0d40d77509e0b9c3e36ce4a5ed19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e841c8d6f8ff058052b9da91c49f2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c8c8c27e99def2e17ea6e0357c53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a76518bc6a0807a33b17aeaadd2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34bf614005b6170f105a3f787049b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb291c1bab53f643fde07ec3f85d72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397434521365b2e656de1d20e9a390a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503287522f4367ffbef263c3713d12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f195f4281272b82df6b17e7145f53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542a8f16783329963fa22fe94bd073215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f7947f672a22674026f879edbc650216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bb56c91ac7080c8e40a26f4c0db8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df884811f60ffe782b0d8089a5f11a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2287b60a62e674aadec0cadc782d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490b0350469d02305edcd672f4c0ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938ca294590691c5f8c6625bb7083c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782e94f4503a939a21c24ea5cfae9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5483f02ba2f5e74d7310c88b58e7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410ad25959d2ba8e0876cdb928bad3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3b2e56f5a260e66687fdfaa8da1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce700d26146c4da7796835d1f15f9f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848824c06cabb8cae06f9e065fa9af00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81f5a406897d07d46d51e934b28b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5380dba21d60cdb3ff61348f31b902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f501d86ab6192d5a8107e5fa4a8cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745901f54a693457d96c64b5307b608e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959757cfb32842cb06acfff8fe478fb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3126b31262b6fdc32d5584957ba7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ec42f4fbd50d869331831c347ae83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed73633bef5c6f89f1e9352fee784235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a3128d133757842a08e69730ab10a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a91ea64c906ecde17c72e9afa145c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f358401d7584a8cb44d206c02b1f537238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec7e29f6da18ddba87b8eee198d0cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3527139cfb425b449748a17740a94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ec0b0a02d5e28fc50de9f293789d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03787b9d8dcbb09238760b76171f336242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b270d1847c36b6394a6a8d38d29ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7895a18ed0e41224e2e94794a7cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ddba976237eb98de5647d800d6e27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1363bbcbe898c48cecc28705458c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb117e26c9b649246ad915038625b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f88fff6bd7acee6496a1d4245a0b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a736547d89580da6a4c0742011fd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be24530aee3e4c7c42e2321ec18b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0018a32a4e6d380d619d4ac50ec341251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9995e1a505e40d11e16ca261b04d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278652dfd43cba57e63c5b4d4b544dfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9342e8c2e45e1a6006eb33ff82d09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754eddf12f3f643b0e29e2bcb5fdacc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067c04004f21ebfeaebd5660a04b5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8af8e5706893b35c9071693f60d6c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c96796a0f1b967d4ea124870563d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd1c841f6785596769cffe26bc8e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72409a52a9ee14688e6b615a5fa503260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff69e6e6020c032e0b993bf59e84f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01443e27a671d97b808c9c7a7e9644262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca540233a47228f05f408d3396e1ae88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b3d6e88e983ce3107d400abae251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a6ac2a9abfdc0536b2845bda6a1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9c119291d3c1549091feade15883266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1705630d175aa1c69ae57f4dff4e76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6dd36536dfd70fd8ee55775e5450a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27b5c3cbaa6c403d73c82ae798c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea9475e0aef37c83cbef20a0b140fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58bf37a2cb9ee54b0b3985b9df6589271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407dc4205f2b3e3b92e333cafeabada272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b93332a21e7fb0ff305efeb2fe8820273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f6ec470b18f3a304e71dfc91f83a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d14c7781f417c2ff5d30c52b7fef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75948a4c8ecb20bc9341a4456303ee3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6a261911c229d605d7e206393bbb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45a39bec308d53b5b3fc6b9ab0b37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c2557db8501d00dcab21166a0474279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808e3d855c65ab730b024635d40b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5072a69e2c98f3b87b12deb49f0b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f4b49b8183c0425b19e269476a008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591977df76588dd15d5f31a0769c84d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d08a915916057277e92b984fc47a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d2b2f557f2f6cc8952ad2b5aa679285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb24ddfe34fe1776f1823d3ccea655286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0031569cf5f98c8fb9ef3f60f58964287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03aaaa992871c94a6b7ee7b57af343288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516eb4bc9112fcfe309c2a41018fb10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4a39fb755021482621d350b63307290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a369313c90576e6d67314951021c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc0dae8090dad3c89cfa7b210e49e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80173d7fba28e83cd26e813a8afcb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6611b6bc7e6bf5e886596409e510d4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeb5f8139ac410d9936e9a2228caf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65cb471cb42836e9890ddb42fe8dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25a3d48721d4575f76b14b645faad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1100c30cc3a26c43ccce0938b867f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c65d8c186a1bd2e1d4d26a38e4d8f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5dbff1205da36d92d7af10de7634300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084bab361f7d8016b67ba6165aaac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62758ea2418865cf3765255898779302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c569ee38574c292a36fa54ca0b2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a396ddbe9e6a5fd7409e4826319ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c1c4d8bde00785bb020b6106744e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810b0ccc357df6c708642d84a101b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58acc656d1579751084b733af79cbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deca5bbab6c459731969318b2fe9b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bc5ad36c8be13afd0ca8626e852e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937a197405d70356d38b998f221393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf54fe1cb78776615e22b35a3dc49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4585b2ab9c6ad51382ee3b473cae64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d5f9215dda135d517d8bafe74f03a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56637830f3ed6ee24abb525665f69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb4ce13e9013e57d53c0fb2c62442315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35379a517ba729ca2e99832f7ee1be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4543eabd156cb51aafd8d7609559317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21b0c788e08d026838710c82830bba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2611f02a921b12ce3efdd7cae85d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7597fba6ec97770105ec384b206d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d500e601376e40321bf376f583c127321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b3dbf591c9b973839e05d4d87d37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1e14432032c2a79ede82f1fda59bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e031d9c4faa6676654963dd2803922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f13371d668be21f6b360c593469c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab3fdf9a10e91d3fbe590019065c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ccbad925765f71797991dc68d8462327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a46ee43a5896e2715baf85d3d7b41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb098e843763f581cef5410100f06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81612a0ab209211a3fa77857bb5eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7bc1250c5fed5e2e63d06dc11787331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3e9d31922f45cbb424b39047d4dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b80a06ddfbbe29dbde7635677df8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d323ff4f9c2e9e5017f6633533a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fa1ebb96eb72cfa49ab7072074b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9856b329803fd531893a95e9044a4a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3739425897224e7e8d716f7e9097fda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0ac6fe9a58db31f55e7c99d1540d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a7d634649b9aa7775f4ef5ef6a55a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b00713868af6181e108edc19cbe08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e5e9d9ae9a7aa02e26e9a3fa38ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49e4252acb09e1682984ad889790a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b3f5b2b341321454c2ebe80f2855343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23793f125a6972bc15aab3c2abc49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33b51399bbddd1dbd2f010d7bf7ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc061e7a39b091e754a42b80895851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0515cb1b415dc080e636cb1d7542cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284d80f12c2cfa8d76bda3c384b30e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf2254995ae72d431450f1bf4ef315349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d7ec6d3a76b48eca9d88ad83e2be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab377da01d89565bfc22da6b5ce0da1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9b17d113c868adfaea6976d27b3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627786acd340b997ecb03c5f1b96112353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08806a292fdb389998d8ff8cbed2515354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1755b15e83a1e5ef0e500a05488a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf481438f39b5c546ae46839b875d0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085061ab4de5ce6456c6ebe6bc3945357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead343331fcacc47eb2a1111b58d72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d0d207b52b76dcd777fda9c50230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ce33c14a6bd549430579db8114c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e579e8cd3cbbad3f84ff9547fda3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c8b4b01dd7a568258c5b8a4d4537362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054136917669fac071941e4acff8b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542c3b809eef659e22f31e7a4ec858364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeffe5efad39328251af5a5e79eb2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf574b2fc13a395ebc2ef429bf17486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a5a68881364604ffb03cd099fc88b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0339f77f2b93c7bb7979478b2530e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff3ab2783f64ed99440b409e793381369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6a712290c944a8279c4c9794243d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981200d51d09c994e59886731acb622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9899592f0a117f73d75499cc40bde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bfe0f2a972e7e97ca8cf552fad1fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d388c0a0d3e62a53a9ebef1f0661374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db44e160227bf5631029b42dc5919375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f4b69b8b374b814d207465cdf80c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc819e585b87335e91ed312a9f8edf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bf606cc701e589ce1ea292ca6dbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff3479b6cff7aa35ab5a1c18bd769379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a60034099de0089d69a1c21f191b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c4481da0329ad501ffd7a86c0bd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ddd04fd7b16cfe172b1956dd460a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0c8631bb57decab7cf7534c28eef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20be7d44c0380f0c589032bbfb91b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169358c6465b8d6fe35703c651f6098c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a30900d6bf7288f4bb8406e96949386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e0134fe0b59181f31c808481ba3d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8245dbc9ed0fa6389f1853dafe4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec89224d1ea6836ec7d4fa0239718389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ed43436cd7c7652b9f2dabb80e1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc0cf64e1928aab7694465daacf21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03482a669fe2904efd6f836e71779392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c2be9058e2d9ccaa210d61df1553393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399a00d87a6e3740120977aa046025394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f9c14916c72cee731c8a0ee1e0f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c27e6da7ce81304da398860315b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe142ff5896cddc550bde836f5f3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e13a705fd6766a2fd6774db3ea214398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232788f2b4a9275370beb420ba805065399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b4dad30a1d7f94d03037b925b950400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafacf2873a3e46f7a3dc3d81dca4e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479098ae7da6047769770e74e9c8b8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca19b0a9b0a3ca8daecf4a61bc4a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def093e05130ffc34aaa156ea5a1fe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445da555d9d979b7aa32bde27c10b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26789b5d534225eaccdd581df586a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a897531c2993bc4f87bbc913f83a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b51e696d654ae8891faceb2bb0859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc60d233c422550a9e5663e2a43dd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef11697a27398f76e363d253d3a3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9052083eb5acc7c4f1acc6247d3f68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ac480c17bf93f067fbba10d40c5e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc2c3a94f25123939b0b16d11df3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22a6c3e94f31e1be618bbd493adc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd00f1a30a5ac18084173cb129ad31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5376ae0a4fdd0c2e413073a59690ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c6ea4e9688f7df6bea623f63e976417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32ad766fc6accd390d53bf0a5955d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc9eff419b20026462c98782f6aae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece52777a40aa21e5f023464d63cc63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc552c5883a0bc7f5195dbe3034f0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0820041949e3e23267dd863484de39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe175d3713ed177fefaf3e37bc276fba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103c5236060083acaf0018c6aa4b875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa0d65fbe063763c19e970aa2b560e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af609b12ad6c3d90bcd83d6a72331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ba6137585cfc0dcec64b922c3652427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e148e9052f22f808004d55684d77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67ec871b9ce96c7cfb15f3f236983429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a6d2b1fb55c8d5aba09b086f08a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6e82ad1139ce23431c0287d9736b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e5e451c99795358ec4d010865d51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a58de0ef8ecfbdeb7553914a2155a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228ad28b73d804aa16992e72bd5cb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401081f19a2432ef265f54f46c46177e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24ad11d13764bf0ef39e2fdf37efd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df19d26e399b27a96b92a80cce476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052dfe5451ed38f2fa1332d25b6a6aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2566ccaee03a2ab7d67397ebc61f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5727ba5d5277e3eddddfe501686e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a785a617462592bcc3e3d1fa2ab01e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f996cc12f76cfc76dc7da054255e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4752f6c56db30734f21ecddc596ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a29750cf30555d22fc7824091e51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa76275ca7f056cc040bc08bb7d277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce208718a18b64cb9ba2b80923d5a1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5104bdde64b5b68dc83f028cebd82a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6fc24ebc3a3a008c57ac88f0c9d40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8035b7fcb8d78c68231787aa4b4c58b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd794c021692515b6009fb663a405450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bf46b84ac7bdae66a882605cd4ec7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca408da1afe5705464cf2cc5ef1bec4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf97e97d38294e261adf8412c2594c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa22c2150457af4d740215fc5e7df9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deecc6b96c4daaf9821f8d4751f5d4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee3aa5118d34ed16bb5432ecfe1299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4740a771160b007be1cf068b48bb44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e635e00f8b51e8832179f9926aa83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483decbcfc0f4b77499b427c8094a875459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4be50642c71dcae3f0fdcf301cdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c38245f712d082c79182c43ecd6028461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b012ca4d62908b5bb3da5bc8273aae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805fafb516d9c2039314a2a80bbcac9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da92f7be6a4068710ac8e29f76585464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9097a63927b522f4ceea5bf4e25ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21d47e9e88ed6d3b76cf5e29eb267466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363448b7acc837237ae558e900b8f959467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56c2109e624908ab9580662c5e517468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fda7f16c3f0b93bda039828b11d85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0dd1209afae446008626fc96ad5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b46132586dedf0197411c1525dcf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aaebaab77b0f62a8bf6da27619039472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d57fff50e479d6fe9f4c9fbae2c86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8a361b49805f794a03a4df9785ce9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136962a9f872ddb8f8927e4a696749f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c25a37204bb59455bf91b11262a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116037b94fb23df3d107cafe3381cb92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffadf67e003364c0a4a2d009aa1530478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f796cc13d23d59a2d4a246ec5cbfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4f0df9e47fb4546217d5441bdf20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead071a432100219813a5d76075daef7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d9ac1a1f3c927ac479cfd2d77e63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e504a11ed0888a312649918ab7287483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cffc1edac62f550729b5ed52a1c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1a59e1274c1787a3a5a5c56ea2b68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8af53ff1293c816e9c50a41adc41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad1ed2a1ef450eea7d4c963b4a68b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8daca75fd98fe32808268c37f85df6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce499c4543cc8e080a3afe57b8a5b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b085ccb225c3f9b149b253b5c6236490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51911874aae58a21059ba2cc354e56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344bfa23e6af5bd74fa895c2134d51e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692194a6b5249f4aa6e06bc972bc080493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331d57e0e678e403aedff3070af204494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac035a10576324bbfef7f0b01cc9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94db8ed1d924849e6bf355755920e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d82a9c45e702529f42c7ae35d2bb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e5f9c3b5797ffa28471935549413d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10382858bf181aacbfa7f4c9c4264f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da8f50119f4ef3f40e5043455779a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70384042b46fd01656593e405f5f783501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796257e2d52bdb10f03233e687cac8de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b142fb272b46a5f8780cf46f4671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5a99b9daf3d11cc2a41babe90ecb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114fd2e037e7cdf83533726ea029d01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc5ca8182a1baee4e593d8796a871506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96ade081e8900980dd30f0a906503507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b626cb8f529e5ac65c24f649a039b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a84f9852705acd32fe885cef0ed5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f197d1d779df0ffa38b728753a7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d00a975dc71cc8f7750a48f131da8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015c45e3bab1865e6abc5d01ddb0ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcee7083d0303f11836b4086cbe36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60396057b2c62f4469f343f9827ccdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5112e9b4917b15acd52a1470c0256e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544041e709425f23614f4149c014399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601b53ab26ff14b30c8e48986cd162517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a745e993d1542f9afa16a343a67239518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b657cb1e8084d54adc48e051a0b6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ae456ac8c124c76a65364f36ea5bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376cd87c81ca13679890abc9925d7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742956df08f823ea00cd98cbea8024d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549475d3d1f532f3571eef66819748523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc90f9a44e2b32f61d1739d170752ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6172849aa8b11856068b146efef92c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe07350a1dbd01bf6a231e028cf58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de77f948d94191d20c321fc9d4659527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7d12208d3fa4bba61e2d2be8a9d91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee19b74af7835e20b286092ef3967529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683393b4f6549af2911b82d44e65a06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b32e464227bf0684d6a78ad58130e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55415071e88707eb97735299e8eb18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5390e59aa47749acee144dc0a69d99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbd813217e2c994aeca7a3fb2f96a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8b7c077c29ca4921827cb6fd7e34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259916e44750986f75e1970cea802bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bf23eb444f105b9741bc4360174b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d43ef33448f6f06baddb96efa018538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257951aa605e4a179518f61881c1f38e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f78c5871d2d48bbe70d7396b28add540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1681c5fd733294366d45511630dc14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aaf552be3edc373ba5118fa6becf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07382dd3687695f426156dd9528f9726543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8da04ad85189341ab589f4be954039544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6804aaf1b59e7e1a4d32cff481819545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f4e804deb64a66e7f4800f8aa2ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a4e970dee71b4c4db9092d431076547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce446af9a5e32c1c8d1353ca0e588e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a33ba526c4c91aa5dd415a3f79a91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e004f796d7b35d5ce16125700750550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f8ceecfae086fbae67935f9c20f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bfdea3b5e76527f1a20fd472961c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ace44d710eaf39275313e3892567553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c601c80923385d04c2a31f6c220eda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bdea0053522be4ac845599ba093c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a7fbd2a72e5c82687b8e4954e9309556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151944c07e117f0aab9201cd866018c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75599bb80c2cf1708dedfb28b846b73f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a631825f75287715006a913a186139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d455e6048f1f7f92ba1d64088689560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e090ce053ea7668eeec8e4895043561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532d419178baadb0a47ca8a9c10908562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c18fc55d725864f73d27d2620c6de7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e3d2c283630bb2f14197a4d41559564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159afbf1c8d95e95db00c995b99cc518565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56382baa6cb7ae212450ac757978ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43282d974facb380eba5737996a4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd6541e92ebea90c24df6ad9261ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec2dc7a07cdbc03044177020964ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a36cf62ea071acf87d16d3798525c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5155bc288f224627dd8a6df00a7f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29b51e639ab6449fa1fda4de31ee52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924023c4becb38f4bb44e69d2a98ae5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12381054e0b4c1e226deeec7640a7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabfef49cce600ad4978b7fd697d60a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef283bc39c9bb16cdfda298b13721eb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5308087962c3e52712753fee963af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f9b827898b3bc90de57fc6e2697f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045e345809ae252de7adf4999400af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97306003ea89d9594df22699773a182e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90da4681e20c42453c4c5381322089581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66564a2a27a544c8ad0f6fb578aaf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d547b54b66709e61918d4438505e60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8873534e2512f28304608124fe631584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f465777b614371e04238c7943a2f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cbaacf8255f97fdb8b79d5397c7fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d04e4181210f9836df5625ce8c825587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764674a4bd3a5b87c82b6aeecaf129f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae458f27cd8f8ea3df257de7b12506589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8795f8099ef07104d5016f678a47a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969941841051525eb0e6517fc0a3302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f436adaf80b01df7dd9a45299c06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef22ab7fc8704b43265e5e79b63a35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5841d4342824a585a838177422ea64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bfa98ced13204b00ec390b9a332d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b969250b2a1c9dcbfb52edb57fbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892a5907c7e7269d1d6aa932e5942c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb750d4ab456db592aa0f06a40e2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa2781c12754160ccd28087d07bb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01be93095b9891573464fc120f8a74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548791ffdc4ccc0695b0cfea35a9117601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2c581322fbb8199f464764a4dd4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf14e70b5b774f10ee04cdaf8ba125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48cb03e1c9b1f13b793a998d73bd16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269d62220946aaa65b58d315b94abc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae1f71fb79f074f391020faaef0f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e08edaa789b6e1c53627b73dbaba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764d3af624c87f420efd5d6dc945b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1d3ab80bec3e80395a6cd96aaf288609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f86f0f86d8e67aa1a7feb2957d14e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882037ae3741fa50aa3e4acca01be6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2eeadf96e37f9148c6e955e5a3a12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77f3468e0c917b0b659f19c99a430613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca988faa87897d5c72b2ca39a7b6d4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd5489d1bfd3d1cc9709ca657a5fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6da206e43a4b7d145824427ea59e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32661172b2773cc1311919a42bee26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a37940d722d1e09c7a49e069082c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2320818e0c644cee2749b6179c2d5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e77a8411f7b5d566edde54b28a81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d648167bb99a921142bb16aa2ffe57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864738ef2da7e4e6b29d0981ccaaf440622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187de4bf41a25e6b36cbfd4d178045623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c34f21448305604ab399abe037865d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08dff734026035a1a3e10cd277a89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0861edaa3efe515f21e92ae7ea1985626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc184d1571976eb462476e8df6f882a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150f519b35a806a4533d0db5e8697a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d34f3f2ac195cf85948691a8fed02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c90c1da680227e54de2790d582a016630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a738c3c1e4c5cc35c46c7fd62b7d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a288436e5b37c7e95946fcb134998632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49cc5993944120f73676321e5d34ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46362c01338c9104bfe521c9ae6bde2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d2eff0b0aebf75c30754f9d4871b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b1771d7b04a88868dca67a7f0a6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069df43f9ab1f09a9e91d125f9920a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed1c725a8a6f5cef95f5bcff3230a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3edf41b87478badfeff3c7e2739bab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826975aaa8322046a3609a2c11a06c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335254bfe90c4f626e90bfa060de57a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2efcd1d65239d9622121fc1f3495b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1117df100610070a0c422ae3a03d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e0c5cf416e0228cef19b819525f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31525cd23fc76a21ab7d430a66b1ba1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5fac6cb81b57ee1762ca879a87fee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a79c0b81cdc598795ad80cf3212f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b2b8f16ed52efef4580fc6572e7f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd854de73122ef7cdc68a3d89b0c693649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3303edbf72c56040122a4245aa317b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f445fbc9b7cfbffee36e7d446b7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bbc635b5ca75433662c29024a340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29afa0347fb0f6a48b7a01b5b5574653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a81ebe0236dcf450e30694abd90f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93388b83104c562feb76ab53a974dcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c0ecaa15953b08b5671211f85e5a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fca41d927c7b132160af290ee3f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbabc4c030c99b2262789a237d0243f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0781e8ef6d45c6859f5be1d68cd0000659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d66227ca85d9274115c1a9459ab8cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af508a41e6e869dbef32e7d705419ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ec4770c646b4a1d1569bdc6fb912662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7c8bbd06c041f23972b445e855fcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868e4bb7922976809f40b31cae3e4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5634ef25ce593a086e8007089ef2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363b73d256150936c64b9dc79fd4e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa9efa774f0a198a1348539944173667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1b509509c67f135013f5a7d45bdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa4f7216e6accf9a3637663c36fb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b1ba34374c55f7495498ac775107670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bec549aa154b0c1b6567f3067212c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2b31c34ad0618741d901e275dccd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747bf32450b00bfba123de4007d9a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e179f5ceb7b5d155455794c32b0cbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2edb9275d6c8c93d915e6058d52d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20de9dd478d00abd27e73d71b6728676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c860111de597745084931f31dedf48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c61fddd6701991cdd65e9ac18079678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808157f769fbbae18187e2e4081521c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36934cbb125a455dc74b3f6d97e753a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0652d975a01824f1035d6d1df5bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f98516bf9a369b26fc3862f7e7f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9fcaccd5c3e2aaa4542b0c084faf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926101e422c6d5b5f9f50255000a7412684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47dcc74c997f7b395cde164b8d8179685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b010468144106b7a2d0f99797fc5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089cccd6f3a56244945120ee5aeac88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90845f7cfa7e896229d4e6cfa1f3abc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737906a15e0e3448209c79fdc8fd0e3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2620f16652a6686bf1b08616e3363690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789a9f892603ed97a20a7d7c740a32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f6a04bb5c1dcade8c2082bb8bd9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd401cdbd077e34af26aff265082f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970419383ef1c39bd067bcb48e600684694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60755e5bbe41caee8285e25c6134c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33acf83705a4866bf5562460ed01d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d178668cb8a6b2d703fb71ffd253697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28024582b8f5457471c5b596d15024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878fb664496c61acdb4cb0204c36735699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf7ddaf6509b28094615b6501cbae5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51877bf190b2882cbe6188cd78c234cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65af23e5f66fa2e2d9f3a466cf673702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7ae62e4d19a1c43da408d350671703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e59d32bfc80a563df31d66955a417704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037c3407b2b33330913fde4b1684a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae26fddd2052654d385b267fcb9c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20ce52a501b055366c1c9b1ad0140707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f7bbffe0f5e5623f0a8baa0783ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045894df6323a8631fd98d2d61d0e44f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c35eb131028b781cf0661013d6a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6eaa73e0a5bb9ebddb57c96b28a45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32792d955d0ed08a4c26c1eb1b7f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa716b1248abcc45aa2aee4bf1972d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400807d766abcdae013b15bccc5b32a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854e15c68bbfaa1b99caebeabd3d04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba9f52a39a9e86d707113dbc8ab51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f174fba1469bb99d0787b1984a24a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5d7daec29943d37d5d88b7c58b21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658dd2da0f5bb400794cd5740272e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe09d3b99f44758b1cb9793e7a39c67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3f121547a943d458041839365b34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae6b54458c70560aa406a7876e1b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d384292a043c403aa8211f4434a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745192136642cdfff87e686cf8dcb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f47792a685cf5cc9576bc853bcccc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3f6b0964a242100acfed44aae823726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38902271c5c31013069f735c420f8422727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8b638896d38818f87ea823b99955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8cc45dae8b0654f6b793f1c7b237a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284efce7fabda6df93c5945fa4d064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a630ca07fe776031c80717af4af6e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e044df78991996a5c39d2dbeb598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7321382e82d7999945e91604169b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340d535ac78697a8bb743cb504a720f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f82ebf11e955e799aa84439d1f4df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc74d321f6bbd1c954f524b0600fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604b042760ccf39b3995757de7d23cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee91cbb568f330a5891283fb16f3f85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840def04ad1ddbcc20da8e7cd4c4798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432462a9aebf4793c129aeb8230258d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a20762ca5310e34ca535b199a4d59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0183076e7b8b03861637b36cfd19d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13903735dad58529fda9f0f34f30a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5c8ab2847c0937b00cfa7d7287652744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef58730271e006197eee702f12e0f17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3958c59288eb0a43aa3d99cf7e7c34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ca30e8baf58bf31ffe3f8f8aede2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd483ec3ec1aafa2158938fdef617636748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6066cef2a8da4085d17272edf1670749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8fc24ce19ebb285838974957023b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26902cde172207f5b55a191f70c6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf82c157bc9787892c05a98eca4c16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf68a9593ac5ce26d405e9cab40c3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d91b6a1f8180ebae0f4ff17fd748754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b0afab1bd36135eb972828462f33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47dcf7aca65e070d4cdff7befc997c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4230680601a45d49e9077cb47ab0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533b6dff96e76cef49aa7163de7c5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa131b026a9a09466cfe6e9be05b8e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957630980c18ec2371857093a67e48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eef029f2ed5b95999bb4af403ddd7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32710f570b6227c8027e230a17cdce36762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df487f1d1301cc81256c8f49a955a57763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f861c4c3e8a2062587bc724034b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b57189471f8f0936c1d97643a2a5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fddeaac3b63a449f44bcb2d0a7cdd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e386650a92656d6715332b7c252b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91908ac7b2033ae64891fb44d39141768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbba7564539e3aa2b3e5ababf6ce5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939778babe541d6f848dfdd93796ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784db7d66dde25b0a8384bfc567fee43771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1213ced65ead9ddf49c64accbe1706772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655c771bf49b458608e14e6a97a78d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992e8741817b5c0b5296e638296670c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f20bbe052c44f57741017db7c455775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876974f19cfcbad89049dddc78a2827f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2595336c55e9bc6772c7c8ddfd318777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc636e86a74559ececd5524706b7105778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4012f74a4e61421e60f2d0b4d35a574779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86051624162304a6de8098763c158780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d3fc8e21cf519d8c925c293fb252a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59facb4e7e6fab2b0d566fc71b5c69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c30cc33ef55c7bb453da735ff7ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b0f841cb4298863ffd104fb67e33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4c4ee8faeb1f25c869701a6c6b1a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ba7d90c1efe8cdb05fda987e3f7c6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13099cffb43bc9aa924a95192f8ed92c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aa8d2aa56c8a4b639815a7a28c954788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4997522699ed495ae7c39e029e64b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac34d3b9384b79f53df7fef5ad369d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662fc1cc0e4a55446c903e7e8493280791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ea5c274db0fb27a7426191dc26e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee6806ef4f7e1429aef2be80d70ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4a65ace84f52587550056b41c877794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812d9fa027dbe2f13b8e98338fd12e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc152527e5ad5debb4b91e10b40cfa0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66433a1b9dee93055e30a8c3232223797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a446d3c425bd7edc93107a14febd2a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70652ea2a9cc169dd80ccd6a74512d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a90486833b0a757f486714dfd3a09800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2d3c8a197f6ece99431011957032801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd8704b108fe518e462ec9fc5e61fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409c39ed3552820d3f2dad4d76b761803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211c5940ac2ddb59e6d0bb8f50b361804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584c376c3dcb044120419c1fa9006e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da65d5a4c8a4fea242cf0c3d47554f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6705e7c120ef8b309ee04429637c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ca921c9903a6c5beb4217f9d411b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3c4041632e704918c947ae1d8cb7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f5717ef2385f5c0daae010460bc5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e4adaa2e82fffad519ddb2a508f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98951f76bca2fba72614ed0982e2eab3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac707216e00c0fa0d07dfab9a9dfb5dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869ac693eefce83aa38c56ab1abc6a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a317604d7ba1a911db951a061dc2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd6cea5c2482ef80bbed0cfdd4455816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bafbd94bee990dd6a06e41926d8f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ecc4d1e4b5d075734fa7b919a141818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15921c7c6c0d276bf1b361e22a8b11819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4546ab26d8490a5bfd5435c0f3e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495772b1cadd2b276e53cdb1061f1102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af9841f599fbc243493ca93e92cec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678bae0b7ad3975a0e1c7f6d6ceba154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb195fd19621c4867c6a2166a9dca4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc1f4abe5b089ffbf15e35af76c0386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbffadc86eeeed88057be9276642a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba18562cff484a0a99863cfe4a290368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017bcd82968ad99bffaa99cee4a29ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343926fd75df4096907079c4b5ab914410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989c557cb683f69f138151d4811214211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9b69c410b3d3558b38b395f529d5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b19d5b67c90ac059424aa523e071713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001de497f63c1c9f31a09d376a2582e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b0f5c600ef644de8a848f9856580115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f68851cd8f8e1378c0a5dcb413cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba672efa2d233fedd20e4cb232602117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531916e71017eb249679e81894a04e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca71757788c753c5c78980d9708fd5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589a3d30922c128994d43d6a8c13f2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61a8eb631e3e0fe000118ba3cb96621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd9b12146a401dd9e93f3f84c5622222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1a214fb0e589a34a6872f763342923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e9630b2e653ba030fdefd20a17c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aba79443fe9335a9970c5943896b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3138149f967287fed69d003cb334d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfea59ce00170448ca4054b78525c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919832478673686a1e8537885f777a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549906f0302000547cf09445ab03ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316366e3fc25575306538d9c76117ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83818512fcd07b1404267b7235f7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254bb6bb68d1934c91f125dbc637ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0dd3662fb81608d5e2ce907defece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cac23901ee7679028fabdae1d693eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a5531f58bc81ea3fcdfd7fb0b99235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f84ff51ca3ae1be6a88e32855e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1691e3246df4dc1aadc2ba6ea0667e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692f0478cf555ecb1ac2370afccc3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796d00b0c2dfe3bdf077cf3c71f6e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385dfd6dbb4d82ed22b454a185b2c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f91deb56ab1365bb7f6a5e8d2f6ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c43afcd3110624535620e37c99fde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae52acea457dc8bee0899acf85ffd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44ea81fa7770d8402b2471adfc43e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d43d6e884ecffc356c1f8dfe81e1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f441e9be0b864dd32ef1d6b1bb53c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7719e654737bcb7f0a015a24e2c2f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2436b7bdac87aeba8717207e9d19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0eed98cc09c8db2f02b9de4e971c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8fdb372861cd6dae69d9adab5f6c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c258cb5e85e269a07b5dba1be532c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4719418b2d56b9c5d3ed97245d8e8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151772fadb7f30a8dabfdfe001ab92753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc37fa755d1da63a3344559c24650854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67235fe9547e264d09542ed94eae97a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea04410a9764c529260f2e33fccd2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5395797631e7136651ae3002bcf80e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0b8cc5fd66a10aafd63b4e088d2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45ff6875c0f6d1ce15d0444ec9ce159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba113b2ebed56b9ee7c79960e038b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642afc92c55aa485499e1dc26511a7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a711d008d729988c375d064970aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de669bf0d88f70b35f274816e8ba263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f91d89cd5a5415c1493e563eb3fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e2ca19f53d05129e478ae5d6cd3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937079b77ee61ae16027c3600f08b87866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e1226c0399bb64b0bbdf132b471067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed79e78bf0d9374a895f31e7197e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3fb6ecd13bac45e0acac1d219b4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d47c6e9a927bdda6fb903f4741637d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707c4174c76b6243f9f13a7e21dfd0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b2f1d9f6908ec75e37491bf1a2cf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5cea1454e6d57e3b483b12c3388e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90886dcdf0d2fc068f7e59c2177584b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91fdf6afd8ee8d051315d548f80fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deaaa4a2051ebe9de00875ca1b92e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab93fd8adfbad56cf3e40408057fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ebbdf500048740780dc4dbdfaffc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a24a58877a40087704985f7cc165079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb082d6eaa0a85e2a12a83fcf60f6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746c4a7412985654dbec611a9ea5d6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afecab0f8308c8db318f6eb99efc7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b50a9e23c7c7fc51fdbac4106cf9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47ceb82ff79e708232e179ab59dda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c122c47925671110c307b681722885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5994eb475375627677704fefdb259286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ae4e8f5391331e7487eb54006ca087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897512854ebe21d33db82b85405cbdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6c911ac13fef81f16d78f8c7169e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879d42ac39cbff0b29f9187e46a21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913f379ddf5fed0cd1fac648b23de791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b83ed7f5cbb774bd31d62259e9db692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0ead6c9bf9b2ecfffa8cfd42508c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb1512722508df6b82cfaf6e1681d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da742d5744616ade655bd3feaa3bf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c4acb80835613d62f3cebfae856f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42748119b94567b535a5de2f2c12e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a613f314fd9805c6ff5322027ccb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0123948eebf6f4ac0dd9eb71885f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ad0fcb4a73be57a85085bd9b10896100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be27c135c0ffaca164f63ce66bcefc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8dbae14253181258a88815697b02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7a96b6aa598bcc4b6b5eb7748e43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac682b75708b7d51bcd910b753088a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361497a3a914a477a005e3e99619abc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210344a0f962373a69afdcfacf5b65ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf506c5d94243248e3927f48e97c3cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd094dcc5836352b70660571bb3285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb66fba2244378a82dccaaa34ef028109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea096086d0829ad0ba8bf3d26b3e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9882af7a4a483592ce8a4707c171111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a00a2981d2115b4468a97ef9dab5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181193e59e69cef902f4df7c18dce4bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f25e41edbd4533c058a164acf950b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49772bc5f9333f1b3cf7d7c78831c426115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba6babec9555bd32302cbf749d1449116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf94870be000b3338f0b9c6e76eb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b093efdb54f49b47964193d724752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f4ab2261acbc52a032107e3ae145119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9f9edcc28edabef08898ff135ed8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae1825d9c4a963bdb0591fe524b9d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5ddacaee358fd77186592cea269f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eaf7fbe16300ca6291fc819f5667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad46d805291b82d854ffe2971375cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c1b9c4f361b11c89dcd9286b4036125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6431ab404b5b34102e82d13813c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da476a07a4f02250c0d433e330fad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc176ce7c2bc1e2c66707b4bd900a95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb000a383fd4a11a0b0fb4985b626e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a200c65380d8f3864c30ebfe1ac49a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8cad39ed4a1927a5021968b72f7e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913e43550d28448a300653787b7206132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696581e1fad9400198447ac782045259133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6c3e92b7e11dcd3bc61b1d18425f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357a55fd7dcb03988ef5d84b00bbb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d47f893b14b2dd4d71e5f28e36c48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08ded95501914d99c279ed0960316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420785fce2ade63edf90b61d47e0b720138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb9439005d15154e0e7dd1745d56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1323015e78a9b32f7d93b44d4987140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0ea7f97eb9edf8d0cdae8891ab4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfc3464fc874f735d35c6ba24ea094142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742f72732ceeb53c600334673994fac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0936220395c3dac269732b85367c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd024c74fa56669a320d4dd36467df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4b7511a1a69dee6ff00e192e06f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc83ef4a0d1808b9c5868b6bf21738147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b5ed013a0e5e3b88d0fac1ab7e68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33607df05a54ecce7b5f8901fb2f1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe3ca8d224a5a3d52a0efa83f5365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5bb7e0c3cda4650c06170fedad09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ac6f2a865d531e6fb1b838782548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988866b89ea13b4f216bff69a0d4098153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a95a4022ed1ccb1986b2e1a69c3d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce4e4b7ff7c3d47e0462130e0f2f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c07e9f6595117815d9e8de5a2ec19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7497f4bfa62de988f60e3ca3fc1dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a10f6a16dde699e2fe460cda73728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860b21aad8e98a908556db6e1cf81a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dabad4cadb8afcb1d4b15f0c535fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860d776249e90fc051298cc6d53268161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882b4d23856cef8a01b02e47e87b3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972e00af3b7dc9d5cec95d7b486a72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d2bd0e9a54a4b533ae887bfb26479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b3497fda576f8f17b97a9ea2b78c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649cef62892a0105e36cf23d4321ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd412c495e9a0c9805b12ab79626d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0ae8a9e48dfabbcb31065619f291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eb43e6a51b84a861d8dcdf0e4c9fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f375b9eabcf03f14bb840a9514b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a43c304669aa60f314e2e3a9d837171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423dce49f4e352e22cbb5e4f4cf7ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493060be5a58904ebe6c2b9096108dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3609ca0ef79ef879c62b4497f2e33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3343023af100bd15a21532e5df46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244c4609548a723440f2bf70de880f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e08fbcc0b8bf11379e76e3d9aa544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15632dd2e5cd11ed1fbdaa4d951f60e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f7fac892929ff40bc733aa03283b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211bb92d37ba8d0fa637af47f44018180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d34cbe7bd59c28f28ead3248b8d30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfce73e432d3e2269d07251f596f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd71378c9bb3596a2e02488d955f5fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b510b0c4662fd7377b85b68d02a72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fe79179634ec0538c1055fb98028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788d5c6166c746813eb2795cd984bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00a9c84cd1f15718dcdb3a8caaa3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433c9889ad82bb80bef853b6edd971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57982c5602a56e4949c4031cf59207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb860d324a2656c31b9d6ca993a0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23dc19836ea4fc3e9c5b7abc5d270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9365a2a07c5650fd71bf1367bbe82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05cf00cfa0bb7ee869d09a5ed134f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed01cf29c7754845aa7c0058158639b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e9abd3f58119e956a642ce40fa87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1ede83f3297179c47e9861876541c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246af17b73918b7e5ad4f0a64d02dab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353844786c31e803c90967f683161f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9677bfe1a62435e1f726524865523199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118822501f159bdbbfa26cf8ba3f9c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caf61667858dfca8651713c7a7cee8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83ca98947b28f81ac57a97e7444910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e1b58ba2b33d90b3368a2a6127f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f6270c0581d791144cfb84e1965b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a870da09b86b3d9ab12838ff3fff7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0af02f36810e4d036c2f64196e62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5921527a6b11c921b230d1d811f586207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7baad3b623ee2167e689125efbff7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c75779911cd91a368ae6d203d7026209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3991a70785618cf2898b9f1435731210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df8d2d86501a206257befc149210df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264aec51160554a0b322434824446e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6c791fab0c080f48b12758d83464213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb683f5e0f68b49b90c55e9d196bb82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df650b17c2f0fc68df9868db9d8cf49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1493c5c7f714fa875656051daecf27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b46b67eb0ba0e15702799fb32b47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806d3cf25e04242c8d6746040404c5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab2bc53d41d52ec58e379f0428802219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3711612940a76a49cab58b80c9e967e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23efae3cae8726c5fa7ab1ea530d6b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646c752515e265dc750b1ca6aad372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b12958d1a8cf23235171965d90c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ccd69d5ab3aeebaaab3c0252e0bdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee6765f4357a203713ee6dd4ff374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f122411303f192369539f8d42747b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541be4d8f6f6626a9946039f3f8df8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346c5b078fb6d73b7acf323dc50dd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c0bb077ac4e30c14151bf0f6b3744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32606e800b48a7f582ff4d846ccbd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c15875fd59409d5f3988942e26c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed77e2796f884487e0f52fc0a14ae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5189079666409d6729d7df2217273233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044f59769a79a496c809a332bd221f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f58f51349cdba99616495c2d77e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d236feeadf65b07996b7ab19db84a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f11dc79a5cccb4b13407e7c9e5eea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a19a577b971a2cd0df80b86795a39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d5d617316312455a3fe80360bf198239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe51eb574adf33a6d35bac2746eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64dfad3649acf8345e24b4d1959c9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd207a4e7ab82c88f6ee3dbf27245e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70f4f31c0d0342d8f1e632099a3b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b285524db7999097b24ae2bd72dab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4393a26c5d4f09aaf86c1a58a1298b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020bc3ad6485edb4fb41b88dfcbf6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd297da62a2dc6343fe28d0dae9b0a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce45be036a85dd6fa22a9f83a3fad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ac4c452fc156e4f24db4d383c6cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e44aa2ae4f68541bd212f229284c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e885dbb2db76f14c6d02ffd64ecc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d8d2a3d185788da4d135dacf03d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916fd4cd316ace1a6aa2e5aa77905c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f287e8663bcae89ff1e0ef925e89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f907ae6ff5a5a22a89de9804cdfdda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36d02b52f81b7fba809e536bc524ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e68703c1a6733341ebce82e288e0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb676acece6799860fd1ecfcf4910593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef9f073a89a37cf4bf5d8aa025eb07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bda17e6205182c8c98d0c825c6a6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad59ce768ad86cd4c82026ca1c8f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2ccb4f0db473daa0d418f0b4cc630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e4db43f29a931f98ecb333170117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b882b7e79e2bc8a7306f496a2707d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c47a4cee12257fbda89c8aefe904d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb6298e76866a4205ef35537662e9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b85ec8d69da23ca7717d3033c8bc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b5072a0122f0417a837946121bb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea9641e49449a4b3276d9e1337973269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e66aaba7c5fb0c6eda6c36dce81a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3d8c3fbd1cfdb9e624fe1a3f8c020271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831746217917e0aeb64d4a3b8648d083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5426f9bf8f39ab609bdb83aaa9572b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2265aa3654b1301746bcb881442da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fc9584cc67d393786c60e6b07858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9aa02c3e885149aaf2d7b756ff65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117247e94f3c98f2e359138b55110ba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98439af57eccddcc609c834b033601b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7944f6f67fe3e5a4bdc0955f03e3c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a892c5156b825cde3889baaf07fbd6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d0fa46a4934132310dcd78536f7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f45a5b342cec9c7d29acbb7d21d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f86d77cd6b6b3633a982928008b533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3300e4d4d46e8c36b1bd6e1a4999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3bd6b2103cb184b5fcb189cfde450285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7418b6dae284147453c50e1afbae5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098810cdf521cc579d07e70b66334ff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a811ee376fa9f0cf46d25df681b088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a94f150f8ddd0665f61f08cc2597289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba492fbcf594dacb7508f19ea6018290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dcbd82e3ed345f6825087e9b0d1e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eef683b1c2fa36e37cf257818dbcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc259b3fbcd56cdea4a31cc890433ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201ca0bf1a974b231983ae3ccc2862294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950f436a1d068bf1e51368cfc01810295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf601f967f9e6f52455fc829b732fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465957adc065aaa7ba2efd6aa55f38ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e08b692a0de65da7e305e827ad0d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49bf821253531c4e92f1fdd42bf38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d132f8931662b1ad7d9b7029163c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726414b296253f5edf62e8f768bdc6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baf8a2175b727c53818f62a2fa05a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ec3e3757f75a58c5c2913f5a262b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833984f29a5569054af5ebe139a60182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38898bd25c068153853282aad92af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82fe576a3ea9fcdc38844cf2f7c3f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574e9f893d3260b622e90383ce32ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceacf8aef23d934cef3137979f75963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220a066e4ced31c194e073a8bec380309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2c346340c1933347262e779de5e97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656aaf425d68c01a477e2da2f52202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440ddfd80284513b7913bf56d419477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874d6c04d3dea0f64533f953ecc6c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ea667ee2bb637d272fd7aa9c4131314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc6ec982ceb62e60ca10c18b5fe6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d9ea8c8e8bc6ac42f95e62cea2de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c975f417808b1557c0b0d3dd6065a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb079384839e19c6693d9cae993905318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637faa37a0bbc231d4a7b9c899cd2d6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cec68e9bb1e0a3a82214d38cea110320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be119e58a8e3030fd7e11950fcc72cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4667522faf98cdecd66e52fcbb74c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1f77717ec62a6d54f4dd250a5ee8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb19004eea1a6345fe37ac42b798908324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fee4eeb90d5073df678048def06b29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b1fea6cff628a9de2c7d38dc2f63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111bf25577c472c8f3a51d0841ac44a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a01c60ed1ec083ed3229255a3d60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b98157ac74c88c1d6fe689ff5729e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0e60efdb799f8126449070ab307c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82eac0de761bbef6aa43ae05038ecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28651581f27419980276adec443c0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525854b3a60bfcaa209edd01604a7bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35100ff4aa326b13b317bb48adb690a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd91a581bc6c14a235ca25a7f88c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683884706386232049f7d5a23430c06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf48cb746eefbb1337d342718929c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe86315850665eed549e6d1d20c55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c8219cb51ba7222fa969aadbc6a51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d865c4aae55b6ffa31dd38f86270340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ae9fc60cefbe048121df6f8f782f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c3d27e1c61841f6061ab2132dfe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa0e6a42748dc546f18eae8421783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071da3a93ee40d18def84b20e5daf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2dc4a53c96c8e5a990d71fa8e4079345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3203c2c771627d9e08afc68d67a1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c582e040b08374e11058826e9bc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d186682cfdbb8dc62b00ebaceb5cf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8992d83a5815be650258bb5383d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3541b54735351b713f6d5df8c2ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f07267bd9f3c199fac42dfe4d50b2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc217d2e38a55736aa1dbaec4d212190352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff695010389111daf4aca6954e5d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7fd31617395eca03b9220ca9aeacb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a83317198a854efb7c755e38705a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b9636d93164677d641218d7ae1f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b0b6297285015378f3ba83efa347357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cdc51bd7285960794fd808e0a7c4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d05c36bd360b4a2ccbf3fe3a85f80f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2daf54086feaccafd72bfd82745019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7adfbc4ab57d2b0b006f9a2a83174361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4b1b4c73f34031fb95cccb56b2d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073f347d531d8a75baeeaa610ef1368363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013bb7fa3517b9f86aa68be0455dfc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d1b877e18fd29c6c97c3fd2358de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a98ccba4bb92cf6cc0b1e1a51eb226366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077110e6723409a2aefdc3f742e0b43e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f40dfe1f2222071dc21fcb086e4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5232c4855a41024e26731ed372f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad01308c8c55d35457cfb9f97c3b9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91163134979d1df4bfe7dc0005a37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c326b6248af58c1584d61b240d7e64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a380f03d6bd0761b7e2b67a53222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526c4521b0dcbc0bf7d70bb431ebb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6dff35d229b12e225b3ed354b1a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6ddaba7ece49af3cb3a7ee1eb9a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7527792650e7930803022749bba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08117e8704f6f68a7c00d700704c8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8b8d1fe0965fea856ef8e1240ccb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70121b04848fe35ca50f9e0d1d612a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a76630b14686cee314c1d7808dc00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa8d46e6367b03311f314ba91fe24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd458c81635ec9b763fc1951f2cf176383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168135371c3119b3fc08930e2f87b955384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec0c372c7b05aad2f7c30f568a334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f4c7111d8e13281acd3ee10c89ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349e32b00298f571ca64dfd1fcc221387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af86eaf00ab49d375fde0476920d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3cea6210df15015b2204ee7bf8c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef2ee51394458f0be9919a2640a91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f701bb3dce69d2480cc499c83c328391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6e1786b4078a81dcadd3c66377737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b2699c4f2a8cb4809cbf4e7b1d60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88abe2b6b944bc4cbd59c8ac18dd44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4b36433a945c1c85efbad85ded13b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424fc1cc3ab19fbe1093fa2b16b0f72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e400c9f40173bb0c3857a11ab4732397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5817a41ab081cc11b871aa2dbbdd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ace0999f3c6d0d6911a532c6af619399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c7154e2d173a5e8d0e497a69591e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ba2bfe7052dc6bab04a9f3375ac4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac63446646e035cd19825d9b545444402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171369d1b85ba3ac607cb17a328ade2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d32ede4e2006000d079f124519c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615690ea59d95d3463f8b8db672b5d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0acdc3432b083071677d7f22d10205406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd9358dcd2d91181438dfaa640dfdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935c5e2d2909c9b2853dd4e82ef6ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6b327f1c4c2f52e228a3aae3f800409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e79b7acbe74d907c1065cb97f7aaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd30d6f82ab922c9cd0d6eb22335d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5be28220aa88716c4534dfc2f8cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b65e8b96a7e7e1fccbaf96da33af7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa1e9a1bb5dde4ff4a182ee0f02e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2205db98c9205d0efd15caea14fa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c478742badacdca5face22ff3f898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc36f12cacc44927f4d9beb04e277d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70bf91948184da9908c24fd6445200418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc3fa2ec290881728cac70c7071e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685454568fb44490d771e86ea8c8f51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3edd1cc45a28aeae132bcec024182421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d387e0bfcdf02a68ec237f02dc2e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3047d923a72d1b9c6432b634c483b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a481bafa166a9156865cf03f1dbd20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45409525ed30760d6412c61db48876425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc7df1c38895940e400eda3ee82549426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db949a00943ffe5f0c67fa5f53f7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479cb9b7f24789230a5afefd9b4673f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713ff5e150ba7ca809ed7bc0a00c49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35d327575eab05e409480ab64450d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae3043d059eecc0c3decae824ffc3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052dd61bccf362be4aa823d40c40431432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04106afdfa9391792116d8107b571433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235db764cd1639d68726cd08ba2ec27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741532b3b8701e412b632f47f1a4d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750c1d33131db578f1c7226c0dda78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd7c752791edba54276b35c2e2f3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd462e27b60d3d5147f36350668c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee60c9e83ce40a228f80244bed93f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c90859c342ad75f208e90f2cee1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0205f27cafee850936da1affc1897f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877f8a777c8b558684a7fe638054534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a772a16369d64b94707cf07a86180443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da590a76f763a020a27bc6126ef605444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee883b4ab9a50d8a0b0e2174c83d020445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb511faed14efdc14a4dc34f0fe33ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6dbd508271e1d9c88b7507b0f6945447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9612d01ca8617e0bae2ae803c7cff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ea1f732e881b3ea1e8a7a235cd01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589920bb4cdfe52d541d2038c5f49d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1aab28e1e82fe08510819b8962338451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80609adfade015e44f41036d84bccf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a9341d5f5e1d427bc305fbce9fa67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc99e31157c46cf3f4041bcdba678454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707cd1593ed1b82d7dfb078afbc5a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0fbc174642f100afb9db478dcdfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a9dd70cbb4760c44d88dbb73924e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7664fe0d66e4d09cb0e79e05c4784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86f662d046bf1c2e848ae4d95bf11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe6e1f5ada0237732af6d0aac2ab55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f46c309fbed2f8370d3100211a3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5412c2c26c886fd798f001ab902ed9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da370b5f7189b6c353d372b4aa67ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4017ef8932257810c55e7a45581b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9197a84161a3c58466fa79abbce8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bddd26156ee84fb31871b30447ad33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c678bcd03e5a1885dca5e01838c1d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be9d7a3469fff3b3de7f7750e62e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f24c506ffb3f5ea21f233dc7ef3706469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5feb212a8e62655fc599dd7fd657470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0b7c4ea34371734760db1e72aa7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944622fb1954217ca5c44df838227d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6fd63b50851f4df655747a885d14a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b86ecad56fe3838f1ccb07d8844d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061aba2a3418be3cf5bdaef6e2763a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d778f222c1938451c310baf35ecf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a138ac1e98f581ab8eda28bf26e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540ae06e882d640a9d8c3c482616f20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f6305b2a29c2e81939e6a6924b85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac04945f7a6d8f3b5c2f32a9c7198480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8363f5dc5e4daeb3be50918091814a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413ba1becdaa9391ba3155ae3ff9bf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41620ec7bfcce65af6fb1f330104c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb36ec6593b93857fafecd145bdfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2447eb5f632c3e96d93213625e1c39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf9c3496b0a0e367374396e8a26cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc5e78d653adccd19d87c7d89dc65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5036428dddde414c2acee34fb1c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb24ac1c25f4ae16bacf0568d0e614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7177c6374ed51c147502fb87d9b69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0e8e34371fc0eec32f4cd2fb5107491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67010c330c093dc8f50c1b2b9780282a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb76a1828f52c213649536ae709e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425409a76c589ab3f47e85eaa2ac8227494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c2bb55b5e48cb3ca0c3d89da06881495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275fac815bdbe011e8909fca3f2c7ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae0d61e4c8cfe8f9c0e59584007b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7129c5fe6d66591d9034cf2d7839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590754e996f7aa9eac6ed492a9573ced499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5b90b7e2ddfb59372dfe29b91765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185dc33d95c1a533af0e03350b33f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c869bd8eea63af0d14990001365e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9634868296500964e160a85a4b1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169fb40bb2176b9b6512ca647198eeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae446d108d011fe09afdaeeff557a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc037319f4f654e59e2e7316c51cda3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39fee1c1e7be232b4cc3e4e0c270d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5b8a4bd00d68740280358b2f2803d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf97162746467426101b25bcfa5fe3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a5585cd80110fda5ef52143ae4c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc62ef9001ad06c8f79e72d9c0edaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd7c796010eb0be70b66bde8940d0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362c195cc5c11180a664cd6b5d6c34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9aecc52690e8314cb6bff2ae3122514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc9d2d657613eb9ec72626af8e0e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307ec617c80a472640a3b091a8f611f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5133078ace5d8ca8bdec575b86dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a606155d36694f57a5fb17ac0fd766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175b52177136748c7583d83f7a5dd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6aca8c0844d78d13c9c075d08188520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2590204e9382cf545c80acd793067d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d980c83b21171c63c2ac94070464522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b567bb7c68d75d4bc8cd11200d58c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f6453360a039ecd96065c8669daa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf294b76b999947a34a6576cad134525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469220fc82c2d8ae9440bb5a2c409a96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d522242b9bd6af1703ef2d36819a7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5434219e3fe4f7ac68132c1c66a6c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1dfb26914a50f09994be0737a249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f53bb2aa89a660886ecc75746090530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d51fb4aebff123ab2286064ed72c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e73eb3de83d8ddeef05896567f01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36909302366461d2a40fbd478d5570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf158cb3f3093a3d025a4ac9e2a5cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f1553a6769551652b1608c555261535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c03862922ed8373e3885585d67ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e4b76415423b02d481e3cc41068a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b0aec495bc2dac10806616f0f781538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a65ecaaa1ce0f7a3158169943b874539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b69aecfc657950ba31f6644929aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d14efa49327b7e4747f884c3804eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a7ca6142264087d887f0e4bd398b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7fc8a91452cae3dcef89ab459a39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf158c388af306c4157e7a6ed6b6849544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a241160ae6eec2bfe9c7bde6653b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b33f1b990927fd6a6210ac50f65a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703db0cfd3c5e2260d52c4fcb56ace547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b64f3cf9c67a2988671352d994f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24926eddd31818d38475a3042e580bea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019c1c3e48aaf56e38b73e9a852a5d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f35b86d2afc81ba5cbfbeff330ce3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd1ebcfa380a01b21eae7602d6709552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99fa59aba5a086eb1c68d3ab958e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67511d2fe07c74cd9ed236fced027a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdbea7b9ca5606773fd069d571bbc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52231a6e110b41fb26938c59e82eda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df87abeed326994c6a063f89254b59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf55652efa893af21766da59214b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd617933db62043372b603d05c693559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856f289ee845e340d49b6ad162213e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d10033bad207a74707b6849aaf655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aed5d6504c3678912fcac43a871b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d88f71f1e0703cb57beecd10bd50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc058bbbbf0f40f8c5bca1d62e706e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb825ab0c4b6b638c3538f5012fe714565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be4683d4759b5ea564ac6549c19b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c62b6994b170241c02fb7c9fc64e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393deba329d8dbb2a76a1d0ac8fb47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f4c9422d3519e5efb23d90970b0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf16cc0a57c2093084fb2ebbf0dc9db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d159e9b1c70aa6e896594684f51bb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3748420084ff51bc32c8bb1f2e20f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da895bf66fdab634d4674706fd8077573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79dc84327e652902c08aae6aa00f7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a4248d469e2490e9457935690378575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2db8aa8b788a82d0413537bc31e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b62f19e28ac004bac34075073cb2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999975e42a2369d8107d14a41029b937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242c8e1783457d5a69b0032e471efd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6b162f8cea999eed32d00d653235580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de327edf8dee01038d35bfb372ec6da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fca770ca57351e28c547284725664582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c06fbdb7c7f296b0587eb1419913e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afbda5f29b697df8e7eb85714faf30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433772e2005fc8a7192be67c4ef11a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9aa41c59de49f26580572baca324586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aee43f5e0c29ab0b007f5f15d33f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2cde56bdce8a94ac8d767fe4573f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1b7fb50962f7f5decab3b3ba424f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9c9b326ec6ec4296a84e258429d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdcef5cf384a9cca40e94add1afb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6722dd269422774976f15160068eab8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae7e78f751b24905713a90f3fd43d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd7489c6e79f22fca2db730229a58d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cccf1b529baeb5404e70c4de2b8d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38f55f57c54f10dfa0266e87f2fbdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f384a7a32d8b4b27bd233c7a99f5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30df8c389a80a3db3c4d7877af7f893598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992921be438843d48f6a91f703655da9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f2f465394b315dabe4a5ed1ed9b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd14850858f1dee450aceb96b4dc8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd569375b8231c8b8139478a209cf9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db08a0872dc17f289c295d912aee02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dde132675a43aeac0ce96c27232c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd7b271ce47a9e9a9de24c83d4b08a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3d6474096eb939a9deb2ee3f13b84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5a22bf98b365836080f98fc48a1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f28126c9b6a8b3e8c95df941e556a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2246cb5ddf21beedb23a2e05de03a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7c4beeccc8d702414752e8e0a9ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f3765b42aea0678b9f8ad36f03f47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f880e66c27d9291ab3928e93a556d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83dff447e4ba0e9b4bede87ef6c4af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953ef259287504607f97ac43bb9a23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89797488f5045ea22ef4fd0a68553615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aea6ceb0e344ba129134c0de129eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117bcbbfe18fd9aab19ed126e9e1b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca228e449d78929cc374142ff7ef2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbf1fc22b00f6275b454ed95db7e5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d098063d2174161107f44f05487b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e686339d9350a7ae4678649f1f743621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc084eb7b05d973b4b3e50c71d0b9725622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60859dd901dcede2acfb2802275adb88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb6f0997121e7c773c639b8fc2c742624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd2b9aa0617970a85ae55f4aac069625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0749fc64a899e28e48772f510c9c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c5130d4a9cc927f2d697b2fe11dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1c7ac469d9d2bc4e06e4b31c8db2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981e48b3d67a0ec1ffbab091ea88c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43fe165b1a7064c83fa3648dc89a9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8d4b368971ba3b653d52a9b92f2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab9e3d45bab02f81b592abf3582685632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648caa865d2048632f4b2bd0216463b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae505530b74295732d65458a2f65a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b4a2dce754a057aab856add929a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621cc4878182df651ee80a2d340cea8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce32b43b8e24d6c6778b2aec06617d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec536abdbf9205324bb9ce7edada30c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3760fb46a2899438defb8ba466c5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f504d916b943f31820f8fabfe63985640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3448764259c6d9fdda51a2632cc87b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dabe69cc0865abea5ad6b9a095cdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5158a5ae1cb20c36737e5a9fa0c69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffb505986fd5a6da5ec7f01bc038a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40afeff48912ff0892a1776b58a4cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b43a8bf739cbbd8d104f9d2d4786b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f6c589179cbf1e0ab68ba8d0a1c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4eeb1c4bad48c281cc9b0564fad5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56b7ccdaaea368a301a00afafb13e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4627ecb3416ba4e397a4b5c964e768650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7032e3e8638b8c163ed00aec5f83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cb3aed74221192cc77a051875268652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ce617c8089647478fec7ed7b284b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731099165062a1ca139ad82c62ba265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ec28b676e38f5e77625c227adf8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19df5857a8afb5692b685d6767262656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d4d3b34114d021edd05d7ae4e08f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3261263c9f97592adbd9881374d332658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e8ab560c282a29bff03a4903084f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff2364a7319be166e380dd9ca355b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7c222b482d46d0792bddce5668a8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ad4297226b8c7ddfa97164f33325662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20207adeb900ede2f49e3d46e5bcb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b35a2dbdbb3c4dcbd8dbe294974279664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae15e63d150de753dd1402dd4a972665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74ba8dc787506bef1beabbd2e6712666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f940a3c7b977e61b41c27ecba59a22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2708cb78ca814aaea03abef876a79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6a5f2eccfd3971516d7f0afe5e04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc807e1feacf37d78d085c62abe3063670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360eead2a7a6f055753be2aa4478f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6eba4e081204395a00b8155ac1a9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291ef417ad7cd765ca4ce2e99edfd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0bf87ea9e956a0f1d66d1048a75a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819ffbb5e50627cffce78a3b9d5a002675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bab836f88f0cc062b8a11ee84d095676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e9beada21d08de4a1c3e42717d07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea040fb1e3520078047d4532cc15d4d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e43bbec90249688e9d68b9a9b0e03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cb5eaf5d65632170a30cf19856233680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d050b198a075521fe37f5624df578681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a17d86db16535a061462e9f2d839f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ddd9bbb18921e466df56e55a01d6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913334279551e6414bb26057752f08a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e8224481ce0545b302d3a67ed249685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddee6400f847b2faae9471465a50d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ace5ee527430ca8843d639c2e0f11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c409880eb983d6cf3f7d486babb12d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545455cb6999823654806320925d26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef020a95deea7aa724e41472befef66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a45d9f976a56ba758f834a465ddc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aff9cf587bee368220f3829e098f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80de28228b7e74d2d6e84c82b5387693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43bc8ed385e167db65f270cc71938694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ede2f45ae2945d58e68d3fcef3e99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858917633337743d568b364ed4fe4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590905c2ce0441fe0c735302812db5a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4871ed7450a4875930b010c915b13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415e2274ef0264233a579bb62c0437699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b01daeb12c5a2f079fc31f4d4e38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff867ada7b558407237c117f74b88b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d869c9e551887af0ddabb4064096702702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9eabe5f971570301e522de7755485703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6b1174de2016e29849081bf07a20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3f06551c6177abb6ee8a161f26ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880064459c7671a8a3be8ee97a63141f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242a3e7f0d4084204e839f46437fcb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdaa998232328d9dd5aab715645880708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94de4b8b29d3ba6bd43656a61d8af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9e8cbf57f56b1eef95a7f7f3e315d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d439f8d934e2050eda81bc4d2bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9caa26492ce9270d235431a16a12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d994ede867bd47bbbdd2cd6cf7caee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83998abe9b03285a54a29227678232d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc07fa3895da3de7dedb48d5dcc8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308a6c6c7262258e5a2cabcc4201be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61e3d60ee79d1d0d25226a7cc0d9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126a07db3e8ca06edb878e4ceed043718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d4686f85945ed9980a73978304a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c674bb7f5c17e7d33b9cac5d1cf1d06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bfe548f1f054b5ecbd1ff8ebbbde8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbd3cdf5e97e0f172f780ff1dd087c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed755ab5274b1f53d9e82a1eb961a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1615bc4443d80026089e7dafb47f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f39be00769adc1700533b1119ef2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dafdf42c799d61106eb327243cbdd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593592d720de9a1888e9cdea61334e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e010f837a78827f0d9356cbb470d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529eff5a96e0dd2dbebc2165beb14cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c6cc4a19512c1d8e784656416ca3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b584760388498cf738b7e3444a63e39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb183e558fae42507885948899c3896732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b874e047b1c3881dd7bc4fef7b0d67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323c521c77ab51b8bc180c256996b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0281d53e015509f0ca078594ac8011735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf93cedb475388e6107a880c91164736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f0748e3dc368502ffbc088300a21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af86c59246cd2ef0f4d70cfb4c17350738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd0001d4ae9aadebf6cdd33ba4c33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1d542b6991c79a0c28a43efb70afb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386043639eac1f8aac248cb1ac14528741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd8412ce6c5554dc00a3660ce3c75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b901a1e9f562e33ff26f27000465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7262cc0c2be8b3a95bda56c2ed3ef8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc95cbe075c545a42ebf366c5c3c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0dd3b32270f53d5b726aada2ed02c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcffccf54aa7e7d8f71f56ae8e8be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f47e30c510ebeaafb14b8f946d6e21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e007b565ef95e5261bca750474834cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5e02abd6a1484357d227a39204a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071fc390ac7250eae06b421abd84be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176dbfb42a11cb2b561778246f187f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d35b32c0563b88296053ddd7ebbad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fce3411daebead427a30d0494148754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbef76dda6e99af97a5f277966ac57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b8f15738d0a83b65536f3d922dee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379215a3e0c3985cfd7aa9497d7cfb46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626e87a5799389a62080340075ce41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b4f5454ea81539a12c97679aa683759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f9fcc1f8e1b857cf05b025e3fe92760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdb6c56f761306a176213695ad211d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a62a4aa68e5888b7cd946b390baf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647371a4ce2b74f2d4d8a4309be8f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e9ca71837e3b60832eff7e6fef7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767f4a314cec1bea98d4166a2fba8b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501587d26c2149a8bb58ffe502ab1ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9930f5c2e8116cc68939e6f350165b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa42a50ad146e4a45836218e6768f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ef434d157c8ba41dac1c28f84c6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef32411bbe887c5647f2c16e2c3fa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c64ad50d7db812734d4e3f5ec58f5a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69ee134f074fda99bc739227e71bd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769924914107baf5247cdbdf97e516b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380d680f97d1cdded0e1cfa375a467774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ef4ac4be851dbe6453db8efe094e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe44f9075522344faec6e9351c0e7b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f44182044e48e1d017749406d570777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb1f5a1466680fda28a763d5293c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a9a9a0d9223845c29c9a91479782779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d033ca16ea3f9e58d11b0f1cf70a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfcef5ab0c3ed842393b8d5dcfdb11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7949bba803360f42e1457f8b2403c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fbf9d4f25a63649f6210f309d583a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c876f10ee26bc76033bf3de6727a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4cafc6cec41e862beee6467305520785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d75d78c194599fb1676bb761b6f10786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82577496899366749408bc99a86315a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998726b38a39d72477b35ac409981fc8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331188a98e3fb6f3e30c2aa4bb48445789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb213313409f1d4735511f74485152790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fab80aab6c6bbe969392249414785791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9e14799e6703c4dbaf7facf42b73792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09dd7925490fd2a2491b8081a5d07793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f084e102e4d035528225914d706f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d286abca02e0b0b037f03cf71b598795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda37423906e0918689f721d17a10aa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d20f2bbc313a88071d464d89d7261797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a100db9ff9d559defb635298495df798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4556546d748b5343ae26da31dc57b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689728bc6d97ff93145e30f01127ec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558925513db09f6f53679bf2642420801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ba3d0d012009de0b417269ed892e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed5cb1411f2e1f50415e5d87d1eab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce048d3bb8eecfbdbb250b4bb1b7d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47440d255260e3f05b04eba66963b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c48e52329d1dd2fa3cca7c3a5eb77d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aad16a4995e6ffb23ca887ebb27a5a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db0a424d4c1c0b0cd650888b9803a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6767cc02e01272fe5caf68de658d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98cc312f8c48f68ddeed0b17754ba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030691b148dd94a8b914fd0b3dbc1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ce460605a504710027afa3aab63f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966490ca4edd58658619d3010121c383813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020bbf311ac2c217e5718a93b7f2261814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436818d886699b6592546a39b0f4ac7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638329843f024f7c4cb4293812fac604816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cafe7ac414fbfa3b97e85be5f8580817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1f1f39f48e7422eaf9a7ca92d3333818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4d795834f84389f166d4556ba707819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>