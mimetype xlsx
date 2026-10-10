--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b11218d3dcb92f858675366177f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b7fbab3edeb45ade7716d8d669842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8cd739b2e2b8bcd369545f78a9e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434878b0ec37a67cc470402343752b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c495777b96c768d16dde8f3c4dcc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08006c1d8d3b67b0cfe7e3648b78f2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae499e0f676b920a123c7b7a5a957997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bffcac66b09c758d407bc669cecaa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61280465fae6a7125edd105346441c6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c96b9d7b8f1116e79bb2c38aaca2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa886f600818100d90b64692d4603ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d77434e16ff7ed54cbb0fd15bd94b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314848b6eec272191090f8e9f4d3a0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c470a38c17b856894ef2191ca0e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0269e0a6401389dbf4962da333b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941c9e23e2ad9c265dba929dd11c2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119062b12943dd86034c6a94fd87484117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b70a2abc309064cc351ba3fe080918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237803a1bc8a5b3ddc1267b71590c4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85af1d1094ea07b1c38aaacd960d2f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25ba3e88faa11466d66c218cc5f6a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bb82924abcd6f4d713ce3cd2db49622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8c0975d8cd509a7ce59811e9b653623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d011c19e98fe0cf6cba2456f9ead324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20925b819d15ef3d19e72b494675d1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e22974dcb398329771d1109ea4a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b7c901a2485913815c1e39b2ba44b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b07f7f5ccd6435a4a9be372efe34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce505b656158fc7fe4a933e0324b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ff7a462595fc84ef5b24d3460e5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d18018f4b2c2de5ef19900224a8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58bbfc50a810551e3256d87598bfc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b12950a256fb0b088c05cabd46e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ede7a19f47624632524ebec046110934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb38e734c4151530dba6c0a516780c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877587fa98a3d50bf6869ce022fda736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5785d6c5a742c6a32b9ca6beae878337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddf0615d3357e659ba23fe8b8648e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd903cb54c7921c8c3450aca13fb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a2c79e99a27f4cb24e084969d8d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc612996a807896ee1b2a139ac8bcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfb0112cc075b3a6ae7b362ede4bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68828b85ef29342c215e9aa35a47f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0073fd5255e500d448e075918d767744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990088ebde3cdf6fe50808e0616590845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac71643c6c39a6b8479a43eea9f90a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab389951d3b45f81a25b1c2b05aa0fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e7953e115d7f438eb6303bdd80fd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb6c5a667958cd4476be05496b0f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d4025db9aa59e6a5462320e906f1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3cbf7b9f4de2c91f23945caf5e50351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbbf762c88cd7de9f9092aca1d4d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c1f6dfa078c2b96292cb9583eb6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797ff7fbe88c78ca943fa46399ea0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ba43db7e007474b50b7a0af31cbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fed569db5133f6c2ada2c5f04b836556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a983370992df93732379881b8a11d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad1fbecfa8b6305926e4bf4d6396be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048cde4d6b36f64698b73cf69a4092459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b912eda7752b36c8ac3bc1f83cb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091b22d5c259fe0d4b27e8b115517f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b663c5a7c9d3b9875d621b9bcf4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0f0313b97f02fa889b056733d5f6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef27b96327b0316771e0950e646aa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d1845421316dfe4c96acac8b4eb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aac383ac35036cce56c8db73aa41e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7f2f20d72ae81fd190b4cf8a6ed167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8975e6c8749698ef1f12b8fff65e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a80fb90ee033e0b57255ee8e60d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4a98c0f71f3b3349244fd7d71ce470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465a189b8f201fc5658f11c631c34571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538aa9749a13e4eb618d3d79e6595f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8228003d91f271833ff0361707d39c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77531afa8a52601d41043eaa3bcb4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758ffb06629bf8a056e1c1c7f32fbb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22af0d4a4733029ddc20677433283a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51633098e6ea354307a3bdf2f12e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac80e97ce40de804863c694302743478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316e8bd9481b089472df62f64d688879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aba8427a82bcc99b6671cd91bb40280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8542eef26250af2a0d712dd6b493e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b750a8dfd7ab12082a5ba08a452408c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c9c41a5ff878f8071d02604e70d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad739294707149a7d4de55b265b6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722764e016b0a66e8eafe9b92d029d9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cdcda324428e93d903fc4c58890cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc232e3d97b320d0eaabafff3bee187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c6921a345aed43f08898409b788a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600eb398b49c95f4ebadfb33363614489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97e94e8c27f4a0f9f83955c9e516490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5da2bb6c50819f87cb26200871b7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455917ad758ca46d8e3a90911cece892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191deeff019b466220def1b89aed8a0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804742a0369a4130c79eed704035a6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ce7889c9573f44bf43b17b169fb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52845d45887bb0952125e284d8c7bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91434e854178fa3e7f0a0e7991e8f1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394cf2868803f6edc8a49d63b2aaf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df0f8debea4547e9a56416d1dd34ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6966dc834b3abcc14f4e4fb159530100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df03e0cf01ad2dc407cf87597d9f1d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5ddbadb52f903164a6cedddfa4cb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc646f5f04a41f0ccffd698b0a3043e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1558fc190b65837c43a5448e3d6023104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f9d478924e6604812db3aeba7cff6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e2c85dbd8e6bca5abe94b2cdfa04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d7b35d2acae7f2fc387d9ea7e9b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c896c3b621b016adf765d1cfc60aa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e224b9cfcb89d132aa9ec114a24d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcbd8eb6c2683ec0d164152af1d8ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af374ceb0fbca9377d850f0209f91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa2339d22253fca63de5611656933a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5784f18468be1ea720d0b8abdacdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0228fb1cc18a0ac120a4ddeb136d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f5989e4be277b1809f389c5df6fdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a3b3ead64d28addc8150524d95c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11462254d776046ec59ea0094e734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b2b3553f4ee650aef74bac7bf50b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e1280cca607954d1cef76f4d53ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e37889724154a5c5987fb1bbd91b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed507c293c1366c500bfab72115673f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfc744077d2bac0ae7c64e45df0f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141eee04a626e0ce5a1a0e28ba4a833123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a02ad0d9bb36a707199b1c3cc48e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff48e74eb6d62fe7e671572a5d62d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53025ce570d4717b38830caff747c3bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334dd429268dc5ed4a9702d415bdffb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777e2183ccfe5ff0e15f0808dcfa7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420539250cc73d26c6bd4c8cb865cdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34ac6d55a892525d5f5311b8d7cad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b1dbf17fe50fc4aaca6d946d08a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c461647198b4518274f0cb389eca61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9c70ac11c93c8c17628d23984d46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343db8d8bb6a926f34270825d9abd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6385c7f72dedc864a15795eb097f7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc22c9c92989fe76c66e08795432ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab59f0db153f3fb05446d564068f4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843f4c3b68d384cfcb4e822206c1dbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab02b0482ca30041a3ddbe15516489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a7d117d24a01e2a83b1002df82d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1aa78d6838999a9ed924b45e9b271141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e321e70b265dc7eea5171b91a6886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f750e08bf1f01a9d9a0390d79b84563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f7171a7e56a07303dc45c78b6bd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb7d01ca80710c9ba6ff0dde458d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455511c65910f53131ec083fd9cce821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e1d72147f45a0d7c055e9b4a481b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe21738a6a7ab94a16670302dc5544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6fac83bfea09ca118d843bd569fe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d8f10ccbfde782373bbb9fb9db61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad157ec052f2ef6593a565594afc175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e6bf7413ed2b93182da5c4360733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a399abc6a18565bd92ed9036a57387153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5021689ede95c520a10026a1df48e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd9ff0fa41c1c9405fb097a9ba903b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65288ccaa17ae0ab6d3c3a475b8d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2c95e0d5ac0b59610378a35aa31f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1248ee8a42e57c7feb86e228d816b72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce73f309f31b05ce5ccd958a2f1d5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48e172d5153782b454b2acd6070d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de40e4b7b629761e9835aa52d0f0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa2db89ecbae4a063616680956200162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29e63045f93015d914bdf1aa54537163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c30f6e1b0106122302ee655c2f37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7086bace4eb6c5ef79b6feaa0535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb5bd4fc306e65338883fca2ee88c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa9fe199b1498709a24146e63cf3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7c9a578c80505c5c59b93242fb04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140888f7a9e5b4661a2a255f4bb9dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fce99774c4948e49ec0ba7af98337170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191c860766f8726657a49bc58595e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c216e459326eaeff6a2cf641a494172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07bb3e94f49adcd5e0c9bf9ea3b396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8d57929c3cbb9ee41b3fde820cb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc56e5e68a86a3745b2770d60b599175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3898e885156350942306ec9c007c5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ffc36cd1e80c4c237cb88deac887d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6e6b454e84dfd1e51c747c9e1b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5ae49c965651efc468fc33f70ac2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ec4b08b178a09bdcc0ba31cddb9b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a798ab25f37a521f59647abaf331b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d1d214acab01f64289e72df3ba28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67dc84627ddb31df677445472deb02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c02291ff40207c32f53b59b5c72cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284bd263860de43d050f59534bc7d8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ef98b0d2ef6b4801f24fc6f45492186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06dbcd8746463e86ec73a2b9a4dd8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988eca4637754ff81724a2a69e6c954188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd7071334afc4252d51e43a7f337d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220cf130013215f4ac72c1d9ef333d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b328291689038f9052647a43c218f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18b3629bf319a4912d6359fe47830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed41e332a24f143571af1af8bd0cc34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb83271121da204571618c535c59dd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c9a9d43f520371ed139e6c1635ada195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4b9891e13436a3dd9af2e2fb64503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e74741c685db864f84d225e74771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bb01183deed2c60dc15814ef16458198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1014a650248276080c94a4d0db5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271a85919c3e66295886d46f5c7534b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521193698fa0b80de636bfa5e26d38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bbbfa6f64025e70a392f097099294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed90069aa10fba065736c8ae5d03f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec50efe3b69b082883e77d1107c5358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401128d3bd51dd648db30a89d4dad290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33f2b10742eefa28468ede214a717206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ee910be7c3c040295fd011a50920207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b8cb34ab13ff201f56271b979772208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e808553593009c269cb6e9f768d01a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad56fb8009f997c31953426f29c53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380438d5ec914dc076312e6e294fedcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751608253851b10cf3b9c783ee3e6ada212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb898b2c4302df75dfe7aa1618db6ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd73065d6323e07984d84d1910fab8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0a55c53709538c870034072fe579215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c337817adc303515ea52592b793764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc38c6c38666bbd729e9e16fb4f825217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fbe3a320a0e32db36e543d8298695218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397160eaa6f35f60aad58ded90a4ecd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c5c4f4168cb5b2962d7348479a6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a73dc7e386b5c09a7852548ebc3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195318ad1c3edd963395bc026969213222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f26057ffa4d86286155c01cb9fcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f533ca811d3b6a2a6219412b376e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc9fbfef853dc4f8da1ed003b4668225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef0f826b9129a3ea0f5741570d2045226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73fd0dfafad13c3aa7ebffce622c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda6aaaef2a434ff89c7d65e3d15ae5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa7d3ffda08e054c96fd89f2df8abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4804741ae2e1c873453d5502eb7fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10bb0153d6d7a61ddafa8a777399ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba1c5808902d10ede0ff7523821665232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8ecad3b4bb2eae631f455c8e974c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f78223536aced819ff9b2efef65ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a852192565a0f4e239b62255464d25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7731e61da0b665d3fc0cf1f08374a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8b5251737218285d44d4b7a65bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d6bef271d0a83db1ec31bed6643c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027487bb25c1110803ab895a19deebbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795061231e9d81016ba91600255228e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb2bb647736159175724973ffa4d16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71cccdf051ee45c4912548449f2cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb122b12a2acb2b0891d3afbb593aa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966c296085f7d973f0b4fa90ccf1c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9de159d3e962cd1d541d6a8ac2590245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97d91a32fa9e5a08e4f9415163039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc2f4c93d79e54e5eb83421071e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701eafb408ad1d5cca19dced18a7c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467aaa457e09eb059f60fb7836a2ce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755643d1e372d3570a7cbf93817be75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156840c01ba5b41b93610c5ce57b8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958bc8bc17db9e9c88057749bfbe59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc6b4398da5508b178935b5e4a8a07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22567a80758ce1b1dd14290f46be18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88336dce6f79c3fc32e1dc492baa2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b01e7c836063f17b4ba45d78c0337256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc638f0330ad73f69be0a3d30182f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1258669284c76e9924b9d7b37320258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f68bb69248b34bcc820736e45587259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7957e9e4cb324622deafd782e8669260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117cd11b59adc1214ea1359d0324a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d069341dc8f449e7f016c0d08bf1ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e83179b2c8e1fe943e4eb19fb8d87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db818b1fcd8d8588246e8c0b8d7f48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cadff189302acecb44fc61dd701c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d40e19ce518b9ce9e12b3ac59b34af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7dd982b4fdc67c16e72e5b22bd50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde4196ae8221bbb18d7b2cbff2541268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48154d13ce80082a4900e40cd60fc6f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb565f3fe2c059ff53be3e264e1404e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c02d438aebc8127e3f7e43034dbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe23e0e630a5bdb0b25f75bb765d55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703889dea6b75d3c79654c6f9f380a1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84425671cbd74e4a11f83165abde9359274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f83ada11c9f5d909937361d39998275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98d639e79bfb643955c98faa73712e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf5fcc3fe3d73a2f4823427ea1735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e9f9ebc204f74bd9e5f1b5cc26e45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f635315147ee4c6ea283975346798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc1d5fa74e03e8c45b787b37159cd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a51671f6dcae7c6ae771a0872a55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e37ccdb0afd7a74d36f4464fc1580282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5a4e0d598260d8c21916454240ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75217afb1a02909074f20e8f982ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4874bff3058cf22c47c1b6969c06c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3e8f455b6ebb400946d187aacfeac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c20105a005ffc0e3defae415b93d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f34905a16abe2aea84a15e34613fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04699e1c1add5a43ee14f96ec149296e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364db5dcdaec8c15d721563605bea9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ab6e87adbd795bb3d5f191ee51f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51723022d0b0f96b9ff36b067a26709292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078873a6700e7dfa59f3ffb38802488293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4def0439a0bd318e7f75ddb65418904294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40195002cf3573a017c7cd016fc1457295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2ecbc6305e5fe1147794607d72e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c9185ca2d99f8070747e7cf7e163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1f8ebeefcd8db566ed31bf7728b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd666459831dad23af118e949a68309c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626271901fa20a09f49162c57b5792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3715e81b7623c76d00ac2b401f3464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d18d9d88638eb12902e354821246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcab2d95f53f173deec1bd8022c523f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cba44f696f07a21f6e04a27692849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516bf48eba85f34729a86a07366559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819581163d9cfceefe2462bbbb88a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576abc971e6d3db1d97eebd784cca15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c3ee1ae0dc8df185f0632d067804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90bdb0eb494780452d646219cc57f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67968baf9a756277a0e025043181ae3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f37687ed6f4fce643f586b0c9ca25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60667ce8d4350b2a6bb92578b801409312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258efb866ed6ecaf0fa588b088abcc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edae5b9c7ec343afb91c17c80919a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011320b45b88783accd68535e461cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770995a079f9a88b730a34db8219f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a6ac076340fe2af0068070aaec39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55814b7010f84a2e1826f7ec2e832ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26456fed5d8c823c2b6ae2c672740c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f65312fbf73e40c7992ce07f0d42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb123396b87b3ccf0c805d76b2c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134feb3d12700a9a5c9f9d180771f832322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f07dd306b890b6e57407410a09389c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058944efc97962158bfc305342e890e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d34595a175cce95951a713f9d84f98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0dd6644885d0abccc2984e7f4b886326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf32bdf7fd85812da79dba72aabc64d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d4b35cf89cb3be7566ff088ceabf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef7f6ba3f70a37189913645394927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e76fd7ba7b7b80d66c63cfe0f262330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922afccf690caec58ec842224ff8c938331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4aa4706f6a09c8ae3c9ef234a8abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f34cf4a0aab6d00a443ad15184bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ad5936f2b535e1a850681c22addf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39051589fa1a09f03fcb90c9b9481f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99f3f53ff5ffac184ea15e3721fbfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb1c8c5a86b44f331ead21c85d153c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8f63aabb07a88964501ab9768101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0e24ca767187605656669c6d0f20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71ea25d75fa43c360554e44c40f23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704d9c78c5edf7a186c10829eb5b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012cd10f7fadf87abd6dc9385c4ea8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5468f8f9dd9d0adeb67a1717dd92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8952083953d63e77267eaaa959f30d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f3669ee97c098d8013a66b1d3858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428cd8cb9d64086bbde32ed7b763929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7c0c4a04ad849684f65aa711a80ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef474da1680369643f04ecb572ad36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2c7e653c805542ead99936df7ff2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bc77698ea90fa2fb5f0ae467e7a4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b639a9e5ae8a50ab07406f483e72033351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eaf0cd0bce8fd25c4e03b4f805517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cada1a0e2aed876a59e669dc16af21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fc836b880db16856a85a2a667fe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe988b89e113d2c26e0cf9082c95b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a158251e35d18e604dca12f52c50ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598103557ffbe9356fbdbfd96f586e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec201ffe0427d1ece14af486fac70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214c294bb4371561c518d66cb35aca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5187478c279dba5e58a9cbdd2796b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb8b8c09c42a83d371a2a1e1edbf90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ec2bfe05e53c8c9e67efa7c9c6b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae22efcd652fa73f794d789754c515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b85ada9b467c0bba9aaccc1ece99d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd633a3b136e699ec1a88cd571d44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708dddfa0a51b0d8312cb79b6cc1b8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f09cda5ea741ba18c49d5bcd2112367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd6a8416430dce5a13fc40bea06fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41a2cef28c2c1feadea033c086a0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3e22d87e404b0d33719eb0ffabb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeddba6affaab4de756b4df89b9ff8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11a8b2b229294c81f10f47723c9e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29d826160911a4014acb651283451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9007a0c3bd5a84ae457c646302c2c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9ee715c929bb6e9f884f0c95d94b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9c153d02dc0bccf38a5c94c6686d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43aece736e6bcb749cb20443d69e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886dedf89fdf497635b6c25833eb4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a977a3dc9285d2e69ee1a67595358d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daef6c27a719855b97ba595a381e29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fac56bf36c02532d36abeeeddf42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90cf343e85ca77214c1acdf455767382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147f184add1c16b0d4b29fa2abb43b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a938ab91a5e1d83941999b05199a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47135ce1579819f10b52d6a95ac977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00d8b0acbf24ab051854ca9045b0e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af298efd49a038ebd358af46d29f411387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5692b12d0271327905c883e6dc5df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92d63934eeb42a29ab300f1d14b6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ca847df440f6990a71e853156023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ecd67e3aea2279ad74deaa25c3eef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d19f72eb350fe6bf6fb370821f214392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6dbea49cc4a5078b7b2c0d766aff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da7badd42410017b74a0697d9d570394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf7e883237c6461cf45406f8d31606395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb34f61e45eecbee310c36b7c671c7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3668f5ebd516699008fcd522c14fef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115c044a5ab56df8cb0c702aabf6dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a289272ac099c0271b6db4daafca8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda999b467767df830d9375e9edaec1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277450609050a3d48ba6f36a2e2fd77f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c614943f306c8fb14c142eab326451402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f58d99273f4218494208863b3c9d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3a7449dfa11fa22577b4317385c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ccf7e1e08f15cc11af5c0967242e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07ed2c17d0ccca0906d5db1d187ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683c7c98466f27a973b998418a6cf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c763db5b689c084a7462394fafe7e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08344d8b0e35526aed4610e077dd6e98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b61366af9109b6533201522b1604410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388582c4aadb7f565badab11285ea7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408366d07f8a3bf1e1f0f93be3ff22b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc39dbacf69f5b861dab18f24b0c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcca3d3c2c87e8b816c3224701a31d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35850985c15416c3e54d5d9bfa2586415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a5a911273dce4d3eefbf0e2185d4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665350bf7def23f02d8868b66c1a9cbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f689d3fcc2a56ae3869eea7ffdbdc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e868f6143e28278240ea5ae2d2c46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99d6253484b9974b923c1a51b6372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0ccd53e52854191d306bba854b2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a03a2905a3ec416fa195687cf49a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9ed9b5ad0de710ffcd282f955b6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f3ea94799567e2e940207bc3b326424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4295ccc53a45f83f7b0d76811fced8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9d3d607b1b3d98b55cbace0d584b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860e8d3dde9817bb5006c49e97515a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312598c57d5294d7def0acb7d9916d7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f306b500a82bb422eca266d2154e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ba831bb527d920353e5e1db6eb92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267f7c5a1e370481b90f2ac2ade4f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae247b534f7f7cb6d3db6c6869361432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee8208973d45c6dce708a2cc495b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6132518f42e702f059eac19ff03b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d625e91b0f31bc148f37749e1a893435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bcbadb4256bcfed6fbe5b31ffa4d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb89e6cac8efa78b7f50f067f71eff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3fa41aa908f631bed41135e87ec58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc3d52fdb041d3961f73c8860fa85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be828199f654537ee3773472315ffa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e290212f5b5147ce5021721864e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cea4335e3616421b71eb4f5c4cdb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad38ecc7dc7f8b97a08f7d9901b2505443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1748c9f545f5397f9ef50005561a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956799566fcf80e76245c11064802b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54cc18219d38a00eace95787fe2437446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2d7e2e052f2cd99fd9020a2c2978447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f709f6a047ff5b1fecb294239607ca7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab7d65c8461a9805e4591df7cd3fb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e25fe899fd055c98d29327b296eb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a31e9c910f069ef1f4be2f22a5f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7f7f0848ab752bd915f07ea87b9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ecad8aff0f6a1bffffaf8b80c187453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55650a480fe5d9dcbbbf810d8d66885454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb0e7ef649cc143c879e99accb0a11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7aa2779ef4aed1e486e1dfe970268456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e09aeb2b57a717060cd93545c7cce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07521b10c17e24aca2f5a6a6cc06701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85fd786e151a6b9e347d935631145e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e03a1d33be344545852b27a23aa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da30124bbf29b5ac6ab686b6b3591461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd362e6a924572f69cc1d9977953e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2c52d2628391e9c8864429ea3257463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef6a364574552f227280639435e32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e69861564751cf11fb8f17c0e2901465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b554f6f623d83d5c6edb3928e5e0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c784b94983f1e15ba1ffe973ca847467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438e15e67875f4515fbd6db423651c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f607ee4f7366e00068fa13c992ceb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67184fdc095f311ca20392e330a639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762706719c211bc9d5f1657b901cc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff6c9cce47fd847b0ac6e1699e98a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de794686032e8050eddbbe306ef22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed589b24e97a9b6f36ad46aff3910fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287fcefe3580410b89b69e51259241d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274987f78c64db1006bccf067b540b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21ffcf05068001a83f73e4a800d853477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895288354e2e5f83644cdf14826653ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a962afe84817202c8f84ab57d5b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d457a01500be13f6acabf39a6da921f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3fe1145490ed2d4a1dc68e620d13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be80569745ba43a4b124031b6d3517482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13b6b4e3139ec95ed8d08ae2e6902483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d5e27dad2f418db368f3c39ff97ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b6f0ed2b8131b6cd2d2814d55b99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f51ace5719c14417fbfdfaabedaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdcf470b905f90662b34c1d417ceb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f34f6e5aea572effeb52c44a63a12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e82929c6201660668eae48c796e15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eac557cf2358641b2a583a87cffc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a129bb598725e2a293ae1d6f76e5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0a783ee09945e27465823d3ae9c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883925be1b053c8e9d8a0879967d0fc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a26ca8c7ceb804aa5636255913de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679238547b2f36938909fe21fb0431495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67a92cd0b281411f3a8bc096db6cf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de901f9ea06e67a8f947a3502274e5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b34194fb0817c261579259685a709498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bfc026fa289192c1801ea05c88348499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54015c25453711d1264efe6a9cf565e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b63d54715e0d5a8c243330fdd4799a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518cf6956f1d7cf01d0ae285a803f96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbad94ddff0c3ee696c83e560acc04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea7f708ecd7678efb24c298babe61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a988fcc0489e995e5fb3723ce287ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1611626d302159c9a8c84c303fc69b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c557fbb949490561fb0efd3d868516507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e81957e8f5f8172095448893b0f79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc4fbb93135d1dec02d12612582e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a932581584004ecfbd6967577c770510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf60a67c685e2df5a5cbb17c99e442511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7a5c0e4ddaa98480a8fe55a410b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739710fa2b0308472828c8f30538f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ccd95d7800243398c1d615f9e284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345cd8e3e3a8dc9c08d2cbcffe02be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afcbb5ebdcd1baaba7f904e51f7385516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a86a1ade2e277e388a3df34b1f4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5176a4e67cac3caf9ea1d9df13b576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f05cd48d39099a9243a13630f99bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a3bd84d513f7d1b86fae97918ae64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99d928e8fd3bdb1534bf2def3713c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b883bcd50047c998b94995c7fe9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60917620490ce3601537980bccb2f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6b2abb490ced8a97be68a632983d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc386e21611300c5af82c92c881cd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f43c5d315e5893520420dbf81e408526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2c90bf265be7c46db5f7c5bc9eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c275b603a95f7dd29349e2a337360528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d792e819a668781ce8f0b8da2e023529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1414a07c2d640fe7ac43a1720ee9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006be84eefc3320e539d5f7764bb126531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c049da5dc940717a35462f1c67c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef4aa21b9169f7f5e008a59615a73d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bffa442b1815399fc29a30db3cb8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223925fbf48540b48cf57dc83283bc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f73251ef45e43ef99ab71c6ac54f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956af9d1479c1b050d584de9364443537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92541577a312fccdd4dea6076ce05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ef154a9fe422d1113e12ad7ab958539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb322340d5852cd479189b16a5f36e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22edce6277865e34ba40235854638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf4dbb5e7e91733e56f64789baafb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6725df6c4d9a0996ee1005063593d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc032872d6e9b25bd671bd9dad820ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139e46980129a256664a9e3919a40f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670a59eac2a79f70471aedc13ca25a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928341845c4963be1b0ef99e86c2ebd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc73803b59de7fb0180a8b632899d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfbad77854950757d428a77a74eec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3a14c749fcad254da0fafd8f559c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c644b10bb00ad349caef90f78d7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ae96e3d3cab8ee4e3cf3fbdaf806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d5ee16617219d4fa0077a0be24ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e5d0e322f4972646a8174ab38ec0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8e21cab313c90c4dc29666f55516555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4f6f5e6956705f436c244d42f7ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a0d790ec98efc2db0d8abb34ffdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a586cca40bb7031e0e4a0c75015f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e7d04c4a4d3283d95270386f6f47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c635926bb7e1f74ef56c4f9b2cbea0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c7098be579f42b3ba922bf682bf2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed42db6a9d48c8a672fb5639673fc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d497bed7aed41467db6a0034f4040c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f87d62565f6d44b4adb83dabf920564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f1807d8e3b577ecb2c20377a62d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70fe72696a7fcfcff7afb63906609566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6c096b970d42d7b1d8058297baef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d095c65f95d620267f1683d98c29a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c3e63e8b9b38d8e4a97ba3346c907569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8301d7af84a65d17b14616a732b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277ac2d6c6ccebcee1bf25b164476c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40ab3c97732ca64903a6a59f9e0f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd38a23238ef4609bfe628e22239c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d33ffaa8597e4fd45f436d78f10bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364fb9ff197715a59534b35b87f46b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a226d0281d46034d94adc13133b2f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae12b3aa4ccb9ebaa0951c485a3663577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292020a1d2911aa362cdd56efcff2856578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f79a843af3913cfb30596e2c450d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f360cbd59f6f0b6d78d264d3e7dda2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed9fe03f5d9f79612f913a0660158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453d3c80912be33dbd56de3fc9aebd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac877e73eba832f23f808b3fddc1b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e651bc5927b818055c8cfc0bb6b16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6802f38177c6f6a59b491c7f19a69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3dc0bf0608944f411bf6e00699b33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820174ccd54e90039e5d1b7bd64be893587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faaf3ec7cddfbc574f5036fe6dab14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc136ada1a1834e25690256f6a55152589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f09f1b58a76f57821bcdf5e8c69b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56bee70ee1085d4abd591a91fa3394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2f2cf9884e5d74cabde8ee123b2a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f940d728f2ce3ebb5a60f4ff58586593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad892b6c9c424ab20d8523ddd04da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f4b3e4ccfcff7050834ff20d39a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebdded36ecb7dc6022686e37c2ac90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962f891828f88e09c21a2168b977ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3c49750807bbdda5ec9b9d98fa44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420eb29877e71b1cbd2e9257fe13fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8cc65b3ddf9db88efa9ca467822e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240a20f5ef3aa7441ef04a243d7227601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc983edd35570da6f8442c6fdf37d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bb9e5285c383a69a9fda24768a3c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35dcfe92f7c53fe6f6b6570ed4162604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed30a9f1d741ebeb23dcdd8c975272605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6743ed7a37cf8e0aca82fa5d04232606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d79f28ef7e952c9de848b473ebaeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa44a7a1a1e79eb0e089b0d36f6e74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb4212b4f9ac09bfeb23477378d2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f37b61fe90415e3d4dd2cd86bef10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4f614e1f9513d8eb826a226b4955611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0061df89137d0ff0c8546d4c32efa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7b22e7c9e7f89ed0924b594cf274613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b062370d7576465ddbf9d3165d13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15a9c62860852bdff585c79c6628a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e92200765dc1c0e813e007b180018616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3d58f5da167c9761f3831a18fe334617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a30c1629157f8f9327a4402c7d4a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453074a357f09f628cb656307f2cd312619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcf522846ca319ce2641c7ae63878b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cb1cf641c79ade8e0beeee25d0a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521717e6d3247fb7fe57024bbd76900622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6699410ef97883d39437a812b17c48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b4cf94e405482eaf24b12b0ad437624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2fbda0adaa08ca019e4ff866c4d92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475490e8654d9459cdfc442f2fd6d61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf69bb2b2c83a9aa5d64562e47ee7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4103f18adc83e8da8d59f3ddbddee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b8638fe9dcddf5227792b1750d58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94639d9c925c7a70adcf5709c1a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d11fd6602fdb20b57bfdfaf6b8487631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbb63a9b2f8db9f4458e6248e9337632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a799d8a8dd856c5e1a590bb39b5913633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cbbd855a6785b6900620c84aa5cde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca2a2c1ed8ad9d2bd4f9f13c423c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811314caa069d6a6fd6641fb3cc724c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ddd611ca7a54657cd4c86d0e7416b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581777299bd57d2ff8ae38cefd6ebff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e4e461cc67cd25d0b16c5fc5fe31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de62053b29a3bb9bf09d06a4903d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa05d6e8da855e1ffaf034b0c1427a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c3e344fd8791e6c56e0d7ccaf584642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c9a0b9f1b2dcc081ee894d67cb69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29acc7c281326fd6ead8504429b21b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d56e56a205156dd87a40bbbbab4a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec9db464250400d77408d52b5b469646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542847a9a9c76a963d6b05f0bb375c48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97193aa54159129a6df687b88c781a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972e38846a04f0461db84859e5999b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44243a09bbf74fbe47455dba82cd28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016ab903e5a18c73a298e308596373651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce098ea54c77e241e35c180f394329652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bce9e9e21aa02aa163aa14eed74aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afca8a8edfb7174e01f58321a43226654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9259ef3ca810a3df8f63feaf58d435655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af562f83cb11f3b55d6e86b17bb1167656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c9b55597ec68dba20cb7172a6c42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396a921963fd7a690335191e76358d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ae230ebedf4877115c76a402c5c50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ec1094cbbdc20bf0ecc523f6f609660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22d51c60a74b21a92b1a80e010ec62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903f6b5265a14b1c0fb13f1270dc72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa387b4f4e5e01f9f173d16789ea5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e29b79a3747bf300b78b5625469c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832286bfe16fb244fb0c1bbae01142ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73447579a8ee5f2cd333c620fd95335a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0822718b11998370c8d536b9579f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840b9c8e94aa60326b5776a3eb9931668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23a6bbdce42395792f40fe17db7a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7a8c9eb3551aa316e4c0ed65e5550670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ae779c7ee2963b7770dce19d8bc82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621d848a963557db4bd3a3d2a9d524672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a318ed6144b4cf08963db0b175e7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57881b6810412f0dd30e9c79f1e8760674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f82426bff978d7bd20794d298b95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b018202f7a9b5db46fbf2a0325be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0f07f5b154d04b88bd3ee14fb6dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f4fe452dc60f75c0767a23236913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a382700f82e6a55905c92871977b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14f24bed4b4ba56bfb415939fe5a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27db7bb7edf8c2e125a8ce9d2be665681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57641f995be528ac439c21b7392f0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3af9833c68911c0bb4689bd33b580683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af1ff9f56c1badcb533010f8a0538684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5991f577800adce3d7dd75561a722685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50f1c2837ac1b91f126c79ab3b293b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728cf6e47526f73631f3452dcc24ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3df842a514f6873eb1c14d5aa8e6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a035d6bd756a15de8ee97ab7827b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8dc1089b2806302ac9c6ca56eb90c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b1c481f1568390110811e26ef385691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266fd46710e94bd3216f37786e2dd81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c9093c4a28b47ecd6f24ef441423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f4920f689dc7351b83b7050329be8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b297d30bbb748537be5ecd623a23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918059858219332e80b2f6ba5f8478a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0130f64752ae466eb9b62a4bf2fb69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da0eb3bf33a7c286c8464387b02a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13438edd92eb1f1028266d227965a007699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3691e7b0548175574829255f747a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe43b273b626d9818fb653b37da0889701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275e1e708a61a19236a2131cbc5b6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519b67b271d1dd1acdc4d258befe46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb034044559f6315be6e7ea82bea5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a72bf00c737f80065319d6e576c2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9b2d64fa4af17d848514b806e78a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2e8ba46e50202f64b53de88cb6a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda57835ddc680a660296f2998256a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c46ad67f009cb14c43c8ff482a13cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813b88fe1bf4e1c1e083e2e821c8f3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534dd2e1250a31b5f43652994087c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3d0df9d71e5258d89952020d0fd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c3775020e9281496f20cca37a2b80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1ba629c04bcf24fbaa6f7d605e31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba2878aca951a5b3f629748889c73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff46154fa8eb9acd6aa82ee64438b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bab10d143fc48a95c4dd7ef59b341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45a28b5762e258013ff17fe6737be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b17be715760618be19406d8d41e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e02c59ea9bec97198edf5b0c65dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08cc960a250ace16db0de9b991050721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbe5e159ae9016f7980d58c4259952722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c0c445c84389175b9a1e932ac5ee2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b850b8163fa9e574483e42b72a5fc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b253e586914116751e20fcdd75bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9186f866bf55b399caaa2e39bfb7de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b582148fda1e40250922240dd122f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3d9587fd25bfdce1f8fe3fa9b3bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee22c2576800bafc32c74c1f636c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293726b436263182468caa42ff31c8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826cf3f94144bdfcac3a3c6fe3fccc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e761dba59d2ef5c46d7202380d5c28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d017dbabaffea8e1421d25140c6da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f328af1da0f03e13955228ba41d64f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25fdc26c0ab140a5d07661771a041735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ed196075dbb656022d05c6d36275736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95568713f1b18471d451cdda857d9de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c693683be73689135544187b9d1c14c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7fd9b0287c2fe80afa253f7d68bef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a6108c2df6ee44a379b3fcd9ec821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836b3fac62de2346cf1354ce3e2cab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3046ff461b5ba6c0e1192dd265a3971742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740bcb638096ceb1a5d837ea436820b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c3fcc2d443110ea684230dd4c5cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bdba79bab41b8ccc8f25774b26a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d96727224ddaada658bc34fd92fbb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f5ed4591922da48c2f00b498f22b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba45fd9f17da28063aebe3894e7c20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a2322b6ddd43af43063f766f841d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4acda034569f384f71a5943d33f2f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b154f8ae8977d3ca2afb1e7c6c379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928255ac55b7473ce062fbbdf5d2046752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf75880fbd24b8475aab8a58dff775c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd9d7ed03a0075207024c89c425330754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03267971d956e275f3fad949a47fd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4158d475462f037a847fa71bb411756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75abe1b01e93af7861460e4232f967757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f23e29dd623eaca9adcd54b73ff2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767ab4515fa0d6142dd66a54014614759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61952222ba1846fd96076ffafcea91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5ff09abbd299aa8d3ebddae741b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17225e57aa3eb36277a4a3c0b6090af762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef809d2d5d7dd0c536ebdd78d07973763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c2c4cb60fe8bc9f8b288947e4b99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d0372d4dffcaddc9bc9c82f4add15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d323bdc53778cf2d807c4f8914541766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11982fb86aab1b34aecbc0a35365e5fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fcfb52f24b07b47a2ccb0b951a9fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee27de4d5a878613b2a1e0df0c8c44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec4a9b9664f8500e6259b3097c60ca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42bb9dab1e9875f2c95349928c2fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3c8189f86e6892f5715c20a46ac1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5e248dac24d7be6377db494482655773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706482d75eb7d4776825f4d68181c5c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a7e2b19d985a856d02c594d75dc2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03e71b50ece4dbd6ef5e9e42e2f74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e68dc78f3f94c707a2483825e72027777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1a206aad11f0f6e88da13ae416b02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376054be52211cd08a951cccf3bfcfaf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb4262999a67fab82d1a0c47ece7f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914f18c047d45a4cd00977fef290f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef3d775c3b1784238fb91404b48b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce324fa8df697cfd0707548ec171589783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0582486c472a1388b2d20dc46968784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7988e18368ed7c0d5f74aa5a19531785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5eb9cd4240b97e768627e747389d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6594f480eda290ab9606465c942563787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a87c9ea1692b8141c72e3e767ba8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd5ef65a69a0484f39ffb375289600789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6dc1959bde41be61a1f9b8b24585790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbad9778e226a427c51cd4dccd7a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf84f5bf29866cba3fe5a555427641e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc83145eed3f0b0ab785ee8e149b03793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255b442f6e6e3056366b1bc9600686794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463010f3553e7093e93c211f90958e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da045b2f745705a5c27f0b0a13051d1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97269ee3f137a98e0b45533a53ece4a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ffd0d390abae5b2bb68c970320dd5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5bd254a8c33f78e7854ecd927e58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0998a5f9de9a3eaa5e0ff755cc6f7f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9fe676a3d768ff65b76a98e679828801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119951c92cbbb6ad1871ae25631082802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526769b5985f4456d3d90101de49f42803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d75d304900bb19c35104010985ea1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e74702d9936639072adeb34805043805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c2be30268b61414c4c1fb0535ac5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45bdd084a1c601e90903e3802f871807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce36546e259561da8ea25423f30b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793895c2b7aad63a1c24f82efe3847b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf58e610fae49f8366fc6ba8689e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3bf5dae09b272e89b29865694daba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a937b97d13c8bf6ab4aa37061ab9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c74da884705acdc5f2126d145a901813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a4c103ded429f1171ae0a8b54c60814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f2147c959971cb3da9de1497561d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56861c0853f5d7749744ba679086cf1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529dc105680d55653a896f6eba8d8cf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20069a4f73280ae8c90f332f664096b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c539b81d71076e14f52f5dea144c70819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da9ca476ba7515a9914e73c0c50c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c83cf1893d688606eb1049f1558b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eadc19e966804cf004ddabd47edda33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13774e2d6a934e7e98f9b970c418af54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d7f126e56ace493de9765241d0bca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad83c0a379ec3ba36ebfd4d8259bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfb8d11c774fa0ac313b89b06131d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc571b2338564e9331e2b1b94de1f478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4d72692ea6b9cffc0e008cf642eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa2fe813ff8ee2f9db15e2687a23710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca00a26429379d6fc432da1164173911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560a054733a38c5d7b2ab0691f654412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5da9c285a6c234cc3e932f1b58dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55414812d68882d49cc0373a7c37b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20212d0d920c8308ad7594c46ffb1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0957ab9fd42bdf78b40e06eb543616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac6ee1ae2ff6ee89a43320f0399ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6caa2e88c81b457edda948c6167a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba545196b35063cdc110226b9938419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6eb4fa4c0ad0096ddc3c5a2097efd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f4c3a48419a6edb5cd1c394f755e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e7fcbbcfd562d51765682d00e76822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d09b5711091a90213de8ee1aad5b7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1907bcd871d7918c82ae8d6e8623824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b2a93a7c2922dbb5a3d363c116b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb13fd4743eb4d276d037117d3651026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a41747aded6c1577b69f02788e213e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed3cdb4e25680b3907a0dfeb052d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b85120104b0ba227f3c8fe5fcc8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa6962aef59459802d42ee9d723e3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217109d264fd299efb51e24281668b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be60abf0fd45ecf91d13267aed12f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c195957aebea9afa4c8e130c51d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd9637075eccaae67971e5af38b6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f2a41d0d03e45173bf692c550e7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d224f075a2f974d9eeba1f8791ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064b06473b2b9fbe6c4f8dd54b841137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a835b5384a1a59669ba9ad57d75a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d2400e9bb6c6a39f3753a2dcc193039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dcf1edd9d7049c909aa2ad5fea2dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f170fef263d903fc5d2dfe1379e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22bcaca819981dd215ba664fefa92e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7929fce5e531a9393b1b14289659b7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec1c1570d471aea34e143c2f3b4e2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7504c9da0717f2562f7ce33c54405645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842299dee9b788a0940df6dcfdb2f5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21d85fef1defc4330104c7513022c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a13a9cbf5cb7f38f59856849e847f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a7ad93b945d91b7d29126844781449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b39c2ae5046d31770e9c86c6ddce2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502675beac8a12623287a9cfde93a7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f15e6b9edff63223fca1deafaca952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4bbb89118b31a83bc7d4faece0f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0e06ddc1d45422b9dac41c092e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf321e58c24ffc4d13b742be9728c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e029130990cd023d5d626da93bedd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bd40b851dc4c8856043e0a821aee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be278f72395e6cb9b1bfc48607ffd57358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41f7ef907e20a83756a47f4ce59fc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eeb40f00f3cd5992ac3e3a279c75460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f97a0965fe7923db1f944194c37cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bcb4a117a5fb1f14a8aba03e0ff062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75cff202de654407d339b333b699af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48466dd2fd7d6ec1a0f9a6674a2acdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f410c836897a76f579be08b3a19952165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e174e65098e6c06164346cf9e4e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da815fe0915c87e2b5400e5925dc57667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0dbe2090677e73bfbcd1d106e24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b71be86f6926d262beec074964ec3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b272d10e192b7e106b24ab0db00f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e7edd5572403c09ccbba789b70bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193756c87ba4937b2b205a0c8b5072a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a26ead158abe70ace64bfa815045573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29130a75c5ce0904e6b36ba1f9a030974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a785084a3b646f6662168b2629c8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f04c0aeb1c100045f9512f76534f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb91fdc4b11091fc9d69e87e0837cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1148200157ac938cdba0810df84aca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1369278f935ad265ff67a66ea89b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb18d2bf38a69ac25b36381096917c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e59d1f99d7f1971ff2c7d37f94d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237667d86458b9a9204b5dcdafdabea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f8f6dedb117af90ddb6763b3367683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a3ae5f448ebf7375f11a5f8e3ec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52073ea0c4fd2c4717f62d155cbd8d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f7ef89371679f9d9ec36c6e5aa22586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471343aef1b558e733b804a33669b8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e49fbc593bea701f4053964f3f38388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12c86edcda6fca7f5e899e11e5f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7677200a6b2dae603b65ff3e7c39490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2ac4ec73b32bffc90c86875b0b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf8648277937e2562dde28779147d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea82239dee4b609befbf67ea064c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98221910b13805d055e467bfcc1e96194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c723a04228ef0bddd05aa5602eee1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a63ae402b379567dcf03028e40f6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9841d15dedd4fdf678224bb8e9225a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff87d272e318b07d410034c5f7192998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5b7b3521664f9baff9e40e07d683a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0abe5a46f75fdd0bd00228738f07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b04e9e59ca572423d2d8a62739356101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b1888daa5c82fdc1dbb3615b7d75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8934ab1c47f97f82eb5a74834be1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce240992d868309a46b57232103ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102b8ff88fda183566f37f1894fa77e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef754e91d2737ba0c5f75286e3803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ea1dde3ee22ec4ec35f476f2be74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cb33f399aab1064a0a61372303307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60f18be432d7528c242e017f830a55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e96c058a50e4379ad0ee7ad32abc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10dd4d71dc5050e1e2e6a4c579115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88b5190af2fd86b692f72fe9828418112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ee0530167935e7726b9684509eb28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c578d734a9d21279dc387b2a25da4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c8f6f21cd12988cae5d3fcc74c66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e27450d620fb366bb935762f4dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9923effebeec2940bc42af3455491117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6df48084bec51018da24f2224750118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b3edaf64425e3c52e327a0a25d4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e2f601052521ba1653164dfae1926120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572112878773466adf5f3f0c6783f76f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355dd4d97b9e5de877e4cbe5c33bda7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6992c7e342724176ff5b7a5f6c3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cb0688e5a1847301431f8eb144ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89b1796e8e2be050d0bf667cc826cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e26a9e5ac2ad96cbedff4ef64cdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6418ebfa6ef1d5010e8716b1775ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc7d176772162c549a31fa3eb47c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e259cd13c8b16c2eaf5d3577ce0fab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab88e076a27008be3b4467c5f46b47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817da3da850adfdae53ee6a716603c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf0ef26d89b6167d1671ffb6c4e15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5ff1a410141b7457bc7dcffdd3d02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d0d47145b54f8451f9150011c538134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7df70cd2a58cfa20fec74f6185895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ccfb274a4907afc981bf513169a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f8ed726a78775648b90fbffa6ba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be16bf0f0e0813a31715ac4a76ea1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767ac5c3705ea8df2c43d82bdfee34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be192bef7b953006ce05aed2b3f465140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd790147b4115ef28706c709116ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c6403ee3fb97db81d9a7c57a466c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975447a2b8f4acb83df06a907aab37e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e01246b3dc57fc07ea0437be073c39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc2765bd1099dc8fa8d06575a6149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c726498ad29e688cddd3235e3e76f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1889bba8662bcd7b0bb2637628c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302b6e010a65cfc87f186bdee3d3d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954e554baa0e4af4e779cbc0250c6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9d47d24b3eed8433df48a5e8d3c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ac91a84f617f8bfbdc1d6ecbb7f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709bb2bca14e6c6459e3fef9bc5b7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68fa76f81acb17e7a2787e70bab90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636025d308f9baa39bf9fea35f8a1f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c43494cc0a59f243f701e9590816155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b39f01c6f4f4a9338f9aceeeb523c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae80c7ab7fce9babb31f32d8cbba6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673a7ff7b715c97e9c600a4b15d743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b41226854a7f9aa68a2cea159d1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fba2e573dc7f937dcae16f3fcbc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b9f3e04f9db729026b7d0895a52f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2939576c5a8c824c5d6704814b3cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b811cba61ba80f6bb10b9e067e178163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c4ad19f62a89125b29176490db5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaed589f7d9bc55407de7a5dd5395b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f493a688bbb6293467d390b8b8f3ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd4f95848cbd94f40de8e5f053a2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074ee98915dedc0836fcc46bffbf86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477058eb4823e38f5666a9a299546259169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287697e98184f126d59c85e568f27a89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e1d345735ec9063b93e8a46a3e4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe96f76111c06afc2e6d347342dd5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d2eecdac76fdd8629f8d9626719a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1f58e191736c0aa400e6ddc2e3d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3f886c7353de4d349f8a3771a464175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e4ce2ef538eb09e1811defb37471176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843b5a17bedeb7ef4660b15ee9c252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc615e95244aa383c239cbaa6b096c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb91967b785417e52dfde4e16ec3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc04aca97d6c210434d06885f3161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dfc122f8899da523c0ac1ff571e49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9507a93a1eb0905ec15a13b00355b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ae70a0fa202df2cc40c8674bf46a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587d7cfa2f4f742b8643a9632cea85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8012a26c78af4c398867f8cac4d7f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c52ef25edf8d7d30595f244e7915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d5b1db9d3b140f79223177e4e9a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675ed45b884635b44e98b7bbfe64ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42fc1e8a500a9b6d952c11e0cccebc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c80d02b1dc544b35e255efae7154a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127985409faeed7a692761a48a092fed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5961a6d34a4711d11d985a7de2434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00c941f4f0d3a797174410ec836a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe0dbf333903f610f5402bda760c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28257e6fe04ae14cc00055bb44e3ca40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b03f835bb4d7018ca2be3083b46dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9b83e161ebf7fa48c801c86a91db3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d22086644f68823b9777f8e0bed89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbdd9e76999d1bee299da57a1088ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b3a0cc8b7faedf216a76e753c870200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da563866d8730e89fce8ccfb010be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ac1cebe873bc8fb8101d27b7771d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749656af1a44776a8b240cdd669ea4dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d7c774f582eb1fa30dcf2311437f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2f15d4641217f511c8264d236b63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a32110eac0b881e522e3ebe4430e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ebd54857050498f34230e4af8e86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f00ebd715b8066a71854c9a087093208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef40cb479a29bd5fab50e37f46ca1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943676dc63c51c6fb39fae7ae90f115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad27d042da6a000732d5ee73d5b87a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a3b883edddd8f37486533b32814b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03637c27ddaa53ceb63351ff45b2e03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbda99de456ca4df33bd303dc152e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709e6dbcf1d718f10d9320e23a99b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a2b4f963c785c15fc35eca50187f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab8d5461b967d799587cf18199001217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5895944723fdeb719bcf60c8f049863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b459ec161270a991bc8119e3ba3da63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ce35e6ba7412e5f42fd203413020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50c7193ad326c675cb67b81efce15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf7964321c4574133ba17c2890ffb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d3646dac52c39ed42aad7620c4ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e361b7ffdee04c0174606fc3d4081224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c99815693f8c4ccd28f82e284b5eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc268ea6302c84fb200055440a46b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6701146044e8f0a3268e3501a9d67f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d25d06820a116f10a59cf4b1c5a35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb217103881d6c6fb9642af7f45a18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6008822c44e7e827db129738eafce8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7df366afe2bd4a7afe637ae891345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366bf303f5b8860c89b4a7cbc06fd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e621206cc1d262e4f05035b42c52e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6994e2f3262857e353fe556404ffd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db52a019bbf2cc3567963f37ff4c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b880f40b1e32f9240e211649d5ba8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934ce530ed5a4b61eb183c63e23870237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e94243687fa588d14fe5b13c9b02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68f4799d8b157863a642ca6601561239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af8264ffae17dceba63096692ea7b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595ef9cb99ee2ec95b51fc7aaba9da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b9ca6316ee7dcf2cf9629035d03ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab062d6fd4f45b8bf8523f536bc19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c82baea7acb6702c233449a2d30ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258623d13f1ef300e8654182abac2e59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936fc7af7024b19ea8289ce6e1641a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c88f5085a064811407ccffe3d9f5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e60728e0037e0d48c24ddcfd1c56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36eaec499550f42875f1ed84a69d08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e61936aa8594abb1b4b575ff981f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb3dd7c0f6e1499af84810cfc98c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4e71339b58dae52af3796db7b0074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9bdf6050adf63fd1a048dc0c2ac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8415c742fec450f4de3eaac38d744254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c84e17576d7a25ee0fb90f47b429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089c11002109e07378c7a4dce74449256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e818973a17a14fd7c340a067902a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc7fedafbabffd783e41fe8254c2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb2a881d54d7f931bb0ccb2cbc186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721934b32920d7805d69e4c606ce25a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06cb192e6acf12c937804fa88811a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d215d5d66ed3481fc8542bd3980e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc7d3361d54a03295adadb233238a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d68b195788be1e6d711300e7198b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3791ad2c2ab58095f5e37e8661cb5c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc623f0dacbe777df9b98e91b2067ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6bbef73f28041bc7c22a0a013614e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af53bf51b35301ffc84dd9d871ed21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432006536f739463a10173f26df49413269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c53fe2d87ac5e5788f32497d6fe60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d073c581a7bdb7e41c04c0ec791301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1af7b597046662142e580dcb08da3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c12092e952b3e41a3195d5c9917e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc0be8902cb34d0fd5ea56d50a8f92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d4912250c61035095c728469c52ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f30098745c141963f3b5df392ab9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e368ae8c0f192dc08157821352c7a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182929f749bca480143957ebe5491934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beda741bbc23d551c15037f149ab080279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707508a3b06906cf31a42fd0e0814c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45f3335e06ee8e4ae22038b79ce0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4505da8718f5ce21bc081c91cdc1a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140955902c291ffb0f268400213b8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb476412b3bb75e392148b6943f27e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b68408f1bdacdd19ade7615b83d1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94cb335d69fe46d8276714c540ec4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fd824dc8989923c2e5128fc3f280287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bc83ee4a517cca34f897c2e67948288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d320a3d44fd2e769b70a83bba72d5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194ae2c601fe79a595f7f26c5d09815290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067511d3675712565a962fada2e1776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3568ad5fdcd41e9ab5eec89136085f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99051babe1c7fb803508186e8c119535293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfd0a11e29d11a9db61526631a0e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79585b1ace7130a8a762dee5ad9558c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06b8a92e55e21f12f55ba1e970feaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a633a7bce807aa61ff47487f17ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559532e98dd3818fc58243412ee61af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49793959dc195ccfe9341c007e48006299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e39a46b20420bbec3ed0a4dfb60c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61332fd692a858b10b39f083979b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67553fa983d149441d8fa7d8b30d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd734637c99017ad488cfd859cde3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a98130daaee39d8cb8d2f45731012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179df2894a6c45234101aa6937302c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b9a87b7e2d6c0fad893e065c2283306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3b17a96fb8caa47455cb3c7a4007307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717bc4856d5c15d82d5e2244dc1a7e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932db02d0b8a9cf44bcd9583b950d4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5867a34916392b72fccfee03eb6bd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64778d3b2cd25a51d53ca86450587311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cabed2c3a1adf3df1b33c06eef606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3569a17b101521a1ce3e8071d912840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5650701edfca91bd1f506bee0d2442e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7e97b7e30106c878932884f0c839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2ab4657bf12005ef9b19fc0a13a09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8afdb545ddff425bbe57ea1e56cfd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6786f32a03c39d5f4602e2529424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19513256f6ce1be41e6c135d5977a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ff9c74e6891a26d74d5321809628320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb35ffb700903c95f9909da1c4e14b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586763ed414356a45aa2c2d46134d225322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbf99e6ab7cf6f549c70934e03b3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20ad8e2516e6b6cec1149317da430324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618132c3b555bc5097aa7203bc6b1a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeddd9bee5e0f5238e64ae44b4ff80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9fcce09ec415b6cef5ae16c96dcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7306d3c59b4e4fbac902241023b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7cc6349e4efff874ef82540b4b347329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64703badd3e04435c9fc09ba3b155330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe4c2dc3b660691ca4d4c3355da55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11871db063dac2a3f2f6210b08b735332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117c04c4161662a23ee52abf8fb4a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239e70b9daeb5dd7715b5925844f35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896671a782c4b0a448b58bf34f2ad5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937a92a689ae2968a7153df2c460c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09b1d2560e5f82a4a1170ee03b232337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96e4cac976d1b903d6b78539413d93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de82247291b6df3d872c4ca5a8bba0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3de2185b7e9d09a1c255af9e5bf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532291dbd2e9cc77d84507ab54c7c5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16497d99076647aa7a50ec787554d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a6a68a0622e87815b35a8915b03bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09033a3e76a6c42251ccd0db2f0471e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ae8616e0ed2539c7df08e867234e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5eeb3712cc052432bf78769ffab0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed866e3da25e6f8fcd0956c5d0bfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c19010cca1c264b88766ebec3bf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628300c04ddefd9124679794f296cd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200dc676946eb1faa37b80e8002bae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29966b4c142d7fdf71808fe9237e6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30f3cfa3ff1619f2593dacf15b8b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9240d0bb1a781ff441402dfd94ed39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edca7e1debf6d803816982471328a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f071c066696b7af4f318b020b33b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f5a17fffd752d67dc186dfb6bd95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034faf92f8bbe1833712a3b4d06ef0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006d967d1922cb65780ceadeddf991358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfe065e8feb3036935e60f80c8390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e1df85cdc8b8d3921d2e6a080d1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6bd5e7c36b913172d4ee015f582fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027851a7c49b3717872198d15ffa9c5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207edac8260529f37badaf80dc5b22d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b66ccccbf5a974682b83e3a879aca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a486edbf00faeb19414da4c88aafd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369718721416cafe971f082c4614cf55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4c119afa2687ecfdc774b0e3a3a37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad9cc46f15691a7646e99ae654a68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b718b359fe0763404686984a3678838369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f60a48a214d5910b6950625de6366370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f27d762a91313c5d93cd785f98f96b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0f5426b8eecfec537823e17ab55a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1c1e5e2f7b7ea96d6a5008c54731373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb849b913c6634a140f8b0ca36b4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00baa08a28045b0abb7c291738c541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bacd8b3d6cd8f23f7b0daeed6dc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868a3bb8cbe95c09c9be57ecf46f34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce52f5917def174488b357643d3e9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f2b22fe1aeefefab3bd27fa6f4744379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fe6441aa0a929c35b873626258e2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a23a20e7550f3e1a08a7e47150b2a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae5fedd2ec1c40cd0f7af4a71496b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046ad43557707ef054b821b17db349383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec264eecf05644fb15736907e1acf91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4df8a041d8e768d29c890a7e537c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162aa47afbdbc150eae9af5ebe3cfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615438faf04684774decb5a9e6b1ea83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39729bec508b01c4437c2e0a39dc9314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a3b9d1a89a0f37e250551aebdd90a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2dbed9c7c83180dcf2607e21ccb05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade611e56ef75d2ddbe6e44a9087a244391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3854961d041212d5420bf10f6ee2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0368e84cd1e8a968751c5b9570b617393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77d423298b837ee5b0441f3d92f47c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8454bc1a4e85a4f62b010855519563395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863eb33ed730225df0fb03dd96ad4ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac928f8ef2d96e8c06c68739c7d8316397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63f99249dcd6a32f93b3586c63af5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f29d0cee6f5b63305c81f55942911399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff3d49d7420e27d85461d644210eb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf53a0131bdf74bb697c804ba8d5b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f280aed52077a9e62c262fc6afd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dde26ef3e71d72887b0bd03490254403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60a0b997a802807f313ac0070c979404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0815eddb74a42c94003aff5e54734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13cb286e7509fda7c34365bfc48463406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8728e0bed89f71b6ed081a62b7567d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b288cf1993018116ae0061c894326408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc22f5828e13aef9239e7e5fb2e0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897e0038dfbce54d01dde5452fe93e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574e1350999b5bedb2df9ae19562aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da026c25d571b06c1fbd95b2f9853412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b6c935b454d93e0f07f2c3e6033b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dabd61f12cddad82047a7f9a85f45f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280ae99c612240ec4e71fa0abfdded415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace12e54372064e4fb0d64648d82be1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f7ea54d7f38204af8d93e4a2b9e55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a5cc3c5920c4a275f3c2b24c277a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa11771b04e0714fb98d85171f2c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c504223191f9043ff65beb7dd356d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795c776e93b80492760623f4f35cba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229943d093de8074b70bfd8d8e5e538422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d48f8ed72d2649b68fc98e06eb9b00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f81697ed00eb1996e66dfa9af5764424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a64b02f1b2837238af5af4450433c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227c1946a2a0283e678fa173096ce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71838ad9e5837dc329bfbfc5fcd2f4c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24d58c44ff86461be516423fe930b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4385ae091a1fef5d0be62ebd08b4a8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1000a802c2ecba019cd7fe5b9a74b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ec5ba16a38014103075ed54f760d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f4b3d6602b378460cc7fe0c53e6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff158ec99900e129d1577e941bedf2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e27c901dc6efd17664b8bd44ea110e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c8c0cdbf8295a4b8c7dd71816eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dae7cd5850befbf21df3fe9ac47d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e883d4fe9a2d9b994eca9a6eae5f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc79a3843118f63c45714f04f81626e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9f2c4d1dac4d633b6479eb356e479439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9167a0a317685a461125da0fe5d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b8aed831fd2c5867c34ebf60a4d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eadc92ff4b22f69da8eb838e2d8c50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036f6598daa7dd49a3ac3520d0fab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f67b0925b1c55aacad7ad8983d31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5672a56988709ce7e9faf130cbf934b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b830d64d763e0e1ccb8ac92fd174ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa516f22935bfa5788eab24ca694e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c21266e0e523a7e9ac6b16d1b48ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804aa209dd022f18931c9de8172197e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046eb2d52ac62d53ba0e0ff00853475450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162608cfaaa22621ec3cb3cabda39ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3b75b6d82326f24998cd3f20d6c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2b2e37263a0bc2bac7eab1691a1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f77c8827a77db429adaf94ae44a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2ba813534a0dbca61941766d88813455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557da527aa377739a69ed4090539d4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a386bd5a42da39982fe06d19435b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf8a933d2be83aa2ac9b23d7d3955458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c009b13cf01a58a176917855a2ca0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbf3da24c8a31f56eabc0a6a61c68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1805082fa353505bda4f245fdbd21d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec13f096268a666e813f23b4595e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a2c3eb939b1f37b67b427b66d114463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2ac8ca926aea6678f6a85835ace14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ef9b6c13a0dbaabdd834208eeda4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088757a056e82c61d8466f00b40ff26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33e1000a6a7419941a071539b0b42b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd4925ad9f7b2d559b5833b2099c70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c9d301e57496db171b6846b36c5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92b432b1044d324d66a8ba2cd7609a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e7637664fbc1aeebf064fc4a8cd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caef9ff0182aafa42e0832927c6810472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75392c53292077207370103853dc4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f79c4148c692c07bac11885c3ede4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15e12688e370b3f957a01f26080972475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae8c31ac32f141d85c6c5be583688476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136537a38bca5e22a66606cd2ee27a30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8b8e3668593788ce206b3cca482c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a42ccc9cd99772ecc13fce88f4cec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a68dc697eb293fadaae30cfa0d7c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c01774347b1f641fdecf719ca1c21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393dbc9faaf4f5cfcf9b89bd9199cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4b9b3c134a16a81a462122d51d400483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2948409619cb4cbf42b97d6a78d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e64a625a2710ca5b94edbda8e340485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2dede5982ea540570ec895024eb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be9a96a8ff427588b0d668e172083487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfcb934a05efa69dbe5f3d8af9e7c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9641fa96f1ddf9f41c17790fc4b0c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd1b9467e4d5e7d4042215e6180a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e097604e01789259689496e8d315491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76732bf3561c3434fc597f4817d8b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e13c2fe896988880abfe1c1633b66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352dec9d3844f35d8599cc1c5b777e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0945e98a20ae0eebee37647665d471495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5c0baffae11aae3b500e7bbbe005496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7cc529e78dee2b437d33fa6bbb373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2ad382a9318ce70371cabd6abbb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131540916b756b8be12ebfd79d4c9e2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f210ef1149a1a5d288d58ebb5f9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f57ef6ba39d7c37a00a3c7d548c7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70917e7c14e0260ba5586c2885435d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb858e74d9d963db012104c527c8e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c92e3bec2f15a14bc5ae960bc9d815504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ffb83399393d545fb75ae80e24dcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce1e9b918410ed6e83480d591c8db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445607deca1ecca73658ddd10b5191d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4effce14c710ed50a89a6d51204023508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceadc60e72d0e57ace8e229acac6bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70c2a05174a4f378a2e9d8ecaf9588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7324c167699a4f269c9418fa787fae4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd7b0732710ff245a3836647739bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576a0806c2024a71201a37ebe81533513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3a0ba3a29955f1b0c80797544fd0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09de4e5e8d33559bffad468edaa619515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fff07d11524a6319d38a931976d4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf5a1781ebe9df803f3eb793d0c71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfba8a19657a0f90e71aee135db2a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d256aedbd439a2b8dabeb5525c7116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ab2df0fb8784a7030ee4094bd76b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194442875f5481ae569e88fcd3060db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d8b3309a55630db011265b014404522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd373e28a17ef00f0fd175603fbf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bef22ee2418598d994ecb77368666524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c69e9bba9c5f3349cd861ea5a3e6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c377d290dcd5d8aea254b8feb309526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704969736c66858292ef0c9a5ef68cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87288359eb318f7f34ee6187a3f6488e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f19862c7c1fc96d6fef2792f2ab7bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6ba547557824fca6a16c6e0d6404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1220be6d8a10c1a59b1a9f151b6720531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b733fd0ebc88345bfd236c2eeef75cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8e75e5f08bf6a5637eae0e416bb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd7120383dc7c947a8d101c60c604534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dcee50e4c90e04afe5b3c96966f56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907575e5e1a332b1ca22bf0087a9f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073596efd94c1ee288f86faf33fc0d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef105987011dfdc4214f93ab9551d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c9e1a6ceb14191e624d78226518f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b28ea5866d130e31a046a4978d092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c775fe820dd27078dad6d40a2757541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8679602372bf35003bb5fa75762280542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4549674fda1012e0e2a37a877f97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ea119309214584f1893748d0225f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cb8df91ed5093d17cc7dfbd68371545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb609ddbd69cf9fb47a9743ded4f4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738a69b98ca0c79c7c90be278d5dd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085cc0f193ae795bad38b555d01b770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195a1f5ff8a6308800d4d079e5f4be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b21feb1e54f66e5463da17b777356550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb551bb68ef5007a2a6345aec2f0ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ac4e61761970171da70715b47eb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46c45aac37cec4bfc76e8c62b5b50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7f500860bc04470e8eb7d253abc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b829c1be924ebdd46513afb7f9a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e39fb587d07df0d8862b43407700d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0da3d9ea0146c4efcf519017eff5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa8db528e5cb7ddf5d4605d4e8de7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b53fd164ccddeacfb5e5ebf44dee7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf7e48c551803b2d34f6f3aa9c3e2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604e75ae3d634203a5e1c0a6bb70ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca651cbba112b80ceebc151cded36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfea9e6cf0d08d104806246f58193a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d258939a8e1a66a56d92d4baa9d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d0410e590a8587032ca045e0e3e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac3cc11063c94ffcbacacc6e5899a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae65b790b8e4cac36058abcb657bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136567f5f0579ee8d534e90b4f5db92a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309512c0da7b739866c968e55d74d576569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07d8e863fab99a7371e430cc775a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aabbebcd3f86273714f6051f37927571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363977b3bfacde5451d9de6bb285c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ef38483b23297c8e169a6743cf1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d8108ad9c63cb328296ed96fa0a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081563fc66fb967fa688bd149845c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1356ef24f98a71de28c24202727b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d077dbd34357d55cb6d7684da46f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f707306746f6db1ece614e4547359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0d34c6ba2e93ee72db878c4bd1a08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684489876ab0b4c1ebe08b2e9c3748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697544682e7954b5e79e98ae0362c07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e8ea665ce7eee630cbdb438a0cd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef1b63294f795118d0f7d7894ee4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba630d55e033acab9cf68df6d36989584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac1846f884a2eb313c94aa0ecf274e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c24503cfc4f243e65eb8b353fe222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6216f95d1c89fd69568fbd980bae5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bab5829ec8f00e0e64dd0a6a46cf0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54ab50521b44a6de0d65431c84d4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa16e7081b8282f2c60d97a978cb79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fefe64f2a2e0d51e7b6c4f2ceea59c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889bdfdfb40b6882a31abda29674352592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539b9fcc9a6ba43ea6fbda67be8e3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaab3f7c14da05a112d1210f5679ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667887714cde1ec36fd2e459134afe5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6537547bf03c0f1ecf3d1a9c321b5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebecdf8046556786b428bcf767cc8a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81064c24f9830d299d23e49e294713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b4dc695974d1ad1968ef3add4275599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a45828a7764ea6002718b7abe3a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082e6f424dbc208dd822e026d39459601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec0d41bba3e76d7172c0d1ce81760602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b5277e870e411269e6d7e710b97b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc547c0b2dd7e01c6cc160266ff639604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b0c213e514ac1b866a3cd044c042605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d3b369bd3a1aa0f88b4b4747b1f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f8bb9f6c7a664b15c64a181d097eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf995b0d6908c755dd50f1f9e87045608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dafd82990808be7a4c478bca7d5e54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde1f5a471ed4590b3a0f8682d8498610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f618a6ff139061ba6c36c674f8297f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694241d3a0c80d2843540c4ba4b1c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed223c9055b5e1ca62195e9b8d8df46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2c8ccd919c6d6bb0a7dffe3b198b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c549b8caa2a89b9caf6429a6e16d88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0d252991f0c4199a246e128b06e45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c911440d21705438ba444baaba40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb11381165fef740b913f1950f8187f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e7a37e4cded50be2094e9fea622e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a650dcfba4d4d86b3f2115db03437620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884eb90a6b4a17629178f983073aae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf36b64adb8096e4a44abcfe67cc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea126d3de4e3150776cd27018c2effe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530c99e5588ee0ca2f5895185170c7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703517b1124a30ba7cb1c3a5a4cd829625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d4477c2ac5337c44a44879ddbb8a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42acbb59751d44e0f5bdd8444daecd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f8b5bead6d2dadf75f3ee3d3ae17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e6aa7198c7e303992f73c776efb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86dd5cee8ee9c881e7f157a37bf3f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d9e22beaac9a9f8fb746fb44eb16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d22e225ab104b8a3f38757cdca88f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5e7716db7278f86df5136942fb7b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d0fa996327d5b20f4dad8155f444634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6707227d6ed6b12571426bda0042635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d5d92c6e2afe3eb463d629f99bc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85b39b2a1e4c74305151f5182de4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ac5bc9a3cbf2ff4e1ca1a617357d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c149a8aa15cea4ec57ce35e1b5bfeaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba4e1cedf776f0904c651b8263f8be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43c898897bc6a82df6b05ea0297a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f89ed258726055092542194f50dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab9b54828d6a3f78b1cc4bbd183b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c8f89e17fe72d434b89083d0b2e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9439358ed61cc2f2fd7a54f0e74c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa314ac0e7197f2f9c0c1ee54d6fa5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e54da31b853ab03005f4b0099ed8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d6d8d01a689999436884b02a35f0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7733b61e17b50a988bf68393e98b15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b9ea6d09c36ae57ef3f5ef0ce2a6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f97f8da85fd71e7e022fb8499edb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b564a68676307c2106a751a05d7a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ceb659e8ac6f7f0404a355ed902e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8214d664a9ff26e9ab28eacb9c0bb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a0dc697331f176387ae9b3c5d0b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd5256881b5d225637954f80e6b43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ff90a627a33bdf5fffeb4fe940ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed0c475c7b12468c0fa58add390d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152cd994d1a1fac53c6210f2709b0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45532394f016a6c6293dfdbea491d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffbd7f742b90bb76c582314e6de89c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f29d8615d745af64da160eb64a5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1b6e4ccb649a0db9fe48ac10c01f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e12fc690caa9b1a959d8697f1072664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c67ca74a57691f91c9345f840455665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d1eafba8d326b623094e09cdbcbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c01d73f9592d5d182d6156dd4cdbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40550d6160c200cb1d694eca5daa3c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf3e0abd550816a7e95a2c79855d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e0775db971290dc5b8f4ea4a2a05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d08b1b2b9e29efe3eb5d725d47af3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5546a1afdcd87bb90350d7828ec86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb0d00366c5e78231f051252177e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e552a994b76c885b84a722f6c135674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1a99b45f7839f0e64b51ac9df80b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc13196c273ee40c92c031ec9802f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1aa5bc522b8da808bad712a4fd0ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f336470c7feb267a85848d9c3b2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325e2894d637a8480fb4134a32ded9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94071e6eb9cf8dffebe57f4b4aff2a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de5daf8626062b22e84d0e8e759f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3854d402059a1d0c609c27f55669b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7725633187987a8a59c6f9a705d409683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bb5c17c2b2ad3a22633f5e5ecc223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ff6778c106e33ac3003f72dd833d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00286213fca6e9ef07aeb7d9d94d4ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b93481e8cf6e3a2496773bd9125e79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59a8a02ef2b3a62f4b70345c23948688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64b6c2996d0f0e65670998b85a5a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718e2a77136c25c560042c4e4ecbd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8fb8bcda2c3c699f25df23136811691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4e5d2384958553aaa9b258f67885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb282f948ab5bef04784af15234ff8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfbd217865f363b81f6dfae8791a35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced167b2a49c8aaf1981b443960cd09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006898a73fcd34553b3aa90d85e4e1ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8d15f6fc9b4340db0dbcf13498f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d0ed15c5f06e8ddf1f484e6423f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df32370602cccbe724fdf623a829e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f49dd47eb0cec540a0f784c936fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc50928b50bd1aa6f278b99e248a29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4a170432b914b6a03a32f7a42ee7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266badec106e5276ef86a3f7324718703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681982b0926c61462ec161c30f162d33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b37f541e9748d21e1e3e732a0e829b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc0d56701b4096d4f730d9eca5863a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd38da0b6792df92eea5a6d50f7b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa324acc2e78695ffea0b83b1ee6d94a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a6621b6554783f5e65e31ba07b75a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea61f839bba5fae0ca5387c3bc9d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446ac4575a946e8f35a74ab8fdc2a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed939f700c4db773ecf5e0fbd1dd69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e7b887807faeca0a178bf2b1bf74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399a37e1e485d3bcfcf81ae2401a50e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db2497d24dad9d99ca3fb7fc6db00e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ca3b2d39b4164dc771111deb44db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e7db4cefd754e3f4ea32cbd31e440717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf6dd6681196e485c4edf694fd50b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196986b91496eaaf39cc35ec1fa66cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f198946e62992418d27412157c8039720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386dd8197dda0ea2e94709567593049721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137071e429a556cc54996ba9e9127b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d2a5556b11b2439b55a0bd1cf27d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d14a38f0584266aab4f135b696e90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650365b7c2ed2ed6e8afaa698f0326e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ffad3c22903a1029ecf00d4c5cfb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf1c41a0a8d197848e8e1cff6a735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225226ed28422961a810bc8a996135c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ed4d660a40656053c663e38daf971729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b884bd329b91b4580daf75b6942f11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069ce80211499ff68db80b5b192567731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c12adf6c9d8eba417da76c8eceef6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd90be1607ebe4a5885e6e06cb7bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862e29da3e6ac04d2352cf9243f190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1406a3114351e02caa31a7e864eefb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac2ad7d42e6737e4a9fd96b0edf37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa5d029dcd0fee16ae8ef04ba55ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d795b3e4176ced8ac0ed11907a471ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9dd9050bdddb263a5ff0ac4bef83b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753715812dfcc83ae3f9c95de3c00e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0969166c51efdbf1f344feb0afda7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839832a7c7a9654b3b27ee1af082da3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b6029799e87e3475fc435385347d8743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>