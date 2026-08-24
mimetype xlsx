--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3851af196619d7fc3284d3c127b2a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076231a7ab9023e9dbd149e5229a1c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471b082c2e31c5ea029539c4dbe9a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd61bcac0d6b386881c1c57a9eb524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83b4bf35f313596e3c9efa65a7e87b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f887d78352658461abe067b7b346c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bb6c8f09b08111ea9df9bf1472c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7806248847b617ab944c181a9a6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d29c52d6293dec5fc138e5b0704969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e49ef0fbe2ffa50958439ddfa302a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09f581ff6eb42f53c5819d1e53bd4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4e446e063113c458878d86af5cc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824341338c93c805ccfec28078c38613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba0ba615febd2103a4e92e4b7793ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e161b727fe47bbb259cc35533cde715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032cbdd7bd06a53eae9d7e221c71c6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d15f9dadaa6afd60ae388500c1c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f618b4d8e33faefb62b7667b27a9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84452553b4312868fb3c3f2e580e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db482521223308fe5787c556b7d6d1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d8000e8b0904eea3ffe2ee21b03d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77aed46aa2b5306df1ae827e2484622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f1735c99e636d4bd5811c6b45c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aee5d105b71ab67779ca80c47f5bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971cd866433a8557b8062c336878fa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20784a544e6123ca7cb8ec32ae6992a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b851fcb7024ff2a91d544b37517d7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7634d3fa388cf4e6f3c6aecc85a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa7886016b5fff5348cfe11a332c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae69e501fee054ba64d289c62761c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351ef1097247f64544e862e45529ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e92ab7e8ae0b57a09366651dd99eba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c0e28d12ec2bb8a5722ac3328884733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271007558560e18b91c2f6a3ee9476a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbddcfa32699da55367c5e476af312a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d2ac65c03981fd182376a8384975636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22933b869f46e1e9d8e5488b5151d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74825c5e93a47cb0186e5d3681902638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a656aff792949986752454166ebf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ca4df51a5218bd164477b216ba7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b38beb00e5167e7ecf0fde128fc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23238dd60f17bb7848ec469f1a097b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5ce2f18cb0ee023275c762fff31d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1d3b6c41ac64c275b2bd9f4780b7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416621327e6ec695652295e5cb3bc5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e9898fc5b8df5c83dc9a483824e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d558269093b165e08658ddbd96ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354e21aeca5a847bc4a2eb170c6b8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8592ddcbd6c01dbb0e11e22ce5d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce643ef2fbdfc52d65291bc1bd309e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559041a8781532c7f4e1f01d8d081a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61999df32b889445be986579d9079c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078c3893bc9302b9107e187689204653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ca013456d99c9afa62bb1a1b99f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3771ea8ed1bcc86b212385e4b7c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6eac8ff7f9735695e5970bbd71b4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6e546fe511cf068569d587d56d9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c3caec6230f8053803d27dd6f79d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c1a072d160121a2d857a28397dae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7be00e1f7a0f7451f756307c2b57a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960341c8d09a7d80847b463e312fc6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e4190a0cabfbaaf3ac05c0552ff0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c7f473f6eec09a03393c395707f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51c7e905513d6f410429a8169441464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7126d05de25c6ce8f2352021a843fdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c30a7126c3d08c1c186687431d6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566896e8990312128b752d1a98692667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8421086bb3f6903bc94db815865468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60437f7c79ec48a70f7683da7064976f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70cb0fefdd8954dbadfb1892bdddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72fec0c179d24049fe990930c3624271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a57d530e73ed0620c8dfc11e116d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36d5f8174db0e0328433588e1682473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffeb5fa419084bd8acd1b8fd8e363374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a2272aa03bc4a97fc6655b83c900475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb3e45bf0b9d027ff605ffe5dddf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a595d6ff7bbc1b53036f0e8afce7a9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf9240f95ac1e462080f0f21144c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63b28e230acbdf41993942cb79628379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16485fbe3d8f628c0d8a63c690858a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1d8ae9d86eaa32aa929c435ac3aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62afa82fdc4457e81db1fa608e3536982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535442368376a874e1568ae076b1678483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2a4c47ab3f3adf06b15c1ecc5ffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468eed4cfdb40059e6ee6e6973bba9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a3031a1363cbe12756f01ce6f3a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5829732be5bee73d60a118dadc5a2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0a24ba3540948ec513bfb906fc2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19dfc522588fd86e263b651c09919389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212308914e299175f4948fd5302ec7ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49610c2aa5ceb8e65699cdab5fc65f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf5e1002a7be56d975af39565272d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8f38552c2ed79c911d897639beff293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259464a51185e129efb3d57249dbbe6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cadb02ce6a9da3c3edb71423b3252c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90b4fc07c962ea96c5f0b6fca0c25096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a4239fff0c3e49a9c3cac6f788f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4d2c3ec211f935617a7a3b8756de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a45482d4e42c57ec66ded3ebb8b0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14868f9ce3c0d719cc3cc5edd538b5ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ac3e8e107c37b8bdce00e95510b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26e156bbbff3b98641f65e3eeb347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8184a61e0de52c4127a3e69b0cd8a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe10a95344db63eb1312668ebf3e31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c046c43fe9c632255fb277c724896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc5fd2da8c4a2a91c538e4df06390106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb116892dfd85bb82be624df4d91a3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ea6c1fe04f1b608f9108f7841c61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750f40fb653cdc0904d1a441c5cfb60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91a1c0f3a4e07451938f5434249da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bad50e3e7a4686630d6dfe3ce96cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c017b336037c4dea23f759235a8fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3ca9d3d47ce4e45637a5e8ecb52c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50d7a34ae8c472144628ba71c99ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afafe82b25a1bbf102de404f8f87b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130c5863bb557ba59b7bffe57a8632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92ba9c714f18934b822f0f7a9bfb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf839072683985aab97f14244b1bb53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84478287073e3f64c69e7967372eb55b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0496d97f939b42dbb0d998146fb20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe983bcc23423e452dc20777edbd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daee45eb1a9a8c86385c8e41935c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7670c048a2a690109c6ec8a9741ca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c81481551fd7f5bdc0da4a457651124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6158202b9d805061b344f9b49461125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8265e1b5a9e575fd8590f2b2422f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191ff78f2df412a4d395c065ee5915127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5cb620493650a49f407f7a88e355d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f3c0c77029480e97195cbfa13e7b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed3983c05dde5d3215e34ecbf96341130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976491a33cb5c359ac7f0f04c8deac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19127d8918f55f2c0391b410adb3e1df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994f0d4f6e2554e7521c2e661195eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561163df3a2932097edd7f82989f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becff94d21ce8296967af3b2855610f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3492ebe0b118135ddec76e67add9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834355062926497b2805a423dcf5bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e0af1ee23f2c27bbde33f22f9cbdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77feadd27ceef2b229fa41ebf17a8bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33451a569c14ea6db9887e88ea4a013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb495a478a9fa276d9013040bf00ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341f423a820cde938e430a6ebb55df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf256f61af5bd0ca95b71e87939b7f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ddc9e83e68da49b3b2b132d4bf65b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c958c66f4be2ba65f79d366667af43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb343687d26171b6f7c2a7cdddedc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154a67e2953ea4811d43134ca3e602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290be180959e0d7ba3a6347b9382c36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d11960187888e9789399d01ce2679149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeed285379a423380dad9b03cd97cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb0ae28285ab90f11eaf9146030f87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4af636935d94bf891b356833ec828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28324530b1420a41a1af11f4e244517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced258591d64575d46bb888df710782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5693eeb30e035ffc1507830c88225c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ed8e4a82f52b205c08025a373d33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b24586cfc69de9a16ab8bc5cf15cf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b954f07f9ae1ccfefac097f4a873f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e8e660cb24963a71aa023a8bdadb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ffd05f5fe52074253f067afacda1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771c5ffdaea97ae2d8d68dca5fec41a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657da4dd7b5fb02695244f7b63afff1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05e389ed9073e8acc280601138588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117129e523d08d1069b8e20b7367c04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddff3260e6dc0394f72d6cad27732c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2183d1edd0d58ba599cc8ecf053f5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877295aabcb5dc0575e12ed6c47241c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eabf882bd76e277f9d0246b0c5dd7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c25436e2d0f76c3c9a8a93d258c18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f4b5f2a7ac0582f64e77f7ce2d4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55675c1b4a0d3a726c9a51c0c94df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098682dfed5f3df66928232759305cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc769b95ef058dcda2852ab27a98ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be7f4518850b69f3c1c27430748f27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364857541091d09de42b15c374a8d7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d281e326abc9bb6d085a734fb505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c812f0e76faf62503311208ab835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2346cec37db0cd59a3512946e36357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf32cfabd9ba529211c5280a4a17a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f53b2744c312a888f1e67e9c6fcbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dddbb8ef2f6cc4f504ae59596c1df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f611958d8795a4e603fc158fcaf5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262a04bb852483032d8ad28d5a6119183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042316e08e6d70c9544273816ff8de1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c88668b66cebb57f270f3975bac6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db466505236a9cc915fe10a4214553186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c26735e7c725b52dcc62165d75fcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ca90b9d3ee46946370307090113a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed6cce8faf906c10fad76567c1532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403b973a9fcbd730c88129310488d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3c750f594ee49905840e8f4923c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615eded7fadeacbd6c3fa6080f9e5ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78814bea2dcde9411468ffe34d00c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886da5fb7ed9b5a708ada178ea7cd9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23bd7e51e0184efff5f1d8fdffaa6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a1551d0c519a7b5c7102237f4604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bdd7cf0d33160f082b7603138ac54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6b0c4c6257864d70ceeed561a6ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636083acd24ef149adde3e9f0abae02a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652c64a1515f6e0252b13684bcde88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cf10db217498b552f18094aa5bff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc63574cfa1784640af6f8d7d6eba9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38af97436ad2c02c773a3025337a83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28eccb0cc5bee18b3bb261558699f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506c62fa18df8169315bedf579dc52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b85b7a202d99ed3a67a6df3580e88b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4f57cec51332eb3076a9468006dcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c667bb2c1c23a89e70e17565ffd2b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb602bfae51e5268103486e5fa3d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da73bb0795825a4292972519135b58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb4b176a3b0268ea4ba69a82333d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245e9b094fc3c4b0b6de4481ec6b84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e159e0713aab8c0cc30737d9fa772f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e5971d3eb04c90dea746a63ba7af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0b1dc9e28219397f820e9fb382ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e3c9d74a446fd1f4fcba34bae99c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba455662c5866079119611c8fd51c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8295e775deeee65847282cf0a53632218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b0572cd9d625434f6acd5b0caca46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab64a3b0f280de87b0bc8d44ef0f86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb191f6aad906f3fbc3d55c880917d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26a3cb5721345b41edc57e9b524c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff40bb91100a49216b7f7dd461271223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb14504da18791db17234355bfaa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84a2152932bb2a6a1893653670198f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0d0677fae5b2118fdc3c2d388249226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d0ef0e7f1ee3455d2a9a96637245227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545d33eda8178226c6330513c0dd46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9b482c3c1c01a4a300704951dbfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be019084b0ed56bbb8bbad4db17f7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e890e36a960b97c694de0fbcdbb08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6966afe6d9a64dd53d0edc5fc4885d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a64cdb419b3e396e55b63f92b9be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca449dc2857bd48e7eb93b3278d352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc5ef76c4874103cdc4ce20d5f94e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c549029099ad67b072047087cd92a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35adf98b6902b1748ff528f611c3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a9579001b64a8937e5de127b622a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a71a546cdb48ccb899a29bc6a3c6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3895d1c442c16592bb019503917e21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f397cd85e97840b2596153710ee3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c67a19aeaaf8da1a55b58eb2ce28c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928246fb6e8101f4ef83b9dbaf87ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a803ba1cbf5dbf83094507aaedfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9480ebf838a61a01a9710339486b1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0fc066571157b24dcefce99816e12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167482ed337d2941170fd408bdc11a5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ca706602749f5e812bacc45a3a47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1afbbee93d0aa70ae410510c849a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da127b0ebf09b69871fa8eb98b66cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3af2391cc6a1aa9ece19135cc0212c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c064efd563a47da3cfcc502d6b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb43f7130832abd04f2a1d9dbcfeb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbaa05a37a4e6870672fbd2e0a39e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25d2ae339ec43c9a37db28473d5ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2c105d30306f50f612f9046b513f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd992d7ff0f74b2b2c52322a681affb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d44ef390f3fed77014aec9c84e3e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a5743e5d7553b0d65bcf2ce08801b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f583ee08a6d053ed9de222317cd926f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78943f14155a433632d515cb4f76a92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027408cf2a29083c08f5637d80644749262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68113b95a96fe0f91d31d1c200a8e8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713f443533eb474b454686cf1b660c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204080f5f75fbd37350385f2b946a83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c8bc8d4d6e54bcabece4fa0a2530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ca01dc088fc2217b80e29dc6ba28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f8ad429b0ad9bc30c315363917541268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcf3a2287b6bf667bb6fcec795b2b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b88dbc6acf8d4333562f72fa8e6c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411e0a13ef62896a38871f7f59108e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bccc0583e8430024ea0644b35eeb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf8e65d5492d1c65814f45083a604a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b299ccc2f7cc680f35cce1209b12b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36a77d230276599ed2f89a3c62c27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f790614244931dc45e9e9cbfe0798276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d2b6b83631ea2ecf0f9daf0b087c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134733c5fb4869963573109d5f05177278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe5befed70cc0d4f511e17095ca67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94c99c0c5641f0049c9fc3db2dba71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b778080ea0547e6279491f08f43e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f33756ce1b0127b3f9d478dcadc84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d71cddd7eaaff9225e0b8f36ba7359283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9da947a470b0de785c172edef669c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ca42f12bb248810f17b4880c829f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49b85aa5dacc67e104fa1ab80ee60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463866caaafe00c4a8bb21442a5504287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ad82d2b3a6b59ea56029aba66f2cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049726fc7e77f8e81fd20dd426defd69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0830e76d39bd0e9e04b273ea62f088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccdc1b7ecbc15f6cbfc5c9ab84da7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c30eaf80cbc86e9ba99807987f37f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e39c8cfd3950bad74d32656921d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8eb3b3f3e4d6bada9013e6b081f4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e03c89edad2e340f455fdd84099592295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a0a01786352f362db5d1c762fe6d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dedfbfbbdc17f0dff5044bb5328214297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533020d4e4dd0166fa9c6107b1fd5a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de8954bd2049bea46d37b5d050ca4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca55aa6e31b987b60dceb526b00eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b62faeb23a2dd09c9f0415acc8eea6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973b63e77c3a33133690383cc886b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c8c636d9b772775e88d184adff47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8747af34a4b0e684a6359f66e0e69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f92b0673579bd86fb1e561fdef019305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee472527fcac286f8d4d3a4da0466306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4260e860e021df4c89f2cb466c21b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a5d9a9ca8a649c69981c511c51b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea05606fcadda1e8f2c74960753954309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fde2c08765b6b6e5d76555ed1fd76c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc57c9e5b078f4e9071f98348a230b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b290faa5ed005964fca524610439c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8241f9b31849a4d8bb03b30a1739c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b375927b727235afc854fb689d4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7b51b924eec319743557175b2b3ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7137238d42c10e94ffd68338c652e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425573de3f1981b50b65643ea5d281317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b60cb06c4c48ae86389e6f279bd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313196e43762e567fad476086ec8ee76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c806e92fb23f59f59989b15b730230320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15f2b31e16c3b6c7f60fe46d624e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a2a7960468286d69c135adadd57e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5e7947678b7b10697fdb67c10713323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ec23eaff9f76af702bed04a37963324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bf03d4597e05398a3788299122f09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d87546d4911fdfc492085b545197326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86baccba88a31b22385e680089e1223327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b3d72df81b3a2bf98b7175d80924328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c12fd4d0341f3dc106872016a007c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ab02488427e71bdc89ad222525cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffdf2b83ee5c25961bf4590a6f00c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7a4996f15b678a1c19f892052376332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb9195e0804294d4df4f6ed3444dc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540451c092b428fa28a6d5740cd9f02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c82ece6e99d2bc65440fef2731bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946d0c1ed5b458575d1fd814252dbda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fefa587f969da779fbdae495619d17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560311761da9e881faa6ed34c4f2a80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e05b9f28f85795b484e42a2dedc62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d3e72409e167bcac89603c78e09d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2793ca2c70db38bd66cbb4f64a1bd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1d3e49828582dafd62014c939c9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1cec2c1af78b9109aed8435a7aa43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360f89ba52986089f0d8e023646383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcd33b1552cf40caa02cb7e0b0cb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5e0bb63062cf1d77b28d77e1a59e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac5a5d21d7ae7d3e31c159eb1d0c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888d50cd021072ade59b92cea7d711d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69296957ac2d907e8bd003cb2eefba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2a91e5969c3688a9900e48eae9fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29e03da606e83d63ae13fcde01912351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592276295bacafa2c5bf092a4436e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3c9ed4fb574ba82152ac373abd3b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fa6637fcfbabb76927fef38e9914354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb6fd16a5c916a5a4bdde7d15ff689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5d329c47dbf7eb6c0266fb768bdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4311d94025d74669d4167cae2799e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85908949e3778d30aed24ff969f181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9269eba283fc3ba9e1bc8f0e5f8fba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd060b5acd72902225b0d4fe1b0329360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58379fa64c5b2f6a5e281b67bf9b040f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea8c06f3b0f5f2ad7b4b7aed75f9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054394834fb86ac0ed4e1c2189218393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d8d309ee4710863260aa3b50d481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c497e95c71bebb568b85093cb370365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8145088af5d2a87b705e04ee804db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c0800d69ca0d3df281fade4c38ac7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbcde6d96a8dd099c78307d73c2150368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f679e2813fa005fb7ad4b3618954a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458d37d83b6aba7f547861dd574874370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75372474521bc999bbee45b3373b9da3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b3851ffd8dabc6fc28865719d941e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175541106a81fbed27bb53947dfabd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a668d84a095ab357619c9864d2f93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014f2e91f9d1b7d4de00340099e1a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee49041c208389641be03bff704c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5bc72ba688ca77fbcff76a2e29f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2c3502f9b0c9ceb66d961940c0a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371d9e90fd49a8840ef2682fe4924e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77cb148426b4ffb1b2d08672021bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb623dc87f173d52e7735c13600dcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da2e260eeeab572f993c4ce8f1c01a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a64669cf38af659e75fc3d94d795383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686ffb6bcaaa18cbe5ba7d45a8cd97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f9dfa9b7353cfae4173c49dfdf52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751bd3c6d14579a944bb0aeb6ad374a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9e1a6b07f133ffe37df00cdb54c3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f3fe875ca9757601f0131d180e24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f539906ec24869bc8e490612e2c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccca9498dc1548a676403e7a8f508d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b8c306a60dfefdf5253d0a6f61ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6444a5176fffdd01756a6f2d305127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afc0beac4c18112eb630353f1ae00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c45f3d8cc29debcbbb5151f944be96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d139779d59b2a6a75c541a70d67c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f14e7311d48080c7ce71c659c617396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8cabe0faa3a717f0edc32cf34353397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477108bd06f23f085d01e84f510e9b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4af10b753438499d5805fb809360be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72223f87afd064edac05fd185001dfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820ef963862750973e50f98b39f991401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b8c1b17adb8343924138292351f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd5a6202027b7c6cdb0f7e62b60dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d0f82f675994338d7d30e9829725c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a05e5a37b2afcc1cb9700f56d3db2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da810b7aba23cddd31c14089bc448406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecfc0e2b0af07c433e19c6779d6803407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eda7623cc72e6b55659888afddd48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c8c3cb2cb301abee57b38419781a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b746b53b7c7f1ceacb6dc64e088ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05251e5d944e8e8b94d82fcd4aabf18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff20d877a72b9144af799d7d4069b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601a1aaeef5250b3f41bc04e9da9fa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7785e3fabf12d404d0a90299b52cc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce080067d10ff389ed5620b0579cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0a0df66c788db7c406fb7600497c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b1fd1d3270d87d9ab0589c28370e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dda5702ac645abc7c68d2bcc380f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1645e24ffc1e2d3dfd150ebb179af0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d57125aba172a8b1ff7f9ec2f49cf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057b01a916cdc1462669dddafbe26f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde271e7e72bd8d75cbc2f2b6dade6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dd16606fb8bd57980715f4b714b32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c89a2f115bb698072210a184d466424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377b4768baad94fdd8436109effe43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673b9abe5f3962a97bc8a96314d839426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed76530eea4ddcfb3c728a92775c75d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869953c776e225f73e1984b929f4e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222bd2588f492403584bbbb34992e01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe96292adcba7fce7afb5100a164f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0befb34182e26767e8a2914b3e2bc4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cdbc95d01ab99428221d4c740a41e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64c3fd7563acf73785eaffaac265f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7029cf8993992d4ead7960eb63b8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620479c59c01a6929c53cee602ed514435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f575a396fdebe85f8f1c535596a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1187585eb2d25f46f04df74eca1f04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e00aad3a246b38168364188171d12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf47ec35224ed294f1acfda8ed556d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68837d17ce186940f9a1dfeb0943db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e880b9c4f9a9c63acd17e353fc3d05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5ef71398bd95258fe8f0ac19b383a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0144d39759b288b56f862f028cb6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe113cda6d472be979bd17c4be938444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfd1665a002bd3c5de3f7a752efffa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61ad07cb951d6d7287f2a1ffeb035446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436e76159b9ebdd294e886f29113dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd6d85b2bcc8399ff785d98461a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a416fddd57305a42ce0d9ead22e790449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083a905c049ba2b2b25faab68495d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7991f3a54dc3e3afba62228f5c8ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e344071034e389ff2f2c58ce4fee40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6e6268b2cbdf5ea975d84f62b0c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb308cbd18527f77a5971b5de881f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1631ff16ee837e9b4d801e0f6628455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81ca64719b151817784f98e4a36bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76bb620408a641c0c3a284cc6a64ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39275c99381d1c71f278845dde6d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99fb863dabc7e9abede7badd0ef48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac38395ce7516d6039820373acb9c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3af4fe8e2c4b4455815ec17eda65b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41bf8cda73b420e127b276acc55a87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f1a6cc1c7d744bb489328dcca63b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c62694ef1e8b58ae5c089e9b2e34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb55efa67a3643bf7da40e2299f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb06d32a7db913411faad896c308f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7fa4d1712330e0846edaa11dfdb9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c875ad0d7ef70eeba7a1694444c9df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197323285f92040e861cc72c60570c33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8a0f236e82517bf483180f028edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff17cf0b237b4f4ac3f54e03db7c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd0d02baca6de5d8636783cd2e55c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8882b43a00cdcc38cc8a3f53f80d63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b61f681cbe5c431ba7ed03093adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe12481380729febe1a2fe6f211eca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db36ea14304795dfc841b75684ad6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906846f52e6fc70fa12f61fe76292b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ecc76d2d04632b89d53bc2f803e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47014ce47c7f6b06cfd3c0925e1ddc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd3836656c44251b718ce987e455ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277a46f4aebe013727edfde06195cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d944c65cc97b7468d7e6ebdb29387482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32976548b593a0a9140d8614aac8007483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac89111876a60903955f678e22074484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb47f06aa249a70504732a0619ce5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c97b2e69eaffb1b976e31d631d35e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e7bc9a5f2d9040769551a996056e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502588b99e9689521172782a557d50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4b28fbc1ac47e6151b89b827c994489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dacb8e012deeb506b6ed52a6468842490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbe8e3fdc7e2c9414df95ee49cfa5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c198b08284d8a2c3a03f795d19a18c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164c57838b268dd04395a5118fbef3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb722e2df08f84846fcc45a09dfda60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26cbcadb6876e326ae9961481ef6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69594bfcaa2234bc199a1e5bb5809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb15508e6fd577d6b514545f976a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e43d92f7257045a5fdfe68d43fd94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f29e6a237507ffbca04615569bb58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921a975ceb63e25ada5daea12ebb02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805657d5e47a4a439d71270450b8bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f2b8fb33ca17f1a57c1d1c182b03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b6c99008367398e81b992a31ec34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0d76b73040033558032adf9eea4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff79c29331e234aba7aaa5a0b103cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493831d4f7838328490c16a7ba5a00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d355f7f937eacb1a478bb49084ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396bc0ca2835fb0ac730999c522946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2546efce9ff85103e1a90af7b0b47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1078de00301ea9b32ff8ccbd6ee15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437285be33d8b6e15a19343483235503511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e0194b7792bd742d9826fe9a35e88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6a4e7f1ac3652df48f332de12b76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120fe15e8c5084849d3698e755015b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4561f52d87477656accb207417868515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2501e725f4da04b9db73114480fe9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0438d31482410a15d14f1a906467517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae031095e49f1afe1f95d37045458be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6653188a0416039fb409a7719f6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6d1ca618d70d5be9ff48e6ebd567520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a938a3380067abdcf52e1c10134e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8de3f517cb028f2ed1e2c7c64d8fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59213251e02566afcffdf3693cba352523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f207d7f7255c2f7c8aa84a00f1e762524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83223c2d47a1842976282dae31408525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f45d0f0802b83af2e204620519d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106deee6ed44a06c4b8a7b2e4df6b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca83f880b500771f93100c5982f59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b9addbd86103fdeccc6a1d9416d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d16589dd4e78e1fd58ef8245f9534530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a31cdfcb0c9a814eaaad2d9b60509531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554733e4679e22d45b8cd0ef59fffd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20fb4e02f6a7592ea483ff1d513b6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360778ca5b63af579057891d7207cbab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc3bd1d7e1447f9788d87f7de1620535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446ccbdc3a8493629440557e0c0d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283fc823650cb03f3ce18f0d25c292b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61095cebdff2c33cad21761c558a7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc594ba759bfb3f1814cf84ce60531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ae2cffe8a8b8626f1fcb2196689e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10c68e8528416e8118902d0b85a21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dddfce8f2f8185a3541fcc2628d58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a58bbee0550eecf30a602e5dbb867a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b70864f3000c96cc074a4d699cb71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844d7abcb4e0277cb218956c11def17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a170c2c29ec7a25a5a70d8d5ea4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993caa5574ba8b85707051f7962a51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b87fead3f4b272454a1913fcfe538548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059fc2336d863f3e6b43d2eee0dd4d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961f59a124c0673c8d3125dbed43f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0e5ea0e288eb860fc3c6fe9a1fc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543cf94aa6697f743ed0a4ab4490e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88f1ebfb2c4d8cba7653abfc661dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f0afb4958d5bca535135e8a43ab6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe300692aeb73c6d4021438c45eb78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347b45c1c11bd05828bfa28decbeec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3f6e18d654664321f1c16f2b4dd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598411d9b4162ab73fc1ee2dd8b3403558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988bfee0572598870ef0d0ea2d7ff2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c007337f296773e72324241587afa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343550f44dfc8a6408ec118d7a1e838c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84675d5d834a238a748ccf0e6d73e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53aa2ee98c36e2b69053da3db28896563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802df86e49cebe1580bbb69319a1f0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f591b7cca67acf9f8127e846051a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596dfe992ef6eb480bfa783bc00102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7c1118417d5921063281df329a208567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9295e99658c3d35af31f190bc8702568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ada6a52368151d2c6cb95fdb15e5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a236ab4832c6fdcdeb2dfb8a74a6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae536cbd521dee9dd30095b273e321b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6f2a650d7a3d660a561b3cc9cd92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499332c78ef904f0b1cb51c1635a2857573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c8ffef67b040d124e76b9a793e82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf31e2ed5725ec9b345064311ebe6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a755e5a8196603a1ac81cd1a609c71c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142234c5bcf7b46ce05146dc3083b3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e47cf315932bcaac190355251ea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c639aa67723b459c05aa24ff14f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835fe00661a0cf108f4ec764b42ca40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d201c9f7dc4e35e689f8764eaf66cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469b550f291c1199ed202038430aed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3416d5953c634eafa8bb39e9dca6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e7d2d7708a6cdbc1888eefcf2a75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d4a187df7e197453e6a08c5fc2b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff853792512860ff468ea9789e375958586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b1d3a673afef707131230e014bb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5254abaa97a00c5fc0170cab0ad6549588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fec4d4dad9042746ff7eddef0164e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b4dff42b9cf3f83c8acc122906aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a31a09eb4794619adfe45a3aa4ea2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe31aa0053e6873f5d5491b392403592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f8eedb380596cbc494b90d5d3279593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4125aaf8165fbbeb8c0abde49ba6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb1a2bfab5b638f65b8308265f0a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952db7aa64e476ce58474da81a88c6e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7356238eb4a2a6d35fd05a3c4aec0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ca8ac19f2753303e905a7155c9c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36df17a39d8bdc74819ed04d9da38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f4b0bcdab816e0213336e84598fd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d9d2b3b7cce47e4ca4769e00e3da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21de50322ec2d80882c3eeea718d69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e94c57e98a7f46ed33a183f6ca0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fdefef8ece4be81863e1a91f9f565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9706b8cd81fcfdc1d56334020b1feb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef07aac4cb8e706751d4228d785ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e34e1600e7438fb6a74f214d74c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384d22ec4c29798cad3612aa63bf8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69088e5149ecb3823a039111c5d8ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2095b4bad1558349cbdbfbfd3973d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b126a21167bb8957dcb4c8fe20ed894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac793b059481a3b260afafb043f0232612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860eed53c656278b8a043816c134cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0c0413f04f3b1f25d668a9fc292f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e745d49c4c417fea357e443050a29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c915befd7c425017248c5e62ce0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb9ff2f20a1e7769be8312fbd9664617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e24d1eae30798b9b29654afad4de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53221318117d6d9a602ef4f53e977b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe024ecb8fa3f8a87141970dfaffea4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5bd49ed7fe0900a664844fc36b1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cbebb5b0dff298d69f2e1fb6677b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e9dd6563076843c9c4d1b31b57b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93afc2e175dce116fe6ac83e407ac55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00423df7c595665f396164f25c18d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202da1af52fe037c0e3afe2d5fbc80b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336417776826b6d43d38ad3b910f4c40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a3a19371d1dfdcbb36f5166759fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b8adaedd40d9e2fdb6a8199d9ee4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26484d98d0306285744d0ac0214f05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc719e1337a1f2ad75790ae30a08b94d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30ada0c4df41d3d52d73ab7a72d23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5424d57c440a5bed6d4049117062633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b6fa671d2ce976b0e4f2990a29fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23274b53bc6b490ffc40e645ad8d0e21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b2c36a207644662fa91550e362f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49315c6daeabcdd098c4244d69f2d34f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc516a2a340c577e7dfdd869aa9aa1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b8f089a1c2c1b8660a98a5f41d02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb5754d2879730bdc8bafe1ad5f8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf021c3e97b673c8bee516484719984641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f31b95b559321fee2b3ae45aad47a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d8a7c9804c5fba8a395a42928944643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0e908f2cfc543bde121b653aba99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0062a11f7dc8628a167bd42ed3f01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b45596ba1c817eff7b48cd0471119646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e97b4054325d9f11844cf85f3dc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1cd2828683cf3619aa11362966d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a678a60fa74a325e514eb91fabcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c5413b97f5f8063f8b0ac50e9a9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae1ab561c2074c28ae6ec600b7d94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abee885b39e7dddc8a89a71e48af92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f243c12afa521426d5cbb3d1fed888b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2a43c905ae2a1cfea939957178dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f6e7cd0066e9888d214e30e04771655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065eef492400a63643afb8861c0d278656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfdf4131388fa1bf59f18c0f2037cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38b06ff4eccecfc022863d20fd649658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395dba6fc892f53507805b18d5bff5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e25a7e935469e7d3173dd5988bd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13cd0f1fcce1be238ee110f8e0aad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90892064d83211c1695f2f19470b7e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43e2153ffc5115fc4c65b97531c06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ada17534796cf8be06e48be3e295f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4ea81364f9f814aa0203e1bc9d56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebafd79a927d820d5bf2fa63d910e8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300746c068ef7e66eb11e02f11434f40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bfc0c1e7be48faa5ccb0bdfba8a20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799afb0cb48503d686853a45e027bf21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2edf3f21dede7959e17b7f8298f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629643856834ef1be5231873df1370d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02251ac3ea6d02c73caf2ea6b8b941672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c47e9c50a0402e15317b31d693a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b4dd7fcccbc8dea1d3c7a466040b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb8b1da3f842ca479d89d3551a063675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ca98012c37fade6efbcbefc9ff83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ab3ae77951acd11e719437b692d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb86316e45bada9e6cd917aeb3d00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28502d1cf98e2357c3709118cb7c3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3326ca2edca0a6ffa73c91ef7d672680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850563d28fcc013bc379e79c7ead72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c8d91c6d0c08cf0d865149b010fc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d78c35fd17b908cc6f9212829c3ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a233bdc54f396e1b429616150d98b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7ace3b24b858971c1998d1221310685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790f683fd654f44d926dc2837625eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76358cd2a07b16c35ee091fc80e3ee5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b3feff70864f505f9d20ad5603b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5135e9a5e2212ea209c829956bc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2024a7b3e1f4985bb2da7ffe9fcabb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de99aff802ceebad0cf5294a11019691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38995e4b6f76f532cd83a591b6f5e91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238df47a7244c3e0ba2d84574f9d309693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511dcff5b22f82ee014a103c41efa81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2f3668639fb2ba061b15d9c07820695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdc8a113c24013d184ef6ab9fc82c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00682d2d4662d08c1c684f8f8b63f933697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf19ecf98a7f08f23652b92bd9b71c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed176dfffca1e12e83117b2dc3f0884699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babc44b7bdb6953f44f9786232bbd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfea24bb9bbba4e2e01bc11511f1c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e46a63304d42e3781d06cd0daa47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939af9f29f98cd56fe27c86239eaac0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca4270b950b902827d826fd15a980704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41010100c8c8165e90b8869a77a6872e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ecc94c05058a789bf4c4d9b11b224706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe63699536044f8a2debf587bb8fc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3c28680b926f3a0dfab6721784e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18091d0fb5c2b2505c1472c13702d5f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e41968b25c40bfec4d26a567365f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624cf197553baf5e86fbae5556c029711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb57a38e97523c6d00cbdcf114514712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4846ac53b2f3f4b3f6f6b73f0ca940713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704113cc3c1dc5a6af9b3eab55ba38c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93907109bf13410f0f7225b901c9d75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d6e6fc3d2e918236264fa8644e7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704cf5c6073d9ebf3de366ef3c1e15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d6d75d62cdfa47ff1bc036e2ccf7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b164ed574bba1722a783632c8dce52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b997a2fb4ad87eb6e17c6a73a0672720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5a55090cc0d2845c205025892cc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d328ae84c4881f34512207d0a683722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60459bedee52094de934641f67962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469445e282da828133b856bc7f2f06d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b2eeb645fcba71ca38d5886454cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459e25564a8be6e7706dd914957a6c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afaaaf532e8de71f593aaaac82d72f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae8069819cae149ef7bd879c7e4de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78b6550303fa0e3b75da1ebb8c496729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ed13c2906e4b0a2c5ee2e0fb82bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665bd4a6b4b81a24c594fe087fde0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447d626a86d23db588639add034d224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03577d221c72a1d939c21685901cf3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3ac9ba446a060940260cd4d484a80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473059a2546988ab429ccd9b6a5a82d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8318409a71db68b52b0b44857a37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bbc811dbb9e217c78cff4cda2bf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b18bdedf657d19c43b33acf182fbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9d454e02abdd8996651496f555267739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d99487b7835c2e350e0dac1fc8262e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78c7a30ebcd86379783fbc8a65efd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ad21c32ffb206aa5e995118d19bca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e008ac330ebe246405782815a9a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531374c60f06fbdfb5ccf7fee8d68f23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79abc94e82e8c582c1d8fab3fd189745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996106289db0d817c2aff011eb60243a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5009c9f30daa2fb152172a4548ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58a507b5e6d9cd7bc2a6f97685d7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca25323a5ce23583e92d26c6cddfa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb26c70855fca480118e0dcefb281750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba908beeb54ee33e41ca6ab91542315e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dae2dd31270ff2e3b716d02db0e1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f2e7622ca51545facf55df8cbe01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39f7b0cff6e7a2ea444481749f3dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ca11234a714b4b44f2c5e397bb8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeb41f3a6b9d648c6d53d587bc3f9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af3be75f8c85fef248e2f160285c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e008831115ed6ad8519859584d072758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e1c9752b5c8dfd6f3ee8d036f128759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3120b85b0c104c17dbc44ebc952cb4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f8978a7204a965e3204704120494761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d675e3e9984a4126576e3358606a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e547444bd13025b3e8b0c491b612763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b89a733adc1206806183f0ecb34f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a069abab1d432f9abd3021e29ba945765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fc1f3090e69f0be9307eba76d5a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a4557935edcf95d304d3f957ae52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6400507a7346cf57452d4190a29e0d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2741fe7fbb94a30b4203524f82e5ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d065f43eb9f85840ff410eae83237e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628de6cd7fc862e1cd5ca7a1409957a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef997028d5392f68141864616a869b1a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092add0ad186dcc2ac497de7d304253773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6500652eda98233ccab7733bad52c6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab618bbe914d94204834feaae77f43775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c88db8db7eca51b04864aa6c003a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6bbaaf48c7ded84a62d2747898f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91736a9304cbd7ae2aea36afb1d3dbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b831f42e7b7ac266c949063511e65d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72885f5c933796886dc1611fde411ab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e532c434b3ac45caa03407479718781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9392365c695525ac3949a8805a5e6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c487394a085ac6f5c813dcddb5587c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02443cc2f9baba76d6776dfa642975784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff77f507378c69e2f1042927b498cd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a7a5226a95940fd1ef3dce553cd2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9e0f9d13a02938134bf09d47854e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354941c3dc1034db94d688df3fac8784788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e8f0ed8d3e7c0f01ad71104cbcf4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66513a5af048166a8864e96229d07f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1333cb86b4ca29f7b556df49f425791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df113cc01fb7ff628871dd5a36e61842792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb8374d9eb046da59141517cdcfa9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c02b5264a83fd0745d9dca8e5e5e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf09b5f8eeaabb77c335c310903895795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b00421bd9ceaf78e62cd68e84003f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54367b9146015f5bf305f60718527b1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be7f88d97ce238a7418b16a81de41798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e78ba01f9de20cd48889c7604c121799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ada95cc390001402ed2cf0e17541b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e989ce5a26177f61aaf253232b089b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8545fdae7f453b2f9a0d5a71db4665802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b134292fc1ff54f8454aef1c5deee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d74287148497f49285a35768bd6889804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64c127520d58bf62359be980dadda1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a60043080f3681c885c5d718973d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9a0edc6c6212b84081dcb296f241807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e72aa09af0e0abfbb7fb8dbb64e28808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e7c36418e35e70570e12961a8c702809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee709fe275e4aa390f1ecd0a652df810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e468c6dfd408272bc31d42df9495d5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d3391d46c6befd4b24e7f654460e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e505989ce287aa8cfca96dab700f1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aec3fdb645df28db1c110bfa7d7b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04502496ffa7eb01222c00a1bd1640815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdce388e3fc3e8aa9993d9212c970f9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5682b1c64134bc4d3716287e63b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d5fcd04d2cc2f80a9e484e20cd27818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cd581e3a85ddd0137db2e6a28ef10819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc9fb6ecb4887f0449ad00a51cf611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74ac1cb314cac88ea953342bc4bd542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f301907ffeb2fd253b5b3b0d467e233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0185230d37386f2d43c236d4d7bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac36cfbac46ce1bec481241d732005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa44c5d4b20af469fa22eb6dff22d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa53c0a99afe161fbeb697d5508337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2cd1c7cf1e5994c6324bbbaae40b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288661bb6efbe652e19547ffe460ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941cd3199e0bde4309ae92bae11d4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed115aba8f7ebe0df45017dc5a3bab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58424db8bf2828ba2998a8a3899bc94412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9b59620f551b8129bc6fee1cc6e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb7b639b40339335a5f954956e7e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601e7934743c5fba8c545dd657e9fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936dfb655a1c2ad74d05b57fa6db6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a63206f26af421f875f9bd50ef468e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b51333a05586eaa8766bdb3df6cd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e66aa254b03586c943ac1b9a6cede219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782ddb1c2bc15b09197e2677f8094f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e6f9537776f783352fb0c5bc5b6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdecd943f612e6bd40c5b6b19354a0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdf15f15b94f49bdb21d2c8088e3d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784614218d642bd71b89f1ff83536a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38791d801e38d416285edc9e5bd7b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c2d7d20b19b4c4e3ab9a5b812b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1c04726239bebfabf052ace6d96927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043dc0aaa1cfef010288282a2089a4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18acd0d3e726d5d5387058c33ea2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b025eff60155613a1cb7b93dfb8d6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2ff65851d0f301daa565b99b3ea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e492eabd427cb7112127328a1061532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af652ca7b689b60e940a138808291833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82a1641c967c9a4c24af143df823834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf129b0565dd02a6f4e6ac52954c81035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02fca373590c1874b1bd046d5049336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062b699c5d2f0505d65d2099dbb06e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d017df58bb11abd08bb4afe664fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f823959c1fb764e3c8511c9a852024c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f04d7bfdb40484236f24cbd8f53dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec6bbb8af1eb242f0fb7f4744e95d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdfdd10441826a33542193598e754942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72d927f6c4c35d503c9fa6993047d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a466f1088aaa3731c44c07b5fa611544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511051ceb50d56da55a96ef1a204af3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1712a2ecbc4f84eba77d4b64ebfa51846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a0742d42c7a5ebcfe9f209a0e4e7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21e31d18a75a0fafef998ee5df6c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803162e841a822b8b5e67896776483149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfabe3ae73bde1d5532cd08ac36ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8450afc6ab95feca0b6c7372d11c6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a633fade9188e1ddb2ae442ba1dfa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312853d9bc13c573525a5e64053aad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04847da5575b1990570fc6762d0a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a47e97f3554ae810d9e320421dd8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25029bb774c14884d12d9ce2ca6e28456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf5cd6a07636fd98ee3e272843e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49beb7197fc9dc65462b83b76005658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bdd046518ae00d45ef6ff32f941e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389475fdf41578e9f52dec5f7e49f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b8e9f84afa6686d4e67212fd7fe261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7c68061822e920ff6a1044f9c6ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bead65d7b7e6946b7f438b7cf52a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1161bfa24101ea5e094194de89ba5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad606b4777898e052af162349e1d18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0dfc191b2687f46974afa6815aeea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a7aa191d24c962540f628c3770e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebfb1fb05fc8f24b87e1a4a115952868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ecce1fb0604d45d9748e171cd5f7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60266115385b0b289d4b87a39b77727970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449d87c539030eca149063c37cf1f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fea2098b7da4df3778d97b91ff6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59391fbbf13c3b41ea5a8bb5496c3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab18748885e8bb1da08da55a8718a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31751dc5c8b3d390ba74e0e779155a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e629bdf7dc9bb63603a80f6c266bd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2dc41bf76f24b3c243bca4213e27777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b69f4e1dd1642d16887c4b6e99f9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded15e0d581f7965b62628aa5092b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d8c3db5979a934d9588198fe4d1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ad8254354180516d0cf381c5be7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d90c80e0999620167324e9c0c8a8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410c5b6ac19292f53e4f5876b855c2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91bcbea2d6d36f83a7bf247ba8434984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a89612f9900e624b98facd5bc70785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2335814b16f9867b92c5fdb0c4f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ddb10bea35dc676e35257e531308887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e42c9f327670f76d582ce76497aa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd018bf953e3534bfb6a973ca4c1cbfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389cf60a305277d0c180d33002ec7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d381902e7912dae89cf9e3f274350b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13bdc6d037a7a97579df99dcb2ecb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d452c6f111dc79f16ddcaec13c3e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996008955273fe82fb8d4fe66ed129ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d37708f1dddb80cc4fb7368eb3f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144aec0be9736bc9a1621581b1356bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2a9a67b07dc35e6d2301af4ffc9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7eb37cc995f9afa32c41ac9ec6fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b110de2009dfc218455ef21b0f93499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60312111cb3b1aff309e840e495fa9fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe9adc08ae8d3051300a61dd25fef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481aad6fa415476c0445888e6b9f6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf687e3f121084c34bf8dad4af39ab8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b478c675d6a5b73ed7b2337208852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95184e2e2f291a61e6d46b962ac774d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d38b1dce54ce5ecab9f7e3db64bff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2fbfc8f58c039fa8a8f03c4fb1ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9629e0c4f26600870debf8d80f73b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec2b06b8fc6bbc149e7c4553f820a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5ba8733efb301b0c488081b62f16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660734342dd229e03e063dfd9d60151111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada659d40432b5999b097a58a7473bfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578ec474101ad015729edfc32a2cbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91c90dc617080612c32a2b7a7ac2e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ffca356892e86bc242fb8745d2e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb2d4dba38ae638134dfc63b7209f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e431c78bc438a55e60acd7c69b39d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc376584a584c2f1ac6e373a1ad057e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d324fe9df9c1ab70eec10e24cd66c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753a5b402c256997d57d2430d03f8ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94f3264f9235556d4f296a2d4e565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54f7b51c0dc9f30d63a83b26854a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5341877c2a9388f9a71c8cb89ab6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259dd4377a472bf49785ea5cd50a224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2fe479acab6e1dbeada28679c8214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271c64fa13e86076d905a2ada87489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d0f251eb1345e805cebb5cd345826127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa07901e1736e579ba413a7f7f772b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad501c4dddede2d4a7813096ef98884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3ded48648a4f1ca1d2f913c5d529130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db21f20d70e7261ae406866d472693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0b1b3a6ba324546f0b5e9166a207132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be376a98b97f3f810ec6af0ed2dd8a82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7be52ecb3f4435c157da8fbf8edb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b209b0007e1e074ac39bff046a9407e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcfc899cabadffc5472f527ce00e6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd7d7820e45f0c5049424e9c4f6e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd411fda59e9271e229d9597fdbcaf6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206a304dd4951b773d2608e0759086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daea2767e46b27e6a6c86d9cc0ff6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac18ccaa4ec500c176bb685be0ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28c68a5a358e79abbcb445fd0b709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9aa717dfe032ba7a756f4c5ecfba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5861df56400c9761fce28e849fde1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8e9093c20fd4103afe1c115501fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416e17a596ffedc5f255b023170d70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8eee4195c3bad5e1131dc594b770f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096197e99defc580a0a0b0cba6494a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2a3e3819a6897ad8a62247d58610149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0e006f42239f91667ae4d3408775150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09422aaeed760850d51c35615dc7df8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc62b5aa794817c70eb95759432f88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9748ef24cd4151be7a69f154c2be503153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257645637c98effcf862b81b738fd778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921babd944851e875cf7be70b9b196ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b84091a489df81aa9e675820a92511156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1002668abbd482ab3ce3781af3730a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d3dc08d8114a685d5da269c3b7292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e4f161805afb99a3d525a17ab81d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20deb16ac56f1c640b348d7de36191b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030d9b9b214cd616b8d519b99441a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486195f98e41c19af484a0e86993587c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b3bbd205744bf74486b6b25936bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ddc347e180e2cb99b731971faa0ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ab186d67d434afed61ff124edb7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665144f666ca8e2c914f06c5f8a457f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b257ebdc566f697f41a31bc07e16a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855befa5f3a26084772202a10ac55d05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a2841760012aa62cfd0da989f59c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf36751e52feb135168e7b571b043170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a40c1a44e1e60ad77181738b1aa47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931297a6817cd68aa42d430296dc2fe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102911d70bb64670186fb9d28a0ff1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f81ee78ffcd8e1ed361a6ec79f940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe43c40a40ca038386dd65fa88f17a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade75c492c76d5f0df71c5ba4131ff9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1b0df636b5b766d57d76f2bae358177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51e80428fb991f003b78bc7c1db11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c3e1936648a8510cdc75ab8cb35c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494f1edd13549706b84628fedee4dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97f8f0ebf78509468d27362c3e5b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aa6f08749b54571d1514581b961cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360eb7a47c18091b17c90ba30c8d7b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d167bd189645f5d0cf9492d06b3d9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f0d1fa22a1a4737b1fcc24f76aa80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b474db03058b4080a5b395e0c3916186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44416b9f07d629d9f9d9dbbf2b82c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208e3500c1c4ba78af98c19656b217188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6adac322360ebe9d8e2b1541833f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f50753429a6d56d66418889561188190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee5aebc4978b53f7a4d81168d48a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b89bb52ff47b0d6f75a186cfa8517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87738e27a97f6db234804f0a181da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb160f77c28850066ea8ac2e97096da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef57f99a1d04de9b20024e8e488a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db1654bf1d76577d90817c3e9da8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da28447586b7382f4a598985822e76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced094f6da830bf7fe11247841a0e47e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6a50ac987ac6030e0bff96a72d78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d091ab89e4284a5588a85d720297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ec005aa6cd2fc8fad2b62b13473b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916ede3fcda48a1ba26402023b89199202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e54b6075477ea29df31df767774d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623443fe7c53d95fb9d1073e20033eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c0c10b56ddc60c95a79fb26243c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9465adac636d608dfd46a00797ec9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a9738ade23c47f725e6fd2221c9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c22fd773f4c675a894ff1d7662187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a642d7189bf0c498650ff6a7f9e360209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40072a8344ef111f84e349d3854ffc1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d449db11572d65704c5e8bd2c686211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac97eccd1eb3d3bd9ffbb66e5702f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef927b0adf689369b0ebdbab8fcc5b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20ecf1d1ff4886f6b42257d56eac6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dbe691d9915f42cb7514c38325c3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551efa93ab42e700a7d3ffde2347e373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb4454b57c12895980db931b8bfdf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586948314f5f5cf34ebedee24e70b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0ab19b94d0b89e9d5b043efe2dcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce64d054a6b19b519fa93ad4af5dd44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d2f2cb91fd8588a170f500ec3315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9daa7c10b5fc403b1c5b45a0dfdda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4afb8c6840e22233868b428b3f546223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eaf2b9711ea44c99307588d808a0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd8b6a9fba2a7232f8b417951f57be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049cc2b7fe32444f8aae49dbacabbc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c017ac4b736bf034f4ae0722ee263b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798b43d9a8f6646559a019aaa896def228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb9cc67a61fb70799193a961a91f09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a9ba794f1f8f60d912331fd4bcf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a1d393ab5288db35431ab091d051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18497d2c69578dc89cc11c7c57773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afda01a368aab2da3fbe5426d59879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e61536440ef325e6cc9f39f2bd886234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52a646cb7da5df8e688233bbaecbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e881cb85f22798ec1b1ff2b9beb428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f56daa1e952e73d189e4371db721237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e60364aaf2f30d5e5f7e4337c3275238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6d4ebcf5360b2a75cbfc5bbee387239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718662934e298638ca9079a6369e074240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740909c99bc98ea4c91195c8d224296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf7c6e5c9810c4d26110b048c19f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce8a160805fe255a8bd5396702e79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd19de52a3f41533ac9cebf45b313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2faa973aa6121df8684f905ed3b7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5b374dc610c4d64b17c29c213ae2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9292721b18c01a24fd9207c0bed19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f20754061b1217d75a294190a5efa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68be0710a7b9f46b341a2026acb763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c70bc8645ba4a16f2dbd1c49b8fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87fb3b921e6de37ab56e8af15101ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1a66dde3f279e454e462a26cd942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47d3a310726437af7f35d24682e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209baae790690c7e72ec924176d46feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc355b8890565f77f720dc47fea730255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67956f656392dbab61de6fe5e4bbae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c35946aad6787a83edc21805df07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac58ad3285fcc019878b069f0b8c3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee91d9a09592d0aa96964ba383d05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b4fad8d7e2759ba9aac49d2a4a4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500070c61fe601ffb2dbf4b9fdffc8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674faefea62b7972556710b70981f384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905088b7780dfd612df75f7822aa4608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa1b0416c837833633a6c42c3b0dec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78a6ca3096aa1c2fa1e47cd879737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bb5c7366f7672c78b68d666a90b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adfe40ec68307ad281321076b0f6e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6ce7044fc137f02c77e602564c08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19818e53d36e6414c065f4e2f49add3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e0e76caa3d930a4eae9f1b5fbafa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f843659c88179e6a320d3ebb268e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797222f00fb9c55a26571508bb356d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4fc0f343b833f11813e4f1a0bd220273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb57f86576fc357c69359a416d84c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef983066783fa1c839962a5cddbf66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f0ce38f28142b47fc9270b5608ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ccc05890384c66f17c6544ca09e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395084d20daa36bb0a26b951541280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b22645a3b00b28e7ee40e4c22225f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67e03dad6bf4d83d701efad1d408fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3e416aa832fa505fc1b97a4789c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f114f835b67cf2f76852c47933699e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f767fee266beeb46382a273696ad09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16781964ac7c7d57d4eb1fccf6990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b6d34a82dd02b858b6e0423ccb5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429d161dc4fe7fba5bd798fc2f3dbca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065cab95b8461695ee700b1c326c92d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd15d7a654dd42a4fa594ac3dbb9ff6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5922959e1eb3efec5b5b419e22c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b72cdcd60427460741527e3309a60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ad8dee5795ecef1950b2d66823a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602e40ba6e9ec3a7b8a6f1da98c7491292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fc515274df8bfd649ed7bc7edbb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4492bc034cc5d2ad7b63278d4041e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dda2d78edb01b50eb7b17f527a4e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf6ab7c224cd28d877e6fd3fb1387d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdeb18eac2cfb69432733e6d9d8250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86c436bab2da163eefae77644f0f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac00de2ddfd99116088db918232b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6f9ace0ef93a110f9a3b1ec1e64f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1363c8fcdcaf790c24de1a23611cd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c714f4af297668649d348c54159de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1d1d66f3f8b6f53e0a02a6e236e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5882e677f433f465bad87ec16f3041304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693c38f516f8f516bc8ce9495948c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb6a7d9be6e9106d4671b8b772ee3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c931e2aeaadc893f167ab88595bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996659f2563187ee4b34ab9b66f0df2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2588d2e43d6b5f69495334b90855b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed43d5dfd902056e00261088654aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422248eadd5a294e1acf874bfec75c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2463dfc7812a196a80d44ebcdcf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1add43386818778773af5a59c1d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a13873b50900e0abd0fa07e7c72f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe360d11491253185d6efafd1f385315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4519bf43e03f9bf57f9500a8832a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11dc785a5dcd6befe693104ebeddd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15e189dfb4e207d0aa1a6415ad6be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bdf215bf15ca4c90b7a0b34b0c52e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af529af95a6906b7bf3139e2ab1ad75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7964e643b9d2670b30888c350037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1a633d19c04b7b1d42dfbb805aeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7ea305c11abadc0ef10600db5866323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671af41810d19e621e6c1b5fb26a31c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eebf2b47c75927bc145cef357cee4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a490d70e91be622e970f714ffbd14ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965c7c4634c44e1f9f24f72f804b64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d8221491e04c685d196f0daf40d66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051017ebf3c92e52b41dd488e3d14bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74336fdc70ecc7c5f177a52c6d9e0628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a058e7c07085466332bdd573d2be22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ba8cd9cda8fb23bd7963d8b13f85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb093323b5ee5d41d0e73ce89be46b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b40e8a15fcde6a679a83c84710f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbe712ae6645af15f39e5f7984be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c9e60dcd2859d21c91b5bce6934c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cc119687833de59acde78e35ab0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97f16e8cfbeb2c0794e9d2f9011a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc990421b2011a3d2d13f920e2e248d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59522dcbcdf15c980dd97e3d3a4f3a60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf25c51a565d6aef0b6750a5d6cd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda9069e1042dc9f63e96bef891b49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084b1da115c8371b1cd6bdf7c59541343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358eeef309449b672bebf15bad8f1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680ca29d60b256882f4a3b84dbbcce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41492231ef819a39829a116390821e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb249e995c099eed709c2bf9be5ee12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a540df0d2dad22326b05a4491f916348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f72aea6f31c7f5b8b3a9278e727f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5c608532513e17d97843742afe16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d88cc2074c7bb2d7f329a296bd92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee41c22db836cd1fcc2654ff41bfa9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f892c54948ae9d147603d2e70789353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7905062832dcfd8562394d0b9a5e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8113423a0611a8354eefd74395ffc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4eeebaf85b89cdecd005a3ab4973b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18947f6afdd04bbb8c828a2b4ba4c436357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688026fdcd58bbd1572ded89c1f9838358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f101293ea839a55e5aece1b4fde2fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddf1877165fa9e0daf466ad64183d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140c9b9ea34d61229c43f083f0923d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a443bd2d8b74c9a5a33f5a0bc1bd1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d91420094fd138c802d9ae992b732363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5ce907808c1ee4ae223c4f637e08a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f5638f3b1828bac020cbc1808b1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa6289c0e6040b361b9d00917d8c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258a2d80ea68e253c6f3b99d4b2e59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f154561039c58b3859e1f37683dcb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa55dfa34194a5ac65bf160f9d41b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f7e96af08918d71f45da3cf51cc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4befe208b74384ef93f6ca7d1f2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc83223c0a6aff437faca1c7b2584f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8735d50a72801339a435b202c76ac7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e41cd9855e3f8613d974694a6169374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77817c273d16fbefdc62d52ba67d22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597af9fc97f991d357dff682f490c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eee737254025357085215e104670f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c94aeee723fafbefb50eff28a70d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2afb4607e812d1f4ad081ebd46e70d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c875df08b6dc90b37e3c00961eeb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f818788d7486a6f103cde45a7b394381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fdca845d726c9717282b7ec6561f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc7303f9f850293091417a1fda729383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff84b78b3c47d626b59b349484e089384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b6f19bb1d9b1b9b1eeb2126269e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdae97c51b64acd4ce5ed69c9cabfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727f83c670f1ebc43f95a47c8162fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b65025188895406f7b6e4ad9548eb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f5798c15fbe2f32af6b936caf182389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2c8077da738fd06f5ec800ca90a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29966d2fac4bc49bdea7416aab548390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f64616deababe5f0cc3439715191a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5e9d5eff218078e062f3cc5638f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b509cd685f4e933a3cb3a0b4d464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7118c183b19f510775b2e03e132bdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082b96f3f329af8e493961a3735f1a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b5b19532c7b46c672c3ce6ab4e9b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3a25af4b219ca173856280323aca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f42ce21d77d66a5c916f3b5be9d7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b5d0dcf7bc7aa1e9132131114ad3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdae1b90ac79ae44277225f2ebc8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9104e580a5fdb984fae749d62054402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72998455312384381ce2a69bc63484e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf0f60f66a99673140b14ce433d88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635f93f4cff774c1ea15a8ff470d11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631c3906cb981a8cbd8323f1201746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa61f756cdfed9e5d685318de90bf6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24c7ecae9e20e8871ff9c39af5a27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f789c9fe5ba7207616f41617ee340b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6321e80df187848604a966728c309410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1426851730dd7926318d1b8c6e1939411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1e643362a9c16f313e5613ebd6c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f1131cac54087b3c35d6ab1d280bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4cd77f7090d09fa7ff3165bd7f34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce4aba8f1d0f25589e3fc4056d17a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343930e5460beef382aa47eb27bb3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cefcdfba126c8314664f15a1b451a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def965cf63c337f274e06090b1bea7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02267983bbb5be2f543c91696efb4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc3245dd0e8ec45309c830df632a6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ad8a2363f13efbac37959c606353421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bbf4081175dfe329d02d4af21b23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aba45ca32c603bdcc7f037b18b1a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979434c5c6908db0ee75510e48428a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a50c670b9b50c3a65b79d8fbb674b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f2c04d17d70a4e5bfbc611fc7020426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e53cf1df122f91110a4a46661e81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384c288bc6204c26472a3f8dc103336428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c856abba63844c23c2a734f163a698429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed105bc576bad718b063b427e0c6156430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805c7ec2e6a6d6c2daa9c08f778a966431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcd4c7895ed7cb31200d8a4869dc27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c88544113406fb72ebac464c731da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a1d550408dbf930bf2497f3d27e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f406eecfab9f9090ebecdc219aa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436da7d46962d5031efb5cfea989ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362751ad6fc002f77467b29ec3fa1549437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c8d87fa60952317718aec1ee557a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433f4465a56d270e4cbe461f6c6498439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc682eaf341c8ec5bb3b0c2d2ace5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45308616c0e961570c133f1c0546b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e9140907a3b4e08bf9fa7a024322b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d21ad14ae4e0013770f03327d720443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d21c488a28583e60e43b679ebe99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd996033f0b21240a549034550f61c2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3877e3f5ed31a3f44acc45bcaba0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a092ac42a4d7d72a4b322ab15897bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6437fa6d604660f5e7d36b1db642a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524fd91baff66231fbb0de79b1ae63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f9d2f353e3406950b37ddeaf77f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d98ee78967ae40a2544bff384cf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca9538e20e245faa1198e316304312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee984b25f5f1a8deec0c4369297c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f8fc0947c82a2cf87346207f025c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb27e3c0fb20c23ac0969aa7c966c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95f67044c817627f542ba9e3925a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffad053d0b044af8431a6c3c0851f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392fae1651d8e28122b3a941e1c9d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9cff0bae1f5e1e47cd8db4a04a611459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec132b3a99f04a56de584dc14bdc101460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f895fc7beb91786424c3d9f631e179a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8687f022d72751db4eb24987e1425462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0301559efefcf1a2b09a4d6de2f775463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3dbd7244eaedb9ab841912bee966464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd939d79000dcc039ea667ef3f486b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f853ea5325a6bfff16cf3748c149d17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af42526da101c4dc4b87b48860ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e519cc620838e17599a7bbad9913abc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f53c8cfe3a4ee5b5baac5b66a15875469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d6f6cd9401b5518af846f37d89b7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295414da6a1e233b4ebc7066234398471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b737234b88beb8c38bc8d13f9125d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421f9a23ba12238c5797b84f33379d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aadb3b5ead3e6daeb4c3a685821418474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128624c57355d1907b4b684dcf6d67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c0508fd95b879eadf2b4d29e1d52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee6f9d43fb6f1b08e36be0ee358182477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb59063baf6481b8771292f3b3c555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158414d99ff063ac85a9484f662f764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc01103a7a2d587d27c609b32bdca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2dc5970ee049f8cf83d312ba9f559481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208247eb0ba706486d596ffadbda8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650abb3750a6c20ea67e2a0a3e12600483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0445b4ed2dd398f6187692eb243471b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e32aaa6210505353fb7be584d34789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc885f23db38bcf50caa25251bbb7a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ff3fbe30b75061582b53be9607ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f650e245dfce6ea8b02d1c65f1ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41d90f477527c7db8521a84b110d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4e682245f0e70edc116157a43ae4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0208667e5b095215c3d3a484213d5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a9bbe871575450193668b1f3a690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0a76ee8faee80b0421b39f2aaaa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fc55240d89f0116e1918eeb5d3ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aac0a9b4f3b3fb68d3a628d4dfc9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e3082fcf0135b0d22a0b290a8a3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5952f66e50a3cde2de42c7c07e99131497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30617512669c89523057c583e2deffe8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6a69a19aa21962fcefdd572ed0c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef870aa592a66005d977c657e5b06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165b525bd74175420ac0024fff34801501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867b7c56962501a1af6ecb6b757f45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ee1ff4eb52083e162de36b7645c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee2b1cb313552d109f8ffa72945db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d48aca7608f549a2c7e06aa40eb37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e274830dc28768fa7cc04c2fa779a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648681d23e612973ad3eea834fd96f5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bba5c2e27b4655cb3a8105fee34cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2563b776656085349497df7705b87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f527a5a4a632853267b79a742531df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c0d3de9d00416731405e87efa25d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7c1dd989c3294535f974b48271fef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021626e362e21b7405085056f6b85978513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dab3996bf1d5daa5bb309a681f38e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf66277f77314de27838781dacd828515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b9a2e0b93f75207a73d34bae39a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871c32a78b9e3e6df3b9dc7fa09ff4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c05d07fa97a7061bf8abade0e1ed8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dcc7aa820afe299e51cdd1f15f91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef961886aa03921240c7fb5294939e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30baaaa9c4cfc7772c254a68b04faa4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fdf18baf248d7d77222e969652612522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e15a153c1deee9e9c2f4245eef8e7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445aa82dbdfa786897da5b8a71b6105524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c1f380376ae3b0ff93d1f0856cd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ba7c9e28d4b21c9edd05aa9b8c46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b8bd1b20c7750eaac2aa5a387f4b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a2c3abfc71c4d217927dcdeb4fb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065983ae12149461e13565384c4225529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f18b874b82265c325e1a73ff24e04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909183972a7144ca6f1cf038d664d49f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04165532382d83871b3fa869fbd617532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf806e97f63f86edf9b0abaa55e1e1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f50613ee2a8602b9494fc4864e120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f348be70223b7f83d728071a9994400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72a18c9dc43059674b9498de0cbd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62438c69c6883ebe012fc434f2597e7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0164d69d7741b44cd14f8c9008df1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e8ae722207aa5dd77493f1b9be4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12e2276e8627cba3b23f6e837164f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d31fe9d5661b536e995d9396699d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c7c2c2aa6f587fc9cfb2ffa3c8c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560680cb23fd8aa4f231d23548866a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c4035ac95c5c14a49004e4fa7f5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8c9b9a498f3e3edf0bcd95b927fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb52e62ded5b63ff9c5937e25d68d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2dd358354df78e36ce683de03646547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82546d8a440ca2ef73bee3e451f69854548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f70674aa029c5b6177e680f68615a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c0ea9ea818e70313556e15d16e995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba96abce2b18ef0efc9fb846cfdeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c11e75432b35c03e0446593c5d03d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eff67e2cdde4edfeba486101b8c8c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104c446feff467007911cca30bda9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325710561321b183cb53176974538f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031a1e8b59794d1250d39642ce56e35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830458c30c882ef1222a68f8f2b3b26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5070a91e81de953dfd3130f555f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081c482b9c7ff3d068175ad8444630559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79baefbbdbd2110f8175071ced02293560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632b3ef30233a8f575866dfc4f3e7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98116900abfcc70f21a223eb749147562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596b78bcffa32525c94d231f23b417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75103d73cf421cbd58beef88b011588564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee74a7b0f52aeb0602469bfcbcca4e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d65d40fdc9735404acfa480a833b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9c408f4a9684b2fbcdf945a84a3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e41771d33b5a2fba72c033aeabe48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50997f4a95adf52bb73b5b541f16507a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae96ae7ecb4ad6cd406de59bb116bc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eda6b8cc1d9709fb383a571a173c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39c06dd6c2673bf828dc14572f2ef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210fd4f2187271604ff9d8a5992781573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbf27935a8d73e1cd54d9ae199b14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00445cd91c3733f85a2c39319dc365b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed61ef7bfe787be21254eb2cb2fb824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786702f4ea5078dd446c6eb9fa1ed596577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5872be48663841ef5e48d42a07df7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a18155b1159c2a02d7263f313f735579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e67c3045267e78aba42b30593cef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b4d5300781f5bc02973788893fb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13df419cbccfa20201205387b89952582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807556667089ab315e4fb60b13fa0196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97d7da5cab8680f40e9a86ade7124c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c4d274aa18aedc1af8a2dcd01db6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3b9883c0f2a264ea5ededa6bdd9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a322d1e1735c1af20bf7cf1401ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569a661edfb355f2b5cb7f4bd12331588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be62619e2e560672ab7da0b2fc14b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009c14448ea2f577f994943667f797590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa6b5bca0a38bc8a9842d7350f6c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0060d7ff2a650c1450f32f3819c3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd18dcb4d4bae1c2411b78faf5b39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb9f9ba3567e0910c8333c0a372ac5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24036e41d4f96071767bc8dcd9952ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd025a2da65fb613ed535c5d13f8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7fd62ce0c9ff836b07af3802aa49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d174db043a9c469c6db9dbdc9e0719598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32574796c98e72b046a0ddede3667cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81a854e65f0e0db5edcaa6b66c0c9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe22893c92861562db071bc6728e4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f034da7b653615009f97784845c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e094242ed9e800d411cf39082fbacee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a48627babce5726753e191e22f6943604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc1a39f4767ddedc75aa6c9215015605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123693945b9191df2446ae3faf319969606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c3d8e22f4c7578c3e40e804e487a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66db87abc93e7172da0cb69809406608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc44ecf7561190eab1c209b108b01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b37fcd0f03568623a124fdc35bf03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15470958614d59e4705c178c225ef57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959c7c5d1b571fa7edca25033e0d608612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024040d2af810723083385cbc4da4e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98a00430b304a73a1bde195449575614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef637dee6cd12f4598392c9768b32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5155b3347451288961aede5b8246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abceee9dd7c58ed7531c09ae2d2a6ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0c44fc5b8f7edbb0f76a3f0b1d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2f89ae2105674e16e1f5777d544da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a34444837b61820a26caaf965d777620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08320247c46ca88ee553086c49ae525621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413abfd7a13a334e3c1da5629262a6a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27a3282fd8559f25845b8cccde35c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781965c892240fcc4d0754e3cca858624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed410ce6e5ae621f47601c303e3d3dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4e62f746fdb569dbecf143d2ddc21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a42a84a09031f723bbf2ee2999004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77081629469eb4c3d8b20cea5fe9e6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577a1ba2cbb9f35c8b4346cf17d1b83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06901ce9f6f06d8bcb8692707c7d316630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffa862e56119d737aa4b63f479738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf122f5ebafeda9cf98b5076425a5bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea32bc0299f8ebfdb5b93003149f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cdcfe02cef66e74ab096ed24b567634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d2156268c5c7e56f647d14d4fe83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ad7f279238e91d5df6bf0aab83d0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441da063555e0a86fe482260155df96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709d70bf3d42951c2ea17305f8425d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd52194fff415dd3fb9d227f514131639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd920ee65f7f894613a8a07d2b781d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf31a0d0e96d7bb24a933b51721541641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252743b7e5adaa69a746656e970a8c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd0ad5e6831ef0d8e8d4f1b5be064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed32f3bbfdbd646a7381be484553d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb91a6fcafbdabc96c26f42f2ada44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba880b96a2511e8e7215dc4d5e77a5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd892480052b9f6e97ff049965810647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041b87dae3a777c993771a8af38bb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72ce63c91fe4f1646b4cea0ff1366649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bd40963cc63f71b4d2b1f442cb09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dc62fced5ab887ea003ea67fa901e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea1585152bcaa09d5ed217f873a60b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f780c986ae5287ee14299693505d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a9d0889d889e97d05729170c7a5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add177df4f30c283307e86f17d829b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d109dbafd8e5cbc6e5a331523da8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab1e5590fbbe05eeeb764748dce4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2e319ced53b9256f427d8fdc0c4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d45d92b8f4e58025066a7fd0a1d65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf98a03b31f755e972dfd24d6cb87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac69f4367a749a46d0bbf25b8281f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d045153485f6aaeb5bad0b497849afb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55d5fb44c17d7f6c0f1a00625b389663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ddfa7358b10f42eee836fddc4f93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8637e92ef595c07fd260e520d91e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec16eed72c8017d4cc812f14491e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e9b0e59c71d3af323c87f4b247de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306fe0a09258d5ee0b6b85a09323aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd481cdcc31a44d5f52296d4d82d3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af095b387d00095100667eec57ad25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd0783fbfb65836332d75f3e23a9c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcdfb2b4efdd78ffee45dd5c0580f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc81f12694e8375c5e76237991425b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9172beff3a0e292325fe2b5907519674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f0220b43c531582a85d1805f7f3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb7eb9356d2443cd26bb0f7b43b4e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eac2cf955bca4e96315dfa7c6f8bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798de7655c1bb911e1111f16342885a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a69324bf2673742cb62bb92b1d39f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa0866a6cd890b76846c12af6c91d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4255ec4c72436bd3738a122a88f19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6e13a209d6f97ed315e1316598e03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf66b27905e61dba519cae9c8e7ad3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfcf4f3a88e5fa166ed9849305bf9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56efa01f411138693518eab1f61695685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580173aec2bcb00a3c6903f7bc7890686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf8269c42a346b841ff565788e803687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87565e76aaff9d459dbb5f7fc15e941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdefc435b3e159f4cdf5358579583689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704ce1ecadf9ac2d725d3f4e14355b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac1dffcafc454d495a2793971c006691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4136c82e744fff754bf146a7e579fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af4e25eb2d4dd14ebf170ef7bef8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888dae9bc854a65d071f5c4c885c7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0142b74c663f86732bd685ba093d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c3ed9a8aa9a7b5195d16086522e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c5a6c05d20a50e628171463c60e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9871874a4bcd8cc08db505f6ab2fbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e5cd4a10baf179d33638280593b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f7a3413e0609ba0c850124d45828700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125cb615493103c7c2e3479fea89e9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d9099325bcee5c5ffb312a9c184e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36366073d03dbd1d8622ce476ae9b78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0924f98c41a8483a4a473bd7db6ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726dcbd7f4b5f46212c6c9348fd77ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64a36f459c8ab24b6397d6b55baa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d21c180746f535b032720467b335c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015d336664cb4f9da8ec824ca90c8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3eb17b7347941e8b44b4deed4bdb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385515e1232468a28abafb51c522ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab466d848ed57f583e0c080ed8c51e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481b0bbef25db8182c176f7f270217712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb320b3c098ca2c143307eed229d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b06491e4a978756f296c46ff68f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f78f2d49d1c02e79c34fe3173cdf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc71ea590aa390ce3fb3e3bac618ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb203595110ba2dd0e536378427b39f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199259638d6c62bb222fa32c0fa17ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04825293fe7592125fb9bd2a707846719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01e427a2b8827c5e0e4808c97e0e5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2803577ec326ea4b06d455c144cb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068e5a2ce3576839daeb61faee54e30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12f5f7c50a010b54c79b8d1193f7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750764dee83fb4b167cfa92c04962a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f167cf0da8972fef394140d655d78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e60cba227ec1616fe3edc371c808726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94942e40946c4dd5158b69c376b3a97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d169c6b7d36e43f3d9e6c3b9e16c22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44b4f1d990edfc0423d7da7a9f6b23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8cf041b0fd7384be8f07771d52456730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d95124067cd61856cb9812c69efe3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19119a324faf4a95478b219af9a690f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25aab39e2c11ec1d07d460e1ebb91e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da19fb63d64b6b1d90b42cefb3c3a53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db852a9cd82e34fb5f708aff0ecae2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c454544ad498fab382695aaa7e6438736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f06bf2a2a6913d6f0c2890e5bf176b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853bfd9e9ce1c693356e7f056078d3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d342a1b8c6dc059abe5f71ce97cc8ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1ea9ecc8656ad4d1fcb6ef977ee8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa5d2d51ad7bcb0f9dedf5e2c2b33b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeab84a0c8d3281c3e6c035d2a6e418742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a71c0ab3becd0cd106362382d000743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226b01f16dc3a852ee4b04b10d12a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c29dd8e5e3f667b286817aaa8baae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036d9620e5303a7eb013176cb7b0d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c196cfb74384f0e0d6e3fd67f7cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edf58c1e0603bf7f55eb70049d6f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f872e797d4985a43bdcdc067ff925749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612c50a9a97f2ea6f409a81acef025750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6281dfd621d073894a66aa2f5611a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac022f506360969e27b6d0161e68f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653037035d3ee486b6a13451c56a77d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe05fbc3210093822aa1b2451fb9e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d6f64267ad7db9a3e4b7f767e05f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef17101dc5293d1091ab5f40f972b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3dde6d68d6b90e5e0179af3f88e04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7928a077f7849da21d60dbb4f9a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb189d5ec2229b0409d0dcf71db4046f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd007d1c4e4b4ff3da0d185e114cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2220c73986ff5152d1c323be2a994dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48123300713f7d8f8cd4848682bcdd0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa271a17562bb2af774512baace2819b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2b613f0743b4ccf7735c12310317764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b074112447f663bad26a3144f2d6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dd5a27eb3a673452d037320254457766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706f858db7a7ea0c985256bafe14ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39abada8aba3dc2351b9eaffcc7006768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9800b9b09ab6b6885bb443b11e1f63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aade356e63102bbdfa1246ce2059a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1823d3172117746aadaad3435b86b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839d25d489397c8a3e2b9b3893c470772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e2b6ab3be8c6a02039ed5cbff183773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08b8c8d498df53d82fff5b5e0556e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7b7d2f7b0e8c00dfd1df5a40d75b2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3ddb351aa0d1a1ec00799441cab0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f045bed07afef2be0e7cc94ccfc3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854bbd645fd083c68dd81c361f160a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ca48a50d5ae9691b59481b428218779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8b36bf00a5557afd2ec7d41c23b6c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582cc6ee94b386bff55c63a3e74b8d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f362eaba06cb7a7e5dce377741a846782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523202353cdfb3e62ef7e7d17690f16f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f830eed4c8f3c63618eef4729ded784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6e5a2fa673da0c6d2fceff15d893785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a23bb3178e119f62983f3b0b6ab53786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec161c1dabf8687c6ec968057c42cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4f8386d67a00c12b02f739eab258788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5690a4278da23cb0c8c0ab074369789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1c0785cbf758808df052661bff29790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f87d6dae54908e46acc57bd2c98dc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6529d773022d51980d8ff5ce20d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d2a69e165670975a0bcdf1c60008793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451547a0c5b58feb8cf54aa01b7b66794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e5955718de38fa7b3bd37ee986c7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a8e88f6e7c987acf14dfee7c984b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7c6f3c16cd4e187116049ab0abcd7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1e967ca5264500ea28d0c690836e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e23243c1402cb26f86f5b3d1d985799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da7601ec3891ef66d5b44d5cac9857800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf1884688b31546ff9697688011f2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0560bfe05223d542ca738c648a9905802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c38a63a4b7259d97a89feddd25940803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05996a748f725d6af48659ef4399f75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb06d69077f83dfd4cdf57d018f9bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9f975e696239d69ac11580d64b62a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d8757a7d830d87a51d7ea3230769d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1cd72669500f7cda1dde5d7b7bd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16af3a00fc4618f485ca32838afa2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6644ef71ff183bf1024b287c68b686810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7e208130a99f4d557bc3ce289619811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b79ee29efc7392d476b027b52dcc7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d5ae8b976ab95bde547b530fa7ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f0d0bc4d6fdee6d4c1c82ca67fcb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49d12d87f86897f67a6ab887d06b5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa591579ac512805b58163b21a253f7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a77597a9affa7c884e244ffb02db817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56395510b01f09b3c975f577436c27c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd4c83a0155255e32f99315397b00819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>