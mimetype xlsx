--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b2b9ea435907dbe11e6a8da356d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6539f99ffd16ac3eabf7c84bf5952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f6d8ade5616904d9989fce60db6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d374eda90e9f4b5e28b9b6b923bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ec5be389565c79fb100e032a6c5315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99cf5667a8defce9aa491aa55021336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b889a5c19516ec6b3312a5a6bfd5a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa1aae588710dd457c406c00181acb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e56736de4b9d84793ecf59d4cf7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705eb06d2927bd61160b96d4fadbf3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375400766f8a6af484822e5df213cc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdafd37ae138bf0a93147615a60b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c102859b7e5c98b8e9b44041ed3a9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8efcc1bc39e1ef4f9994047a4d7a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560080c430e6f200d7186aaf236816215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb644e20029685b731549710e14663416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef097b28358f59ac397988d2b985d0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68b8c04f409003959f92487e398ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dea18f3177dd7df8686ab6eacd8f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2844d6bbabebcbf0eb1ebfaa078220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ea55d75d842d38039f5be4087a0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba412369b937043011529bd2c1e6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aa642bc30163bddc262f8592637e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a38b9ee23aa6563b44fd2ef9802424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d756d95d5d1811f497a621c57d2cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee23dd265b6048c2698111b49011626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e72838a13b38672d6bc78f873fd3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242d0f2972dab143f47397de44ca4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a97c4147c2e7d35e6fc7537d1871929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11151190f1bd78cc1232bfc5bd79fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015787088b5ac6ac276b4a1a799563f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dfe4dd2ab743c2d4b764bd7c657e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f9c4b87d1471dc622799d22cba1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65facb281e2c31d7187561f0422353834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c817ce3a39f74b9c8f891eded598d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2477b03d47dabe00d0c4b4d4e8f1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938876bbb4d2747088040d548e33e4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5204f52074f6dd45c0512dde2a3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd2c4da8d2ca6b7471b2a4f10417939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f57ad0303bf811c4e9c64059459740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b23a53811dfba0525d38dde16c02141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf109edd60d1d0fbb3d9fc0ef5b8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f246ad5c81ae276b34df83c1d86c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b37b4f11948cb312d30808c5f2cfee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174a7fb61d47438b238ae9021885d2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d6882e1a6e389356031c03181d83046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da9a3387fb18213017f348e7c57f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f34490eb5d268c06a79f037af50a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef3ab8afe6becda11dd900bdf8780149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0da3b40a48d66d05a2df8d61ff4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be32bcc07bc1939a4efac5cbfe151fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b44658c199e43cb2e011bd23a9d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6afe571e88c555f91dd9efe7b276653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68569d8c711e577e5c2d246d99b026054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1abd50d3c832cef065f60cb690f9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0569158080873efbb04ec580456fe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64aef06008afd29835300b4b92eae857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68845f73bbb66b0e8af521fb0b4ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d91e4b951d6a2b203c15dd8b394059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440445296362d01a3289075f12dfb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b157358b3f93c4a43f267f1a2b42a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae491413f84a6ec7594d40e1683594c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132d38ce46c5885e6bd0b5364beda563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d386331f4917114dab2da54b8a5d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2783e8da5eff98800be7d9d8ff34465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ffc0a1c9a797951f9efcafcf3a6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819593883e83c63c437e81d720a0d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c535445264f8c63c0b72c700f998c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4884f1cd30263a73cbdd27e4868c2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7173d152311372fa12d4d8428c5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a0fd7d72e73d7464e7eb6a2343c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffdaa6140ae17724eff6dc40bbf0c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ce8afc5e0c0a1a656bb1acb7b7e0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280c7ccb18e01a789b04530c0f009074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7cd4824013357dacb4d110c0ba8ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571df132c072a156531b606ca63b7cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d4f8afa66b4cf9ff2af98ba1fe3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fed851d21f737999991ed12fe77a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad493b907f7ae1bf29dadc20e83ba3fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eb203c8d604baf3e854ed7c386b3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fcb8b958ff261599f62e76756e70581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d96d2d3b864892c9b56d4d77a5a89282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43248cdd607046f0d46daaaab3406283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55adcb51ccada9489858f00e1b2af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8481cd3b1e7e529a94d6022c4929b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624224e8be8b9d3c2c7133ee768d9f2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fe734701b250c5b2f787bd41319487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4f68afd18e9517ba3c03de2428d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800ea17cd932e109461e6ab1d73e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e39cd629e502a0baf9c8ab8c4c209190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8e73a727398ccc171eb0da00ad53f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf05a310808b69aa9482f012c94a9df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e9bf7e13bad99f4d0589ecf273cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a532982cf80022ce792e3d80f59ab0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b75e3248cf0c7f2b287b9fe234b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac76ec48887a6fd0fa41c36dd9bc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b44ea3fb16cffb4b527ea6b3c20c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790595d530359229ea8668a46c038dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167b7536f9d15cf4fdfc1549013ada99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8731fcbe4a88e62b17c65005b367100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7a722977127ed7a3d4e6bc99a5d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2fc36678502171ac6100493b8d57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0920ff4f1185079af51bd56eb0e16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677fc9be8a251a0daca7a72b715c68f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b123d0bc0c6e9f5e48b4e57ef547105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6cced57349a5ae91575501927e1bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c6ad41bd5e445e93abaf971ebc12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b261d79dc0c8424effd9c335dd5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f81c21db2fa9201d6b7ec5e26131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1cc76b1cc9746afc7cb90090ec74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7d9f3b9c0ef46b125b2ff16cbd27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91209f8325d08cc9e882c91de2e92f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6003af32c44e1d19956809b9b0752f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fa2629dce3edc76022de4a057c77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2384c1d429fec8a1443fc2681987c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36464f856e89c72629e6a8a3c841b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f83e7337f957faee3aed25f03b560117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be9d000733b0c1219dc7ca5c0ca48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc105d8f4acab6098f349683b31b8fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96c218ae9de0c0674e7ab5617409e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe15587219ae4ee03b939b39f46dfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f3e46384e26b622d1c1db95ee239122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd311ec8ffefbdbe454bbe399011524123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839e2b245376c1e7b60c8ac580c4c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbb2275d77f096aec44196f78330c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84384006b67250189faaf0af8d1b53e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf913129ef4db2331ca40c0bbcf98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a29a07e821a99e47606e1b177e545128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2f5f154eeb933bf99eb93a1e7580129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e7814e3f3cb6cc3c3b1d5fc5f4d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5ab352038c023ed58e316434c267f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9533d6ca5294071be7d76087344dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a8bc980058dce329f23d8fafd0eb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659682e9f6708e8f1c0c82185dc2415134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34da1ae3675f96c2633488fbfcb4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a5919f3a1c6b57c9eba46b4019dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3121d73d686c225752a5f7a426b5db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5705d439766f02961526eb5089fa11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02261e5d6fe4a4c8ed35a5d45cbaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3acf765e644ad37a976e564d762f1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa2e073875d10b817f79111c74181141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a68b0dc26200e6f157d834b7c72254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfea8aeea3cece15978000faa14606143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3138d7b222125540e3e839276fb79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5497d18aa85a2fcbecb6dbbd714f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127ede86aacf4ca2d4ca17d7d52c50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f22b4b08a500329d218452e04f2cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640d89c18a25a66965425ff92b815b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619e4f0a649671c1f484e4ad498e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d290260a9e5b1f0a6cd8ae685c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a57b03cee7bf098d0ef3acafc81f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3118c168d7bc2a373960284a7110412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6539019e3799f2e4a2ba377d22060a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688817dac505c10c0a9cf51fd760b263154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca3bfa604f5b204d33fafa5b335ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc4d75cf855d60ec69420f210ea1b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f6af58dc39503a2a9cab86715b7b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fadedbded1881a62447ef9a31717b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d68426c8ad13f4a7d72cfa16c9059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141e6f31556d16dcfe4492166c613e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d852e6cd0bad85c3f9927321c2c399161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d498687e1c118164b4aca4c37c63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2875e0161b7dbc3b3db9d88709768163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac535455119b86c64359025b56158164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe020e8fba551c0aa3e739c83e8b6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df10905dcea83ae23a02551862ff5de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff6523ee69a4bdc544b0e0dd16955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23266a71e8e8ff73900dcd74e3ac478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea15c9aa4d11a8b629dac67e56625169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfcdc07c2126dacf511442a0cfcb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf5159c3ff1a0da9ea67befbb807b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd124a3cfc925ade33686378f9b2c9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f6c04f659e7067b9f3142b218892f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bb470ab53c1e09fe2e3658a222b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22baba543a0d54d068f1aacaecd979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093d8eafc70067562fc8b919c3c952176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a390b5696b4342581179fbe761bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f42e33257d0be5b973c4188a8e76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb142aa86b40b31197fd6b0b13cf88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0232486b35136c14b9dc57450b89d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae8fd642d6ca3ad7f6f955da986916181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d715b297ab783c899f8a3c3e8f644d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d561bade86cc71f38757ef95cad935183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598f40eb9730f619567a107166cc90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961d9a097a6ce731778a2b3047974a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f123833d94bca95c4590d040f5c49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ad2489daeb1caf9b94c1a3cebc23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37cdd7b1ad95116c3c096fa2053ea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8522c2b81ef767494604e07f055955189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed5c8c00ee1ecc3b156932f805838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e0ac5500e40b2422c915a3e3c9e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6243593c8378f607ff46621ce5e5a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692225f4acdf8f0932a3856fa822058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca73dcd112978fbadf588d81efb2df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc29739828244fd2d22cb87a2bc42c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c606b8cb8840308b96a29cdffed74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a36a1381cf628cc260d919965c465197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dcf5ec13ea7c6129c5074a273bb17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439459d67504eac6e6b709bcb44c086199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ba0ba02da263f357a7e18ab0d7fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8e2f5d421b189f03c30ece45c30f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf53dbe2f828aa3e54ee76812cd16a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d4af37a0cf1ad869dcde4465baab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55cc908d4de6f1aba885b4e0592b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586233840b7e8e5dd10e6165160308205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa407e80eea1d10b0d663c25b6753206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e07b4c60cdb7b4b97735900bde699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bb9496eee052ebcb450e7d737c63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2828f7c40b1c6da145762f464710dbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7660e7546a8d05242583485dbd6d99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d79035b3ca401abc26d4e526149b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c02a098e173ccbe71562ac934909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886b736cccdb08fcd715ecd29fbbe5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee9c09b7cf52c636d89b1517084d49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6e44b0b7b1b10dc810a75079e66a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5342fe9407135334cf74c4bfbb8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fee001c422ef7501a2bdb2b85d663217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6065205ce89525e285bfeb0923b85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00594b75e8574b8945334525a8bda3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308941e9ca1ca15197acbf9b1b6027bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd67cb0161d569b094e565fd21ea1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7d582398e3bb10146136644d5aff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c4f764153ee7774d3a595a2b63e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e21c607fe3eb7cf5175759882077dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9799f97cbe768ae3cf3d96c997c83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8805709c4676667ef16ae114f6f85b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0897aa7a2bc0250b8c3fbfe26f415d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc33775ebe30e98f601f654ab14829228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42578760392ccee19f1ca1022040e44d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505be3e1e8fc12b227f1d8b094b1ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f0bc20a1265d49529d2209ea862d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261cd96d19064e987b60acf4a0ec465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8253611f214de9549231bf68ba42b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fa2eb7b4871235ceb3f64ac8ea43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970be456a2939fdb359e37066e3dbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7aa6488904e38b8b93b3e65e1613a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c87a7a4dbea75bc24d555d1f067ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b7aba1897ab723a01f05b35a043ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b850acae6e0c470d1556da2e69e535239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0543776d6f314b27fdcfc3e58c5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d173e39f1a2005b4bf0298aefad6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7a3ee321828ea5ad15add59caa30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986244c1a0669f4ee5819291f1f6e5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd12afa36fdc4b7aac9ad4cd960db0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce6a00ea79e1ea1027063e48a4ca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c8e9cded27ee078215e457f0e389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb4b6f829678d369b16fd6ffc3469247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1cfa729b3c39e4f09021a55fde4cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ee8564733e54a7d0798c27e2d628249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d600b387214726bf8006777e423a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065631951a2b6038b26ef2c8dc4ac66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea863ef25b4feff8ceb027d5f72247252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db04b3163c9a4b3399d919657fbfe96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f45681e9c8c268cc6812e7feda8fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd226e02f3378ef733910decafb779255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f528a83c12d8ef4a2f47935d364fdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd793444bca002168cbee8b4bb69b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a35fcc01dfde9a8f863e5546eb8458258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff53fe91d0f4dd0ccfe94c8dceb65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571039d08ba300da70b0a796565de28e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f89277ba490c17e5235f2c85f8a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289adf74158682c3714f1d08796cd19c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5184a2cf79ea4b169ae5e5865535263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0020bb2f4b8860a3c1f6e50ad49305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b5d8a7f733dad1df9e62521d6d77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2335167b8529137a61ce0617bfd40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d643ad0f1e7a44bb2335f3af1503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba4306f3494b80330f8151ba0f6f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2a8dabed3acdefd265d78bbbda07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd9c8b6f521ed31730338607fa9631270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82201c1d57eb41852c38df28ff583c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e568bfed282016085d2fb84234f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c29bb2f897978cf13fbc9f24bb92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010536b4a969c2912a798b82f1287287274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4244e61b713471a4d7920acba412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aff0f13a0116512b92532726cf7af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0935df186694003c5397252a22ec7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fec5383ad17425b4517cb2bef9322278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536fd01fc1b9b6688f2321471cf7df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f41d289026dc35c26bb45479d8ee9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4842e21d1b0d108cf8940189a69f2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703f88360f4c7ea41399e463d91af5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf56938508c24e6491a198c90efe47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cedf4fa088b4d03f1545045addc79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d28104d90dfe10c3bcd5a6f8e1c83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ecc1d8be688bcf0ff7375a3a3774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3bfeb6239b76fc3cee38707facad7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3e562a8c355b36f0cadcf43a4028288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5a90b3b4acfe704e95b1ee808086289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e928f5ea9e0496ee60366ed0d3f1c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7ca11a10c43763f59f4250077c6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22cee2220d0f18a8e2794107ff1ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c97e50f6ace1f073d9f944a6022ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c81657000e0d61f6a4d4b464f3069b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ac08d68edb9624c02bc2b0487933295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cacadf6e999a3a03fc2c02b160d3d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d432d3ea05ce12f071360abe1364866297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359634b4536ed725c5285259842540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8367a4bafcf29a4d6e3d763b5c64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859331e77dc56cf7aefe1570e669722300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e74b5b2927fb4ad96864cb2fec8d0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e08d95a785af12d77aaf41e6df3ced302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca13ed920677ed56f3e47c4712e734303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d7d8003d9857fb5de5bbbee5a5213304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5f3e717da75d994a4a5518ddb52fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7edcf4459757bf97ed4ce3b22adb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d98ca040650d77e22beaa72058cbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf6b0d0abb7cfb4539bf49ad272ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc08d26afca5efc81869f220e9d64b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21653a3511c81fca6f6a9f1b72f0cbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3b6289017b788f5813af553035de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c5e17d7d9334105a9a1fd310b4f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8371242e2d5eacaae9c2194c43e93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81024ac5e8b2ac34694ee6ffe66be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e77dd97186b48841ddf9bfbd0880a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e683e79f17c62b8232f6c6e62133b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa912ff5ee7aa96dae99da2442dc24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1af1eb49e7e2d358072bf912314e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb727a0b0604a0b7576ffded35aa46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de520de87f5cac29be1eda097f4dbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717319d3c8fe53c114a1894f33dd741321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee159f85d38a58cefb68c03dc665c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6d1f3c3aa7c1a7b43fe0d6c948f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1a0438747190cd73d2c93c8acf2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c98bc5c006ca9b3d981f78285a9cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bf3cd76f8c9e4157388928f3d9fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19deefecdb2b9b65dc17058e2c40a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f365a40d3a72c08fd149316c68b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91fdc789572675bacd24aa75e0eb55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad222aa2eb95752c27a847bb5193e42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6321f850c543bd6660f142577ac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23aa7e039436163c6027ef31ab49bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6dcc0cb3785214b3b68a4e2f7d8a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27bddbdc87ce9c985c3c3ed7cfbe3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74183fa279570b1e1df666053422cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055faa0e9490e0183827195fb5abbf3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296f8dad467c340483521b7d8259158337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867cf6866e11e7080749fa8a530b918338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7d4f1491fafb800d0842e6b3fbaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf89193a9dc00e52484a464f7a498a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039947f352769b86690f410b29bd2c0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9154eb52a02549e67c3bad9bf83f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bf30595285e516b75d571b3c8a23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5ec09c1618e7b068cddae171f5925344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0361ed5447c01cd6a748760031e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48968249c81bc42442032b6a5215428346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dccb5aeb59a296c2f44f5bfbd3210347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8c9fd8861b61a983c27e2b9c7079348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958aee715a25b1047d6f631d699a527349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eadd0ac5748a6e45ff432ae405bdd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c035d3ee6e416ed6ca7022c4f29ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35cb7ec22e14dd259b19c2bf370bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938d17483d775d7dd0c7b709a01ed1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0909d05eb7305346e5a7e55a83d851354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9610dc90f8c9ece1e7e4f5d8cbed9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4ed50abbf34f6cd1481598e537dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fb034d1822636d6504027afdbcd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba1c556afa3852904ee69299e0bc73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666215f8d76fa568b05ff90426860a29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e0796b6e981a53332224f303354a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de2fc9bc45d6891eac8e10b6fba2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578211477b1c7945ee6a509dab5e2bce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a935636bfbff54093eda15b011df0ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4019bc509616ae7ffcb34bb2f7baf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5661742dd0368409875a5a3bcb0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbae74e16f9e0465d69d1b84b461f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b1db9020540f96d129c89aba479a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f019293743b1e22e82966fd4fb4ba9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c498640477b7f9a4090b82c9884a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e0964c6c146a7cba9f3a7f6687e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c548eee14274b7fee346d593ab6f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175feb356ac7b3504e2a7207dc04752c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280533325407ef4f85e9e2804ad7c15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f023dec5e1ef371eab7b282d1ae68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576402e0de74de19b2165d60c0ec694c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637fb1d214c1f50a22cce81ded10904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea14d07cdf8af07a4407d2e5142b28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c26b6ec2483b47575c5e4ded9296fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da174a933a0fdf74d2ee62fa8285ff8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1442b15520e1da5ea9138a6374d8e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a2c83bfae076c1a0a8b652dd2156381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329eeb0a20f9391a6f2bcdee7830a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abde12eba9197016942f00299e212d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269ce3a00744afb825efa9f63a957e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942f9c808321d643218dacd7ca6c5c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ebac4d60f2f49c4b737661dc0b13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734aab28f6d25288127e8cbe76fdd58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcf42f03155853e971a46a89faf1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079dcfcb292379728508659f894bb09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57dd08ffe731fcd5e7c53450be16b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467025b2208e19134ef32e33089ac7db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031822f02c6674b39ad6f7feacf0ea5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb31f382a4d843cf30ea3cdd0292a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f5d4bc9d4f1af6fbffb3386acea8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6a58f1b786205d35390d941a95f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4436c605ab5a80f87e7255f5190d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb8537561a2976e7a5ea813e75388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2147a84c64a057d6c055db499de126398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d9557f9d8363102ae421c9086628399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce07ff4ba573ae13696fd19cb688e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2141a990a576b1467c53123b6a6464401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01a35c2ee9e4d62b2d4a1a0acfc00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d463fbcf31df4234406b8ad7ee50279403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261fd4a20927563cb9e6c7fc1683a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa6393c567d4942e02df6ec6f8a14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756bfb6ffdc8e27b9d6cf8edd647823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb3f78cf6b786376ac556630d70af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220dc5da51d356e3963ab8796674262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297ffe1eb601b16db5141f7bf279a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57da33b232f8d6df2cf1399aaef79c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598cef6f5d41df3c8749e4c7540492411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798078414a181b9cfe7c73069e865bc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa73e5c912ee53aa8b0515a8a1bb0d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0015d87db38535da9f4d116d34882b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329a412f1713bd095f3a3923306a786415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af44bdfbe44e2c36bd856cf2540a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f3aaf86ef0aaf9586401553489ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb7f1c2aa2d5aad0800a30f0b5b40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a6b8d1857d2da3ebf2bbe23e242f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7036e214525fd6c9c22402ba2d3d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4b122dff05c430cb93feb579037e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b5eb85a101a639090281e38e58770422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c5a9673fbf49e998a1885517a6a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d210cc6fbb82304b257b9d409557d84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe4047a2f9933cc7e5f20e4c26db6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6e8ca80447037802154b5c436cc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0f1f002b7bcb54afccb21be090a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d89b31e713349603bb5dc3069c6d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a328b36be25098fffe9ac93b33cef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb998e05bef99917798bc75ea5775cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791424b9aeee4c7113b03085b9bce80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb614d3e484446e8624969890bec20ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021ae9bb2fd60be36d63fdb3b42bb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640987cd370e2fb651a3d02442f6845c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a082d46f11e449b0f3da761c9191d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb2969d2fce91b2187bc34e860361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481ed22f6a9440c0d7e5dba01cd282437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce85f2aa544b62baae2d560f57475a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ac9ced4bd0a87286d9822741beab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6317862973f43ea8f3d0ea863c75e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ecb4aa9cf5a3940be3efbbf4befb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a2d917fe64b4a3ce56c280c37353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025dfdfb507d443552e2006f2ba1fae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc90902593069a678b63687d717662444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311393c58845fc710ec1c88ea3ef75a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfa96974c694629f906266abaa423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860567ae398ef7db9f298775f70252b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c65a57d6311e3fe3978e34076b33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5733a9b397790983ce7aec21ed84a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f9de5e8e40247cdd9bae999e4de2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc081da031ebbf8e0280f95e1923e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633487cddfd5dfe4ba545071bb2b53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143377aae861129886c6aad2ff73ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c91d66d5e716b6a5a9306668430efc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e689325773c11d83b7b84e3a9dc153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e610b9e68fb6d4c3dd664220a33a63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278352a4e51e49cda96374e9aa89833457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed7574cc2824d1350a3cc79112bf5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe0dc642ee716837cd495c9496523459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23f2dd42bbfb0802981dd76631bae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf17e511edd84f4acaeab788cd7d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e04d8391e0fc459c22dc3c334106aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcdc266bc20296bc17303cbdd0c999463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6d0926149811447f3cbaaa24c4b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ee075af99aaa2819e3aa63a76b85d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2e827f0ad8d7f8cf4295b87c511f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26cc8f9dd7fa9202ff36ab3d9f5490467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4976dd455891d2d1595f1b2ac141468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b6124a3a1bb9e72b1ff51ca7a381469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c09978517d1c1be98241496f45278470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065deebcbe55372bd309d589e1c0e06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950a647874c7bc8d93f1a129e68f85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7815b33fafbee7e68055aa6a696cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ccd6d8e22008b9cdd963f89ca12d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f0fdb4303e505949887eac0b890d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22353ce317d5789e1334f7a3db893476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95b2bb53b7b82fe031d0b988b180b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987d8e137ffbe7430aa329711e9e481478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8034e45e1b7f32d99044c6a2b3432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637dbd4f2a81254839e083622d7f13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504b7e342e4a5ad5b99e0e7a393dea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761976ec029b39ce45b4dbaad8282a2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de2e22e2b78ee3fbf053c142db78d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46184247f581a77f8e0ecd45c090d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146dd29531586ecc86f9155856110b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b87402c7a88eec3bb874f12eb39178486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d96b9f3d7fa61278da024f52912da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f214485e34e05b0b0acc9e1e1a0c2ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee177226a28f7fd0eefa7df89cf6fe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db46c39ca285142e95bba724a3639ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e58ac6bd66c39eca16a38316bdc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505826d3a7c790dcfe8948f6360c4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302fbd60aff99ecb40f2a8d498ff0ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f548b4fd47dca4b9b2e4060874b8c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578e4c3d3cc0c200bf5dda3aa7301b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8661d876e083428ce27b94f52b02f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6a605d1214755dee27157918e6e6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0041d346db6a513733f3cb9bd0f5552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb52dcadc9568aefb7238618c9131499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a2398a2ba1b8022897e4a19f6f98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ce91a68e4c7fa279a4db8ee8e972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83a8073cc2bc94c90fa5efd83e09ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629732a40d8fde59e210c7cbfd71162a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9d5224d7b12b7cfdf0d449514480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85b43ce14dd27427491544a965e2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3789772735587c2d5a4dbfc4cc3b1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ad0adce23cb438922f2dec014dace507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f5cc852f73836dcfef9795847e70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6da7b5ef6fd9d9b8fc5ea24644e20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f18f1b85369c76f863e3ba9b4732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d8491c3923ce737282666c778fbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a517198aaf843fc216354f81aa11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af129e3eb76110c9d3bbcccaf090b5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628ea294a8a8ca7fd0117cb5d237ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e596479a0d71de510c9ddf76f1608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403a2e2279ed714ead415bb34cdcebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de434b0599fa19ef3d717f185449d6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b39c194ada623e2da5d012f4291af9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4193732f8f376256925d04cd75ef3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e029cd5d3e49e1ab6a9215ff81b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ad1c2dbf6af291531e2a2fa1e0e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cdcbc9bf31400a170cf67455a6fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ada53a7966d5987efa0c015373b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba0d8249230bb0ad254e1659589f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28f807c6b06ad24f022bfe4898c54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93c1d3eb403800085cd5c9498c0b85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91257b9b3a722572439e5fad340df4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277ad737e805ffdf6706d35a8e87daf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04833a3a5bdf7e63dd982aa1861bec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc830038144773f3db0403becb1910d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5ce0118c9260553e29a481f49d32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7bbfca2e2fad156da2c13bfe88e33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2233d1dad855958c48cffd85fe4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a208d5638002138189841fed8f656534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9dc3e6dfba3740a5813e3799398b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691587f402b89a9e8fbb45ce11795da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a04d40cc65b5b6cbc8ff97413cdd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb1e6b939921f4573e79518a6401e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2495b458ef7e3bc129ccb702a5990539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7e61084971fdf025ee716b8eac34d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2eef2f7eeeac87127d6fce709e8b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d62fdda6c9c1619eaa7ddd49495d5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9f07d9d883dadd40fd70c6b4af00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd967d75db9d321437413a1558254bc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ad7e3c17162d5ee43ba3c1b56e85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bb8b6e0cd75e1a0cf5437b6f0ee22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49c0990212d1ef7f7ea0d0a3e9823547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b4d825b1cfc64c2b01396a1b9212548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd022339c314c378790f8bda900720549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd8628467804f004cd04bd974e295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad57ac5efcd433265724a96df1cf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332bb096412c8155bae46fec01604ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2409dab174a0b2b66bed1d8fa4d6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d570d7dbd6258797097bc5064516554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec57dada0e3b8e6ae1bc15dc725a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2979cfd8ee16ed108b69231ff2caa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180a5c688740470f0be44b5734b8295557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9816de2dbdc0f6266ba678fb6c1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeffd75b1f87bb7960508a5839624b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c9d0a00ad5f28b617be54427d2fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685ca17a9bb5983ec10d0534047b11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce83dc73723145386094b2577d20e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff04172d8e3f3f42bf94c8e34cc6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c31003b532d194158a714e8c89326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b914e330b2ae4dc0c8b5641886d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa801f7bf119b14763143aa47d43bb26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185bdd0175fc3993d53007c70cd844d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa3630b91e4237fca78dd8afa44be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92fcb0e1575643ee02674b8ce3fa78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3cc225cd0aee26d06ea943f57699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51ba2d8fdce2de5a9391410232d781571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7dc3a33a97fc82c5635cfe97f7f0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03cd1b3b0b7594c3cd9af3a5480bb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5003e2e44165cfef37ecfbaa159bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e491afedf427c816fa9f9c4f02a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe568d0b078da3ec4463bac2095b73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39086b9f8ddd3af453030ff04025ba7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89e969725f073314567b4ec400fcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee0b2a4347e9e52255d3f3c8bf549579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe471e573d198eaac4a325079d6f9f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535749b0f50068b8c99ab3617637b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d65d5384ad617f2d5f1867ebb8ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec15c8c2a6bb6ff63d8e2f890d0e1d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a9b5be482e3c9ff8691314c78abc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d135eb30d9c64ae7000befd9834235585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505f4cf428ed6863b7c769caa7bb4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366c55e5b26dcb811681e38d0e011c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a40ed4289034651d74602cac38d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5b6f5374b54425f48e0cdb6059d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6dbdd73af7416601a01ed67e0891f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb93afe5319f754034e446e9b30ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca92e00a113234daae8192bd950d09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0798a5e8ba1eec41780a459421b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa223538d1333d1c5f24a42037cd88c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4efb23b15f173db2ba088fb16dc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4cce3396cc3d33ed383e6e4751bff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e373b8d1663ef1e8051ce0c6cabc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391b8b20a4e026f3698ef37d63717d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404fa9c986c7635b5d07c47a55ed65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1e85c4a1be7baa3ac479396e750e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a6b0b0d231605f3ed3179c957e13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fa370b2de01ddf1d01ba037cf7bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac946a66fefe4589131df2886ca6c323603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2bdec84140bf9b25de0509b56cf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac3078eed7bba543027c673b59c82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e1d6ec2295466b005557a45c783de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0b618d27369559f2c62ace6201d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e740698d007a266367edcce8d9d30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f1c01cae3b1ffea71c0082c4bc89e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd22aedd0842fd616629091683f4edf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad293edb5847bc8a9881b70d43d3d61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607e8e14a8ef64374a3490573e52e02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf6032173868a6ada930fd554335a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd95f9b6e9acf5dceaace1f0096e34a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23046b2c4eddb25b3ac452d77dd6c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42b940dc464bb1c6541a3e751b55e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b77f683452ccaa28bf424404fd583c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187068a4ca3a8684870253e4040f24a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad2bbff89e69a4facd07e06eddab6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275234fef88e0ec30351440fb0b31bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54eccf0f2ca45d87e1a557adb80aa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccefb689f0f9d29cfeb4f48581bd84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799f56124ff6b9664110e45efa28780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5309db4a8e707e511ac1ac26922dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468899b2ece09db485a46810fe5f4db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be7aaebb8214f43f4cb35e95d04a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f8571ebfa92d7a6adf8863786bc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ebd9a3c01f6511521569693532ea0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b6e9900a8bb635d39660d7a3ca1b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249a4cdcb3dcc8e3099c12cd0dd430630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d88d18e6a699cb535bf16bbbc0ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe5b74a42f149a2bf0669f47b925c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786aac4f9b9bfc0b23ef758859805f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3591ca9489b21f76e5ab21330f0cdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69982bffe64200aa1d9eb4a7826c7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039d5e8121052c98295b5bee3849fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e455fb4de5a42ee7a95d29153de57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05124cf565d5607bb20cdd437122864638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4fb5bdfbd327d9fd7023daff88d42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc2c5407dc67fce16795763ddae3bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899bb6d039b053e291a78d77447f8fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7cbb9e290934f6e9908b8a0aebf6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccbbf5ff9c94f7da90eee87748694f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5631b7e386a2095f7e51de1558114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f93e7bf223a8dc75a11b06a1aa43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db7b03013a5cbab69696745e7278d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320377b12361552c8a213a270bef84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e3cc64d5e5fdd05320fbe1482b78c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26c1073208ee09d8af8b02ae0ffea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc34460400b2349c0b87b2fb23e17b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451337c4454eb2357b77dd8b8b53112651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f964b766ef01482c8e0429ec372c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08cf5cb0b7d0842a3d7c6637d69616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc12f8e6a04be924df97869b014e6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5b22aabc1b02ff9e702636819354655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011fbc3321bbf988423b1e97781995656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e994083d23cf4283c1186bd47e7a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb9baeb8c46bfcc45bdca0d7e2e0c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e97ad57114cd79915559d3d612e10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f8df9d7f2640d50bb7b9d933920a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8988998dca35e069c674400f795d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729034dbc0f92a44433a3c4a7921f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d63171947e6557ec29c3e6308738663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd113a62e75605c7c95b3713c9a5609664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403743a07989e5b87ab6e2abfd0a08a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbbf8a77bb45fe939584c33847f51c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac6c87d0603d9dfa02c0e0119f6ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38355b1aa0566b9c295f1ee0980ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b237c55139162d0af03fef225071e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467217baa4aa7adf83b8a95cd4818abd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24080cc1d40e119eaab96bc97f0f0cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0bc15cfe0864c3f5c254a4f3e3eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20ef4c77fb77ddb3fc95f4f233127673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51860be3e4012aad2f20f097e7e81e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea18c1db3d6687e38d55313236736675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751120e5b09b6dd2c4d44c47c98b43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c5bf8216c7b503d4383c643cbd8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e4f43663f6def90368d6a0497c76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811fbb216c64ef8bb0492582bb427bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6e429a23b776ad49d15bee15f6f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf7fd85f4d79135b92092d7a7233a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f1f6ec12f863a3f1a8617dd8df75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900a25a9f5c140bfbdfe66826d85ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f568a68bdd3407949826b42187fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388ccd47b1d3463a2d0f5445a6b71f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c863a6c4a0669e399633b7850ada47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376697a4347c6fcb91c977c5e73f0abf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19db8cc77868bebed5d4b0424ef4a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9353dff63226b88b4c960d64ef052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b3001d6b2205ca54671a30148ae0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a9ee7debe72c3a54947c68a06c371691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ea3e098d8551cc5f50855e747843692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb8ecf4bce43fd917575c7da23226693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1949e53769bd56e49c1784af9c836d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e119da90030ce5a742dd0c7609c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12589058b663b172a1c1bd5532fb15e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786a2f7c02df2efbc11fd84d205b04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4227f9de859c166d0f053b8037056a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37f138a2c9376f64da1a9136a98d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc462ff41cd9d68e44006bc3a8807700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbc534f82094fc53fe23035124821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38da370375022a44e891f2a02c772a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b69a21abe8599c2a71377db44789d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e8c04fbcd4808e4ca0e2b27612c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2ac65a26e84feec4d2d4d79342a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6fcc38173d6aaa791f519116a227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f39482c92e1ce83bf77348e5c07418707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467a75ea7c9b34c8abba0ca22d6f38f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8bb68dc9bee56327642d62555e115709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c128434e99b21c720c68c0c2aaad3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642802d06f34ed0f6a232addd83ec84c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109f8f3ee4a796a2b68f220f5312b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ada8f1771ca9770da1e8df10c7dab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bce4fd45c36ef57325173c040d18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5666e4a7578e9222cde0415e9035715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3bb7ab6b34c3d2c34e399ed83243716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9506b5de852469a8cf694f023997717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58402ba5c33eb88e24bccb337829195718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c88c8248daddea72eb20d0c5c5c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd9c1dddc930986b8a586b29747c72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984660b4bbd9b8d7e72c036a4245b7c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8d9e506df84965a7f181d4e809ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebfbd4c7f09c1e96fbb2633424c17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37b426455ca20e5ba149bdcbf025a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212604ede66f51c78602d5c2081fe57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67cddd2f50cead13fa8201d21d6a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc1a34daf5650102096e67037f943727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d030187c909c885a51837c108657c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897e48a2c538a9e3b28ffc3109ec18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5dbe35980e76465b08ba6f8e1b024730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a5bd3e8f83f897112fccb60350f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9df5898c0ff4dde14fca6dea003a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7e26a3eaaf4a9bf6c0e9763310a3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d93a7dfd4d1c99cfe9462ecf2591d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea44462d5451b4a26db44d9f9a41b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700650227843e21745b7fae51ec11f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46563156ef606c862f11df35e3d69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f0814a100142698f8e0d71c33994738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e50607cc18cbf21902e27d2429afb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca693abf29b8705a221026a031224f27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e66a1cb94950277b41ac186ce7e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e42a2b4292f1afd9aa9985d7cf02d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f60e8845f5f14858dc28e0421f29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca390a6713fd71eb47747ba7cc87b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673b95b89e5c1cbd0366cec434238f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929f81ad0fba18a5b51d8bdaed31f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0980667af1620be63dbdaae20020fe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5467a9de2a22f0deb22cef7271c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f6126c5321b847d7aee30567de7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a168a5c62b2e293110545e6fec5cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff7f19a1f6f498fdbadcbc4f8d187751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef8a682cd5c475e1e3dd9cedbca453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3308e42750eafe8a4f3daf8425f6ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a7e3cf6513087068eeeef510c713754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e790d70e4804a7d17a352d452b14df4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283e0689f50af6ccad3229a9d94d1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9a7a1a47cef388cc5cb05b331a3a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd852d9e58f5d1db0bfa4cdb3658d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c04702888b238065d71bd8ffbeadb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7906624e72b22ad150dc86575a773d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af732043c3c8457e4f25414893792761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952443e2b2b3952ab51376b366ce7a41762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34218ea3e76ce454111cd23e11a5f78763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa204b8a78319ef2cc49b8ec9734b95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d9367a657593c2fb115805cf73e9b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc67a306ccece553a22420d06259a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfc59c5974b5baf2825ac6e20b6cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be95875887e00c2844aff8e21d257768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa0c5f1000c3191fdbc634c6500ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee33a4ea3c6858ffbc892766b3b388770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90fdaba35052124172f63831846713771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77fd032c7a10d38d2aec4afb39255f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4abb9fcdb9f5060f58f921e04baf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c2bccef7b8cd0c4149980de7ba6f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994187a4fb282a1a4b594138df8181775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73fcaabeac52666115f15b548da0da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b01d8fc10e3252e620c990c5aff4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95d28bf48857cc82de156408caa0c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7da9ec100bcaba5cc22078c708028779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836bdfff46e38eb51b054e05980214d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938a4ae7d982c82257d7b71b56c005781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a5489196b1851b91dd73d866a4f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0edef1c35a79ebd64d7537c10848e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc43e8b73430cfc59535952d419ee6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5050effb804a01e57a1da82cc929785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2d8efe5e78e4dcfa9a60af58773b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e617a584614b3bee8f4a98f4a6bc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e8db37b2dfd2d26fea4498bd3f5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac12624849609cbf97c323b0910205789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178c5e157d8071690aba3744dd36bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f92378013c432ea7f93527eb8adb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e3aab1b35b93f47720bf5e608806d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe425c6d9c14a8bfd56334b11500bdfe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e856ab94d631273b4d0a58886c2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57912fd1d23325acd6ad2f53a1edab8795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296b1c51199986bce3c6e5807723631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcf25e05061d69791d9a401bb9e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cdf3a335bc8bba32bef2023ff01a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe367e5e91366bca7c6a04bae5fb9f7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04d5d3386948a9984cd44da6337f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7767f59ce006a0389f56ef45095bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba36b4ee404260be6239aae18f9b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e3d793a5acb43620ce44849a01f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f35ec080f5ca1e8120b12216d14989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f363c4663994b85806237d156ad03910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588a5887347b2f46edb511afc4b5f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b187215c5ef8ce5403f431752a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b833e79c6e73deb9057b0c594e11013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0a3835a9189a4b31d1e99494bddc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e83ef9a133a54588e7f2696af2d4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f3e72ad04af302050441baae356c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b94d5af0d6236f11174c941b03e9d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ac286a110c165c836a208597b97c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182506ceadb35c28060ea37e0382d6d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a75b4cdb899cca7805133d11307e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c6c59591ac0827a765e238ace5f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b48afa241f8f13e6f103ad9c76dea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de4713ca46ab4f54964335d6e2bf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b045f4a62f306356fd54a383ba59524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807da00e37616f7452ecd52a368863125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0530180cca62b678481a520e3861e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c8118b113dabc853d72df9a7aff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1adfd95e7cfbfcf52e2debc967b7bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fab854f243b8f7ad43921d0ee1e9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f7ca4023a98743f4d496d404169b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8e3a6d5aae562607956809502a6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f292f8a1c7bcf7047a8a023ecb08732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425ea2014dac443ffaf36756b72a4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3b00ce78b00b4b687895774893cbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcd9fbdab04a2713e45aa8f667fef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4e3a357e0239cade47ecbf95af0bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185698c79d581f4046dc8163281a202b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8176aceb63f373317586247b577238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7884513ee8e4aa877123b76186ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c63787f3ed22fe1e2c46fb1329aff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3314cdda7b33c560d2ac17ef785e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059ffa0dcf208b47a5c34b8f1e448242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92928a31d25a03fbab84b13aa8476243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5df733fc0213fda65fa44fb1e08844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928123bbfab4cbd23df702d4220c542e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82195ea01b67386bdaf51cb5da24546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072637524b3ba84762f83e0909363ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf26840460c7d96c79b6b7d50b1aac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209a7d1d0719dad45fcb4803775bea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ed6f57c68689ad9b111e5ead08cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef355b8d517f577167f86fe9cdf76f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197056a7093ce2927a7eaea49fa9b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f987922cbb13d5e3d2be704ceaebf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd747e1f0414df19abc374c5abc4d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eadbdd4208802336aa72997dcb4a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea12750e287fab895694b5e494f2bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bc1891ff4a3bd82e3179dda1cc7cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d517eec2a2ed415ee3e71130dd05b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b511f35b517073bdfee0bb1189bab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8ba419413ff1c2c56e79093687ffa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79100865350846a247546a24c62fd3cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6270402fd45698e399db7bcd54374d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c05c27719e6759dd4bd24d70e98063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456a0df7f6d63183f06a72efdd9b7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9e21b62e53e10828775f7e67aefb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2922c7d5d3757b5ac98f2e7961c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e23510b929f43a52c785b4e0a2bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae5da1464f6155b9b14f91109d02468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded11c554a60d27fab5b87d1c4531569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f67cbb19f3822a0d55e88d204565bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56be83e27ca6d04a311a1eccd6a6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a69919eb8b81ebc678d2684e077672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ef8f5094ec6bc8b784836037b9ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f090585a44a11b31e492ca8ada8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f5ffd310b17e756b9daf539ade2c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c143727d0f659b4fa615895798a3ce876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7bfedc682fb81315205012b4760a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572bd5fc866bb4f43d27f8e561efe778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bdf8776929a8608087c41fba3c4fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa0ae8d271e83c09c1690d5556e2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257be40f789d4b16b6c1e62b40a0f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6621354a2d5878f47574dcbee3dab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd74e4817e4803afffe84a6fb0ec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78608525871b0ca0a4c86425e1032f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf62af01459f120370b8b10f080bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a790934e50e3e1e3e49774783e6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65447c5c367762806db1e5141fc39887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d74adfcb2799ca0f36876a4ba8ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed31cc11af5d9a9712b70194417d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4c0e53ddbd98d8a9017fb8e3c0b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128249efdea25cad1b52660d86743dbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60017ab91d329b4e6ea5fcfffb58092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5cd22fcd13031382918e82632513893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7c8de5b101b7ce3ee479b7baac0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768327071adb4624ef824473d66b461e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c6b7acfca82fbd1e9506dabd7f52296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219544c65da693eb66a00aca1af94b4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51067ddaf3b38050744c23280307309498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a93089c95b302f5e5afbaee121ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea5402bf3825db4d89ad929c4907f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82f4030d970d56a0052a45385e9ed3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf984d1e0662199fc28ce84cc7567a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679386b1eb04cce11130d9ad5198b39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f3abb35635620b27bbe7cd2e1e08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58422b41ce4a6d72acf934c03c40cf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a5520e610ce87aa70726c50e8071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257033dad2f85e93a2fc22d6ba1b1154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06aea58a1f4f54fb377c43dc79cdbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba70bdacf8fa9adc262a5c6c85721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206395e3bcb99020988c732148e0ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f66811c3f73b93b3de4eb359a45b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168061945dbd5880248aa89f7fd342e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575630b71d21006b60305f01d2bd5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a844e1c810bc38ef40cd716c11cb9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945acb61b4b07a525fa75967ff520d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b79c121a728432e477d282cc414b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a41169f729ec72fad86c76c7ab6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13e986a375f4096398b9c78e18c4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a57fba0d94cbf4f090b909ab5fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08794e902f7f94e604d3fde8aa04c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa8d4f248f598395486b797356c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f2d00a36e7accfe55e03f534e608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adbd904c2b7b98a294846e69dc97e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3416fcb942b6061928114b62dac70e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bb0ccd2224adbe9628819ceaa72c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36790fc383f4cc50d65140549d0f11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4c0ff67c0380be665aad84f279cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea3c37610c14a018b9d3957b0140f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7b7ad47ba844de7ea46a4a046ff6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623c330d4dd4da3ee3a0b65daa61ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432238dbfd3f9d7b1db9800597e04616131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f473a0a538149ee857a4878cab63d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dcf30424ec288bf2b9e9eaa4cb86a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730588a589eb697c839c90b272405c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94e9b11cb433d8b03c119549630f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b62ba143cb4005bb25342d892732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652bf4af2930ac294ed3f2b22179eb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae34b4d99eedab63abb86a21624cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177b1ab77a33e984b6b5193042cc253139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db2d90b1d4581336cf10010560ed1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302db834896dfa8cf95b5f8c56ec93a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e2ae75cca9b9d9a5dc6c0c38ee60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67923579db18914cc35db11306d2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f09f9907b12697853274827d2cd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89768da06c6bbf98ef9c500dde2d2e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c2fda991a5e1a3252d3f56295009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da5c681efb7595fdd75c286d6cff25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb948e9c148ec2b17a0435c0d544fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb798609ee8d21a30f340584974e89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397568bb834c38c14b9d0701efda7b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fcd57ae8c952add13234062701343151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb6dfb60357cfed131eff68f177663152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee7a555b1ffe3081181a18f299699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5c6edc9b6a87dfe551c3b7a89e39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674f99d7f099468d03d631b9692ba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe082d84dae1a4f62f511fd7c8c2eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce30eb128ef0f2d2eb602ecdb7b246157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dda4a18a5f56b2090dd52831d4399158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3f27696f3d64d02ae4672ad1472b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a00d37c80c85c0474fc2c527444c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151342dd8ff95c8f72df3982f656ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827723fe0cd105ee0590195cee0acc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c4ee6b2f1c376e4c5fbaf14d7689f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d0f0ca4618a7036a8a60c423c05c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939961a91db7adb8c06e9af931897ff7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa57137943dc89b7a93b4076d6677166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3012fe7c9ca373dc98d35e418ba035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8b4b7129be0d6fc352e94364d11a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc219d5ced505da35e54d8599c144169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7d19dd2a77188873942fa5c2fc5e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1b8e37e2441dc758436aa7041b0af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b686143ad2339259d7c7ce8b5263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce78cae9da459615b527c89ac5e9313173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599368e70cc3bc772be114672ff4c780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c5b9ec2f47636dbb2fc3d0523ae4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3dad476818dd50f07e140a1855ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c1ef84a2d2bbd564d0c4386325a4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73be4addb9c3f37104c9819ddaebfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bbc09aebadc5de5b5a1cd84cf7c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd5a19847ddb2eaabab24e64e8888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893115b311a091aed71c64e154984bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f385fb500186d3b2dde45714ef753a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3f1add81703cd8e211cb4ec3ce00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499fe0b0321e46825102c108ba43dbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6daa2c4ea7bc3aeb54c878f98c2b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5b42a671b00820562ca6b3197e69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a29433a3a6403f657b50db3e45c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ead4c615de778ae11be17c989a9bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e9ebd90bbf86025c6391a086d919189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056132a55474b4eb388008f353d2983d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939333b11f9fc53fd9cf269506a3cf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0145d3f26b4ec89037a69c77786043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad9f7e68986dc5c24550c0cfb0296c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1748010be0c021c26fc69e18b562c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314ed4c358f5464c40f987c553d64b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf467d8b123f45226a6042eb095420196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6924339bdfc63397d774f9fa16bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389d6012943887e6e328f3c5ca717f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567168029c1db7bdff3b3d18fb68db11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0a3efd8aaf8236f2dde5b68d5d46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0bbc944295dc2232ac3fdc92bf95e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c32212cb4085f071692cb13882dd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7946a56dfd47bce81353564c70eb93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c4cba8fd0948d812802af17dc77e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867c85dae2a63a5a3771289d90c357205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d61453d30c76904b938167b09a4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d86c9913493901d85b527fe92517207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497061177d5601e71cb1c141bb625e9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c4f1f51a7bc88519a0eef2f7f191d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9782c93487d8d1ba0774a3ca78e22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bd72362e11cbf10b89ad87bd9042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bc5e707c715d1ad566f207e27ecf4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610bd75df191b55f9446ed7e4ec8b27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00df4e0f8ee222d933408c7a8c0836214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355fa54ef6e5c73955dcfe1493261b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823557fb2556eb77196210f4ef5e085d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83934beadfd2fa30527d7ef5cd3819217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a9170432a685a220252c1f23e8b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c98ffb753d44995c14a180e27b853219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d452606b3bfe305c6ed14e7cfaf69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cbd7276384f54ed4317797577d50e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661168387eb7744c7ec913ab32f12dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be2df78dedcb1ffed7cd0d03ef757223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a2e5ac50d4fd37bc04991d6e9ceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571401de1ba617efd53749e6d482015c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f61c2eb62c2dc70d92ef08d59e62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f26e0ca9365b55dd363a9821a34d3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d5fa59a3d4268e67e4eddae6e024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae314f3ebc0507708e70fa9795a002c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b685fb3c6771329bc25182725c24a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99978d5cf55c4589934c0b2c45fd2f1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb02b5880b67e44b70d253d5a5b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60885c0e0e266a1d327848011a42bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c2b1a27267830baae5ad2b81e231234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb844ecde544fb3cd435a41b051ea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85639717f14b5961ab9a008a6900b5a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a645057341f61ad98fb510167854d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eb87280fd15b770e8c806a8f3ee17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725c2ab93e78f2a8a0c5126371eca92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93358618cbbf703fc9f9da9e7d778f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d0c40e95234314cc8d7fd8de7da5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b7c358de77ccd93457f7cf5a474c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856757f31df493b043b93c7ecceb495d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352fd8fa89c78136451ae4a271af86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76f7880ec1937bc62994c10361546245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4572dfd203b6d98a4c7d2c966df408246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96cb2dab71d665bbdba3912e69a1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778bee4c4909b3073cf34bd60e985c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d7183c51fb80f1c20cc4102a0f74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec058f20d6b15ce691dbf14b307d04d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c4e500b442b49349a30b202960e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849fed41008d13f9ab921522f955c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab25393bfe438e37a3dc5e966638a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99395f8538613c557ea86d87b8f5a290254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a192e4f00096f40aa4a301602c3f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7278b460131497d4c730d2138ae2cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fe7d8a3352bfd8ac23435f13c859c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3d568feb721efb75fb1f122de62e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cf282fd7efdf9bb653d6468da704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7c9f52319adde3d5af7f1ca221ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f737963e7e996c37e431581726d89b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741242c44711e8dd7db16de8fd9d832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10038a6b9d555b362dd3a6e28df46d9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd8c9f3fcdf6a4e3a6fe633ee7b26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d414a6106b3930533aeb0b8f8ac27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765114c9ca61c8f077318b47a9e3ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ab680cf6d715299fbab7675154bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc39513a1fa09382e994afeb385aa58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea31e07a5c7efc9fb3e2a5b81fbe4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb578220f6a4a6788225e7179d6cff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baaa2d2b275aafbabe3c2671da74cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4638d843e66a12122ba6143e7a92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe4e4938b3bd36a323a7a73b34bed0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f81340e696abb8f6216a6b1943134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d553a55dcf18c8348b5e63a30f52d4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f00bfd8fce31fe0d709bc3fb3c3f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2037a703f6ea6226790657f006e3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b07eaaec490297a26afb68858224278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8572c8ff3a87382be90faef48e4def279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d774c4e4c2355ecca0dc84873c9710280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fea11b7745a4774c053bc63c5b05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767d82452ef745b1141f68ab836aef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801355ed3975f1bf971cd9b516366c6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920186265935267606752b5a1ff54f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952215b790e04ecf3e33dba0fa1dd3a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825c3469561957387f9365b3f3427d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952bdb7fe20ac390611290d7606b56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141bf8d3110de282bd55554c08cbd52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974348f6eef6f766b89f759a9bed2d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96868baa8fe2926cc7b2be9fb08fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ed309fc5e109d5cb3aefcfb09b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b13eb408af10485aa4f31dfc4fd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4a5257de853b0533cd0cdaab0954b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d9df6b05e912da7367b4fcc8a05b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed5ac016e1bef4af2caf1dbfdeaae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c09ac84d0a8ffa6d082c597e15ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a1a171faca998e991a87b642cc94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fed065e38b73b5720ebb3b830faf06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b737629f7aec6ef6f8a92f7a78e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d4850a86d8c715038319cf207b35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed3347de127e1c42eb50ef93e7e49d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835eaa8f84f226af0c8b34ac4b8c961302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a509e710d52a3b941178b3f741dc827303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d4ace193a6657daab54ec3fabccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24f389f5872a613d1a538004c81be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bac35faf760d1dcd9cc71c6d952ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc5d64e57de47c60aa2e0cb51affa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cdb2ca46af8645da933a44db3c6f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350d5ab9af7c38a6df74f07c8698a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974042fa6d010871e6a793d7029b226c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944cb32980c45744e253a117f8bc99a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcca6c4ab440f50a80cf9536ffcd7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934529b98a5d3375ab3b1d391ce818c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba596bc6c17ea31183fcbf33ad462c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e23842288474e8dcd0c603ce8797c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dea5297aeb85c02cfeec2d18dbf2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7b61f3c08a258fbd9af51cb10804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afcf86908fd7c27b8873a3d25bfcb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef16efc63dafde563c1640ec79281319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ade6b3b4eb4a33e9436ca7543e3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f8c119789ebd880a38c8ef336cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3f228b5e8c19bd5a03ceff1b4e4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be489355f28e54611d3042c5a57078323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14c889e5f0ef78b84dfe72bb1807af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4681799ca26775c80a1a94654562e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af188b3d168e2945db45b0dd81d0c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86726df4c0e2c2364ea3546abe98672327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff5e563a73b653148c250908dadfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c595067455c74dd5cf7e30edf4432f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444edac7a66af2705456702ab13886b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f712baa08b5fe32561bbb000aa5c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda13b5c80f293601f5611c861cf63c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7025761071560aeb085279b9ba4bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d4014e9c77ca2d4a07b3a78bacb64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec4cbe5ddad7e1da1962f86102f698335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61c4aa95e39a4b0b771059e97a7ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be956aaa57eeeb1ed6184f215bd3c583337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea557ec4b2f5497730537cd0f970484f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe378912c885ff06e989a43ff630eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76fb35a19c4a81330ff93513b570f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2dc60652e700e5028c94dd105f3d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043f8df30a5c4518bce7821f35190b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc42939807a9d67b864f7b97dc506c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105f525ecf878255c34e0cb4abb2da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e4f65f7da082fb51535daccab24a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef498a52d63beef4f43a91de5b4d2ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0b20f480b3b4b316d833df4fc88f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc580063b331cfa569b4fbbf8453ed9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21fe585ceebb30bf938bedbad1f5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30122798c09bb33d84507698df4767f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004679800ca48c81ee7caef5196f73b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b489c41fa9beaab519972c664ff28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa5b888c6c37b8205f0490775941e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec49da7fb1c9a433968d2e1f1ba6da8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d35e7d245cc1505090698983e918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e2c4cf08be299163e4bf552cfeed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efcbfeb25aa0da915c0bbb5e05304d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350e6a0ab44424670fb4e89e08b58b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb67ded249fa5d25d79e6dab3edc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e5edc222373ce983b4a5b2a6ae871360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa7da86b88cae36380d02de65b12c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982f35df856207481b0a5bc2cbaa40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667a6f113870cca77a01339759b596363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af450505f9fa88841aa739c04a447a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdc31092ced3ff7e76b7f75582018f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2cee6509fd91ed6398234a031c41a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d445d9358b52f2044b063febee5f46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb674c2741d514c0e4337d50cae7a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16acc418bf90c043c904b58b417e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e32e5f3008b4911fd3b8e76060bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d0cdbe20dd435faef723b68f8a95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e7a2d1acbdf3005b391dd069b0a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92809f0e6ff135582051306514420cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09638688b17c8bb2ab629e2ff87e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf9c2e1081609a85c394edd0cfdda8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf77ffc8e072da815dc8b1b2c4992c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868211838a6ac9889857ed4a1670b881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231959431ce536e2cac81258f66ff641378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff4f2cef3d53c9c61ae28165040ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0bcf360eabd6f583b69ba0991f758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4763606d146c52cf5f24c0dbb018728381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb39e5e3311bd7c5bdea3106098a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c47308d1d6728bb2cf379cc789a65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ad6b5e763620f47d4a25e1f59ec8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f3d1dc8767f12317662ac7a92eea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af20300ee9514f407107631136732386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22101580e8931705b1fe97718b95e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a9ca32ac62de75640187dcf7efef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8165c4c492aa146e73b23cc6bdd92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdad9a13283ea9ccb70dbe4b9947a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119926d9eb0343d055b884be2763c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0b0e30dd768d20bd776feeb619f79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8488c8ec0ccbf6bbbc72d3053392393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb36311eebdfd6fb694edc2df164f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a039138a4128d5e3cc767a2bb9403395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878d1b71f7686ab0657a26d0636945396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878375d56d69687e33142d4093454272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f249780b86f7b42bf1e44dfc6b0be9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e033b226dbde575baadbcbbe3c3ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04e50a8c27de77900a8b3b200d0b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5132d0de64a9a54ac647197feb946401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c10139fbd1af5fe9af6e0421beec3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e89cc3bcb28809e7ad9a1aca3c51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a68fa0971b2470207d51885b33a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02075fe4268ecd2f84641daae9466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65405da3301fdd98d1c926163ff60b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5167e2f855bf009c5fe9f9c46da9a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e752697cc1787f3467b641a09080e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f67606978830a48bb55f02f6e003409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe7552675f37ea4c012e91cbf7a43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a3d8121b3b6f7473dd9bda07d997411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e36363289c1c6aca00037e9e6b6d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb61455f7665d8c747a938bcfa4aca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d7142ebab5acff87aa05407946765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d55e0f960ec49c6b6ff70941f3ff6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80d96150bcc61db7bfa5bf7ee57f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee08fb12eb9c3470f02528ec868c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f92860e1da2e2df35f6b38da8fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a3894becf1965d658581f6b39f91d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435622dbabef5130bdcb474e6abf23c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09552bc748ca4c6e606f6f67251f95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53dcc119b4b107e31524cdf4bea40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d3cc7c0b6e212a1a62f5b076efa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b85d7ec28a59b45cfca497510638424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0f33504f2130eddf3e0cdc43aed0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f436b2f638b62aa5d56f66d53da343a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee9d271a977ded203cb9a7c2955479427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9948f8463d72ef4d0b3cbd082c98c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ed51f8c417fdbdc9b851cf767573429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64152a3b554eefa93a47432984b6e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef48f7696012f3add0b507eeef950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129dbf634ef37c9d203d1477cfc6f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba10796e51f325269e4226c94244f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bb3cbe3e2d69018841a25ab0803d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ecd70e61852e12938db8beccd63a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01a76db3b69324549289cd85b822c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c884bd626642bc8136f4ccffcc00ab3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fbc1e3c1c52cb8fdfd36147fe3f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae45baace3ba300e1011c5cfc997b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8848ac398758b6f096d4b0016921440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584eafbbbb60e4eebe10d841376263441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955679ba1a2eff9e8e7f80ca3d5b4f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5a23d182d9e14e43196c8115f3e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3a309098f05e1f66297f078c6851444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc5947bb908ab0dbb818eabbbc3ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de562984526f29acf5fdf79f32590446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853bc2a21fb2fb1d0946b091ab44eab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef60cc202227fefc08f74532a64ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de194530eba9bbdef3e43f7e1c9bcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb730b9d0cf1f1793c317c3131e17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2669df63ecaf0c1b1fc9a4c3c58d54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd379d45bfe3b65a6d3ad6be4e7765f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b81f4ff45ebfba26956c3f4976cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df452b0d95800281030d88ce13322b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba549db1487ea530bf875bb27af7c4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58967ef9195931b1ff0f746019f2dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de2f7e306df216ce6006b1087bd8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffad05032a530fc8902be69e3dd5b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d2c4b42dfed29bb08c922737a05a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028739552ee5d472f6a8945ddc994e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98d874588f22132c2fa384a0d83dc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3394e583347b8f5f807fc0c94e7dfd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572ca147d4e4d3a8b62b3ada6d599b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d5cb8ab37077b32732ccf8d406fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734f16f4c1067b0c2d25442635750c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6c90d52e20008c69f27af653706f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09257aa331de879cf1c50b3f34af5e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e854a121cde68cfefc152f6c0a72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1824137a621de5a19edd135d4c362469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead71495ab91b4e8631cbeb9e27bf4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c85da7aa3dd1960e38564b52e055c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1855748f9831620c57286df1b32a2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6471810fd4d8ffc532c94f4237a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20693abed3e22881b9b683ce254ed9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c50b96415627484fc7fdda25e11d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68afdfef9188e73e5184e64e62570476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b8f31710a2a88b67fce88d9ab15e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ed25d635b0899650f60d7987f63c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07319061617f990fb6b53fb9e3f483479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd67f03f45d3c629d0c892ae53eeb18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9dc0f24286c99113b926680316cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766479cac95bf8e3c0391cf65f583a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06748a810071f27ac911d98f5d6834483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c08ee19b5688a4b65605aca2a32dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de50cf457a799c0d54cd3c2284808485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8f65751d7bc4984d52ac202cbf526486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe2eb8d1cde92110a13752187f4951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268dfeff74696aa61be447d8670d6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c22b5c97545c9d836699d855f5f98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69293a6bfffa969d75b2712cd8b1b840490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318252187b465da1ae533a40a2e82a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779dfde4e89827a9fa67dd48f60601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3de4c9b568cc3c127940111080b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be8ae28cfbe6b99dc59f806516ff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291e9b91af14c4c6119655377302b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0567b79c34d34a6d98db18be1c53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eb1c2d7bc28b324476f879498ccd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4ad446966ee3d12ed139c17ed5df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762889cb7550acc789fe1544ec913f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd453070cf1e240072146fb803cf07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd2db156af8ff1857b17e3466f3b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09096ae7d2e7ef44279fd899939274502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846a80e3950790468e1a78acdaafb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6a9bb522bf299bc86a85b72d177a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba5f9cb0ddca6ac89b1df7eec0b6bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38f0559ea0bba950f0b931ae35520506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6bc3ee4b454d2ef9011358420d21d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134353e9d73794ee366c755faf106206508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc19ff9c9d6e08c3fd332b8a6393d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b068ae4339c41b2fdf440429f1a41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0bdb5592e614e1bc4b0cd0d23e12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f89fce1b9d79564a92c32fb1464b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b452e16f35caae49531258f087d4dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d13401e810dd3befc95ff9e4a6b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db6e0c81408eb0ce8c50ac5a40ce5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cff303805dbc398573868df71a5cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca7f331a1ef1e3b6d2caf27002c0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cafc4b6cea8aa29837e89a4acbe1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea410f3144e94085ab1872b35bc6b1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade7e03f00081dfd18549f8264e0cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9fde8fbd834b3688ae46f808a6157521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc0c4d482b7b340c0fc90a8664914522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e1f630709be966b42d228c136841523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c97b5223bf3649a653c8b0d176bbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01021d666920188c1444adc96ec3ca1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a71f6baf67188adb70a0f3cfd0044526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889784c549aa0360e4a1b86260ab0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23940c0c81e26ef82b8f9d8eb9cb1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928edf42c4cf804162ecb3aebf2ba57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae047f4803f726aed7e9ea51b76e45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dd90cd92a0a01cb9fcf8c7c1385a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e687a04ba8946a26bb6907bf7a251532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7107545ff15aad850f9b96e60b8cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e48111837379b749ad29d65f361f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c9d5a19cf723a59a19034e73797a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328e493706f472ee5c485fd4bec5dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2884afbe40410c23922080a115d8fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66859285514513aed40c6a957dce63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd372ae666c8136ab83922ec84984539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bba24d9946767a9b95fe49cbe80c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b33d0865b29ef59a7651dbb721a77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad3c351cea34289fd15e9ef252227b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab5bd57f3a03177eb6ab893584fd6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1595e5bb8b5c1cb2d1a6f54ef91c7f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0efd8a07f6d8d9732532218b740a88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643aceb47a9e149334859035228a23d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d76117c0e5cc6c5a4efaf23620db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d28c156f870868e10605e6efe4229d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1a99faf6bff8a87cfddfa03463ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608bba42220f87b3744681d5abfa89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2880d4e64bc4a5f72fd8307ad7348551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a42b0e1a3423ce57240cae17df82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b44ec10555a954c38dac53bf7c968553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad165dae78f01d1531e174da1f1c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7afa9dda18f61476bb137c81b0e72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dd78b3ed92cbba0b100cdfc55e69c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73272bf02058273df751415a8b1de4f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f13910af361876c7fb905e407016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc751ca151944692cf8f81928246b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426cefe35b01a3712c34285812d3049560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38936eeddbc27e3d658489f44797e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1b42dc333ff602fdd3cde1c1c79a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd5f185702eae2e9f17ea8e02ae5f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cf750c60d0d0294c46b3d1d0d6024564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef4adef7f6f1f05b4bb850520471b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a1113917c4d24823d6f47ebf8f5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed380c8969d47ee7e5ab95c98b97b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eacbd114f382b3b9388c4dc2692680568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568824bd1f93c58c80a02bb43927992569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9402df4c40cb3e4ad5849dc9f6998570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4dd0f5e29d893cc9827f7f19bc8f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8695652f101af4a9410ba9fb130b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725dc432634537a6d94902a4240bced573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcea209bf1e4b2f74e942cd8741f5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68247001592d9e4629eec85215cc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0041c88059fbf26b38f6098ef51a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356378f2fb23e1cfc9cc3cdf25d81c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2723c323551ac22a41d0c4c2fb3eb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746ad8adaa06a675cd8f6a1793872f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0693597f01236e63c0a21a2841234e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab2c70cc28d3a9b4c65645a0c3f14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325370e7a69c1c18508a572cc927b41a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a3d25726ff57328f7b63860318ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2002e9ebbaf31bab6097acc9df79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2a76d458ab3c1240bd05ddabfd77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c572f736e61c3676899658f4418b35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c4e1a393415d317fb2680caaa889b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f5d459d03597a505b62c32ca7dd9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933133233ef2d1bab422030589cee88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce479414e723c41bc5dc6c2dafbaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b4cf3a583754f3f53088ae5be68d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3d16738d0bb558dd58c9ce44d960c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165365f2e629c9cc09ff723f734d24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cdaa98d1482aeef63fe32724bfaaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae75ea8e695ee9c086888acca905cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062c4cc7f45618fcfe4d17294eea91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48db051665b17198bf15b6cb0dcab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace366c7dc4daba183042293592b81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31101ca4788a1bad9a79041601d76d88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5668d5141581fa83f8282e3e421f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a232a579708fbd49b82a737cd972c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e5249acd1ef3dce446c0249fc024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900559574dd3cd47c9ce8950b450b6e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43b9f98bdc17bd39a87cb0586cff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb141213f97e310bde691ee7b13a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520741ba76f5569412eccf0313d583606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc046b59101d77ea946d10af5da616a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaeff994fe8ec0b00f7a64959434ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a01ce5034d3359812b624025284c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875222804451b026bfb118d20e7862d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150c9837bf192f2438d3765ab795c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552d542929224817a20c0cb8eb0c4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e9c5fea06a0b962f85220145fb29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c748d723757850a62efd204df943e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8ad2b2041cb8504c285f8dbeb7e36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5e182fa8e55b9f39281c24caf4de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99df471a3ff4be4b0b3ae2929f3a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0056d3de9f75690dfcf4107f21827618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ea5ad4b7009ca8fb8732f4dfa6c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453211a4a4e30c2fcc41d187d20d7a22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88c381787b10e601f25b64ef0c2c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708c8625b3131c33924649a1febe54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf80a3d2f67a7e5c55179c008cffe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c19defe05335cad2f7005b4b2288e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3212fc20cec7ca22d4f3be55d16ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff76e991b98a4ebbd188f7bf4fc87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112fe8f867ecfd35779802c2425dab7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d4aab4e10208fcb94f1dab9a4fc48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16d4c6b87f934e0c3d5c7896efe58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265464705208b68f95ef78a8ddbc7f28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3189dbad1a22d609ce83011f113cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c18e64eb1723cfcf91cc4dae8ef0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad6562731ab86434a2f0fddc09dc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764dffe5de5fbaabe35a7383512da1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a507b848f6b51c9ad5c4d3ab50ec44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a556eb867709cbfb08d397ae208c4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e86f8d7b202c0a9d5c0475cf471d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332bb5468e17990136f4ac7ab44fdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45a6f643b82f17c42313eb1f5ae6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f840bc70a4440d716a32b6cb2d3f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952941e4acaa3de57812ff3e7c3adb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6634d2fa3e0ef47021f4c2a053cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac5c2a33d1cbc31bcb3f0c3175d57b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48313860d11f3c22aed5abfab3bb7728644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da001d8fe118dd7543e885efb4de73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df459e2f8262baa2bbd588a23ba7cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393b8a62e2e94b92ab76761c9b9bde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2bfeacbeb52a3f41a2593f4a088c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef68d106f9e35203965758fa50a91f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df1751688a84ef98d19fe70835ac7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf62729b0c30accb3ee3107192e753651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e533cd1a5cff2b9b19e446bf4fd3f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048841a49c1becb2d4c6d65e7bf7a09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c534fc7ee1ef47726fcfabb1251e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670c9071afc00c05052fe89a7c3078655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdb668af5fceede70fd81bce34391656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cf091c46e3fe72fd7caac627397f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ab4213b62f52d903f920570919ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbcbc03f9ecb83a05e16c519715952659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b202e7e90597c97f9600b931482e4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c414d72322964aec198d5d4e1119af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd753cf30c20524de64622345cf750662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c16e60501750c3771c6abb247321663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec35796438ab2d6ad5b0fc2c4fbd81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e469b911f2b2093bf492d9bcc73cd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f41b7eef057d164eb37a4c8418267f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b770e9f74bb0165e17329c795e36f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf92a94bdefb03e41b328d3b5d84f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bde66db198c19bbcd515d43e66d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da04d11d8fe2d9f0cb36d7519f2d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54098309ed593f3f4989031991a37b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853d8a2f5ee1b3a6c3cce3f9ce6560672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5c13adafd7174a1acf9290d1b258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ecfdfa2ba5185d7a47739e8d04d61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57b36c0b55771ce3f5827379ebca81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fba902b60ae28a2eb1ff29457a0d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a499e66dd419fa693a5c7f4b6a5284677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90462826a24871c90f835002ab92817678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df6fbbe5e436d86c462893328f240679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ec106424cfb1c559eb2a46143513680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304285ce69198f278c922787255b97f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f508061e4970d2cec362d7d782a691682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f36cdf5294ed89390dbe59272dd88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82cb6550265fc20a638df88ad67eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5b6ee90f959e6148f539153d8b26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5ea112f8ef779a7b4e13e5828589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37294a51d37572463dba0154293d549687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8c067a448dc7d79064c8893d74b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc25e293966026d22bdb2efa0190ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f492b0cfc9771b991273ebe6ce026d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ef3f93e32697355cd873b9d5a041691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21548d086e07d7833ffeabcd51e18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11380660e6519d64e1b328024568e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df9cbd3aa9cdb15d0a1d21b98b3548694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8ee18b2fde0d0e046b5e36be8c15c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bedaa01bbf2ef317cebd65fe65d2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72699cbed3e9c3d6021b64b3de52c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544ee14a4d4293c0a8a8e36268c649698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091517bb11c6f1f1ad4ac9b98dd223699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa203f0018ce763d6310344b00738e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5bd46e5fb1b65c036bf62b390330701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152ac00439234cefd9f14092defbc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743246337951ba032de5686008c5c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c40d6b0c664a0538095785e565377704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb78ca4cc27d2f243540f683991df7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f5564047abd74ca79bb331630319706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573275c7706389d6357408f26a5f347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee3aa7f4c8a3261a34f0ea5396ed79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e6f2e1aa67b3bbf0a7f6614754d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f081159244b5eb90631c8a814bb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe032b1894a80bcbe733ac8ad8525c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4fe6c61ce5ff94477a7b671e0ba1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66be9e91c9a4821d629cafb1d72076713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241bb59a6254895c8309a4e72f87e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4de6c110c28a3fabee221b9e3d0b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b75404bc553b1c13bd96c0309b8f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9c92ce7863086ee674968c3370eb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe58379a95d21efb1556cd86dac7974718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad25d20d30f5f21c79ebbebcaab8fbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c468a7fb8009d295f8c604c49300390720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aacc149dbf4a5c5492b7e76e04725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f5b694a445b897f3806b1dfdaf54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958ad86c40f57427695b07189b16bfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5057b868cf3d3a01b61195922cee6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103b4dab0789a01b5f325d99633895725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d2f81cd4606a32580570322600e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa13ebb8d49ae703f6a8f989dffd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b5d951e47550751eec61c9cbe16d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298605fb97c88f91de2d48a3477fe42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f009da00900ee4a41bbe510256741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34716c9a363cfd91b6ecc867001f80cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a65e4739c307f22ce7f01df1e265d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39b852ec80ded95f49233c705b4e37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b060c479f591a5c0e10ba7ed1f02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c944dc233bc1d098f6b271fd5b6c8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505cea4f1cdf5a5e1a45cf55a3923e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e7ecda8e82dd7caae902fc98b16f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b920d9b25d4ad4f9bd96137032b8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d6868b06939b107b761664919ab3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866595a25d13f9b3fff39ca47375d2ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600d26c4ca26969037f7f4a589ab50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616b682acd66a8b3608040c7cd355a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c656d6a8f8ca4005ab75e433dd84f743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>