--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac25f2ec4b625222db110e0e7d5c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479427e6b09315ad039c70427a9d94e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c974e276b71453c5e670751254d8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b4dfd9a9e04e72137e8e37980fb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de95457ccc6908d45c4ee3e6b1982d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112ed9fb0f60c0009b580b0a48962e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c202570c41bd0bde9adc1b9b6d757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7277232d54568d9e74d61a8c50c9c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688728e53d606db6224301d71bb83619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde90ad3a23ad698eb783406e44bb1eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc326b1896f1abefa5eb7af7f526511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c02fb9c728b4c21c9ed2923b7fd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d58be5add720f8d87f3f5769484213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c544027297cfa8f6f6b7fda3d5ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93047256270f32416a0c910e2322858d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f53d1b0b64ce239b15efe7268c66cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2356916d3f869aa6fd1fbe841ab3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868c967dbaaaa6c0ed0d3e2ef91acc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4fae6dd75ad63b17d7db02cc1ab2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d0923c115a64b7cc5b73756c8c6f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943933ee52b2c620cc8c862319fa33521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c313ff8b4ac67024d5099f83fa5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c98245b17b7727e270ff6b122863f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068bd262027ad09a2dcf49bdfe56e0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa63ae4e126fcb87622c2aaa39e70b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a74c81dbd5619f49d6b2e12f95b2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb82f23522d795930b4fdf03c1be8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8e3c952a36dbbdc6223a42ee29f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4e186cf6b07861cdd8b1146602d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226aee2186023382f1fc5fcc12c69a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8c9638a51d1c108b37295ad98696a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c6c013b62adc83bbd351449cec0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217321268ac2a4502223da5ec1a189833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f804f0c24adb53056b8471f948be66d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a3ae934daec47f225b77f8b8f3b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023840cc012c1e2dbde7211a87658a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a74979579769b89c46a1513c9abec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be360bdd8dd3cbe24c4724410cb5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae4f8d72bcaa18cd8afa1771fccd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807480943e36bb8341bfebd5283fb5a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49105e9538d403bd6011ec6f964167441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ba730457f7b2813c44e1d227689b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963e5f2358dbef0d415643dcf2f72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277257cb861933c735a3d1373cb5da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e4d186855baca6b1ec85bd84964445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f7c8a1efb6933ccb0f112100781446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b9944edfd7444073989257a6538047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075bd570457af0fd12cd964f7208e4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a35bd0102d68265b8bf90afae4418349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980dbd4f090e0900ca080314392a22b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c7821f05f95c842682bc9f906684851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f8b2fa98501009019580edc1676452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f720c08df843f45e78beade2f9a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c8831a81a738a180ad50412b767954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f91c3788ab09ca72562e08f6b7aea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301fe7ada3cae6e4e917e934a69b61256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de7fff49ab6a3a7681aa7b179d71c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb57383562fb7a92860ac0e73806b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6faf55efc664963422209bf025e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77042074b17498b6c6bd5355cda43d3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f777556867d1fcb2b7bb5c0259251861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87970c798eb567e5e62545a21c06acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970234e1b5fc0a559124b7a1b23f0b2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41396d47cde3b987fa9a3062a4ba24b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7a31f92bfeb8cb2df421721949ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3016065ff7609c903624d5e2202be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c7a0bef93cac3966835cba8e212367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c6a5aa11c297579f863f6aa81ec068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b131ad41e0df79fdfe6890d3fb777469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88481e390236b1f453402a05705a74c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b845ddf03d8bd368d246a9f6be4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbc932c59d8f0a489a353ebbee6e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65232e05d57b52e4086a65bbf2c122a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183247058647b0f6facd5126c86be75174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda0c40bb27515d94149a5c38b060f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c26309eec20e1fc953ac46ca3126176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800a5c5fe3e2de08fecb5ea7791bae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e22d698001440124e3f6cf303a8ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f733d17fc0266b600e53fe55111379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7f6cadfe537997e5adeffba185dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924044c99e5972cc13e09dfe8460ef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4ac462de27b50774583788aa63d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580d9bac0d10607ad57c1f8241ccea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890cbc2720c32d6144acefa3d8578384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95312642a2e36d5c53a62541473279285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64a8520af84de13dfeb51320f81fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e8fc38f78056cfe11e782971c1ed787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab7f91bb78f5b97f63ebedad7f88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16ec35bb2998844e82db3a15bfec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74370aad32e680a19f3607711c9ef4ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e1bf2a272ba253603b06ce4607a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ae6c9c7aaba0252c3a32e0dca0ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc763fd2fc2e940d07faffce24095f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d81adbfd0b20ab4fda615f9bb5642494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9474080fe422f58edab006c2df874c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809509c1f122940ae67269b2d3ce05296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0330e4184c4b8fd57fb4cdd952fc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b18a53e0e845834c4145297c3cde898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b461520683fe5dcd00eaa1a8a695299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b7c9c5e50fbef78502ec9745d027100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e55cb75eaa15d01d43b6a3b61d931101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5c521fe3d18dd82395f81f3ffbd61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799f700862517e4de491be887a7b5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c64a1d3c6dcd08b7387a785ffa1cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b13aeb547afa891bc25743f7ededd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee911b6bfe7692380622fda2ddd8b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b752b2ccb8d6b97dced1e28769432c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871698d7fd37030203521e82d4ed4cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a55378a47f8923409f485f32dc5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d521a065aec046876c87f9fdaf969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd5aa5819ee250381c96b3a7a21a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c953a4161a561404643340178fb134112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887f2dd3760bd73d250442145ae6ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb725d98866b64d6a36ba1eb92beb43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6296b2db86e10cdc04c4b84fe8e16f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a1d5d10776b4952b1829121700ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33378e8d292286b242898f37d034884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d563cb07da293654f9a249e2ff48a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b68090d554dbc478bd2550decd59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4007e9d1398ee93499117fce10905e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e775a8f28899bd4a4bcaac9e9e8fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebaa8ed7b908744c56c4355cc9764f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b8eccae942b974dd391f75c78c72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee0d57c5ddfdbf6952fc1700dd27d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0305a36696c4b55afe948ffc5e51c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8161592b60f66a40fe9aad455d15e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f01cb774f04b1cf1a1f491d10663a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90401cb9faf95b080ff54d4699b056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7374dd8417bd2823debbc9793fadb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76964fb64b3d5d292ae9a95e8561e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db0d57fabd824eb58e3aa11fc03a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19424f3026efa514026f2e21308d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97270ded61c42750b85dae7f1fcbe4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18b63d3422e999e943037689bf2c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c73d2b15a0b36218c3d96edaace6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27fbbd13997fd4147e2422f78ee09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a0b0953ec8c009bd9406e6be1aa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532245657041c143225cc23638e6280138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5f379688ed519871c1f4883f92924139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf9b473b70d6c81806a268e345531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc8c268f20cacca829d4878aa1c5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac7e3a2734621c94146040a442868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f3bfa2a8b8f335c08fb10dedf8ef4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14881322d383f451de35ab207cc9410144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3d556457e14e13438ebe1a80d71f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8368f522d5d0402fbe8ca0270f19d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d8342231db43d55b1dcb12131c53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df583a3f1bc437a5a50ab4403cabe79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c85b2162bbd52ee8b7e23cc86e837c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b882a68e8d73edc1a15253eb67ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f2891340e3b630eac4cc9221e205151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3c79eab92546055bd4ba27c0f957152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f9386489fed97334aebfe51392bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890152544fc85ebad13de60d56b85b56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d868b66e6ef42548a6fc921f34718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402169e5eacb55b332dcf03b38d30e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b07e611c36fc9e1ed6ec4b17954f5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131645405d2ebb5cfa6c003bd347b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af26081b2e68bd4295292e3c152ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03385c006bfbb144afe606d5b27b34ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ef2d2af3d270c4af656d2d7e4b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3accbca745af740862ad25a824138fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba54e664c0ec510dc852b2fea094a17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b652e35d76fd6491bb4058885df9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8565eca8c9bc9842b477ac01da8af1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c97bf1d56a65e3f46fe8d5972df8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465fa1dfb35fcbf600963fc9ded4a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02165b271df13fc51e48631efddbee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8f551ba7aa477b2c70995a5fe25a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b233614a45446479deea73178e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91855cf08bfbd87bc01ff3e127c66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219815351b91b512c111322e7101914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a72a539dc327f89d0ca6e523227fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd7807e6f741603812786e9027832174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f1e31dd5a48c569341fe4422fbc11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbbf4fc4fe2c8c04d00c8cb27056a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e34e999ab20006ca505b4cf1d803b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118265652a11d2910191671e7d7ad24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ddbaa1cb68c3c33df216dcb8aa97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96f92070496b4c18f6abc67027601180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e0c31d9f65520f7f17e82324b4b9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770f441f27db41b06963366e4c08e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4bf4b4310609e9c3c671d8aa5425183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e4e9956a2dcefdbf9ecf561db1c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e410fd24bd6a75b40fcf6a0414a57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842813eeba14559bb37fa1b02738f2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9858191faa43e74bac95125b93a05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b11793803e190f6973c27af29db7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e28d570a124d4288f4b4a34fde45e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9e8a274224d5b3a0c3ce41a8a3ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f46335d699361bd23c014431ecb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613a2a3f22202f11919e9ceab91278192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd3590f2c9e812a0254056f67aa4df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a56cf3a74de33463c1ffdc5b47a427194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b3781f293b27a67ddec1cd90058fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc50bcc7465450f050ab0f333069f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e07589ae30c1bd787369e4e74908a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e432c13971c5d13d906fcc620061c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd84751538fc658fe9a17ba86f9473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d225831750a2d3ce35bd8f78082cc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc22010a9f4cd0f6b5f5743f4a55bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac21fb8ab3281669d8937f74cb337202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e6f35028f9be09ee30d2263cd2fdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b2da74cfd773c26ac85a1dcfd638204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e4400802cde1d8fabb4ea872122c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8a1649c3af22741ce6dd003ecdc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202aed1e240e1842aceb753f5bfd491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66748363bd849c647b1880bed2f06d8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532f631a5c974bafd421b714ef570c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9279dc8d54e6b82a76fd7078b54796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d40ca7c059c59a542099fc76543ed7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00a9a27fbe7d0e131eed77d490b5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36297a92206530cf377fa5dd6f42c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513e7ecd9e556e4db113d97c3f65029214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5f8769cd6327a66e3724460982554215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849cd9ca2aa1db7cca454264a6022b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3e7e3b7f7970d0ba07340786dba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeddfe517dfc75e662f4b0268e833f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4952e850b5e834d40507344e7dd18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded6017da05607221f8c8ca2ae5846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6f813f54fd54e49b1a3843ba88fd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25749217f7d736d106f99b9ac3a4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f2bc234fc874eb362a8fd40acd96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289148b2bfee9927b22148e77c8768b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b7869ab099b471e26b602b1e3e03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada2917463e6809ba1e2202666d4e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420917779536f252b83b9cabd8a62267227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a8d9460b89a5cc0164fbf6541e871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9941ad7d4f5388a3f317163d387bdf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd68cb9bd088811cb28697ca33b44d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700bb4e4eca48a8de82eb67824702f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca34958e1b7e139e9c4399c884ee06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082d957501e9a7d4b208122b7bdce3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbaa5f9276caf6c88319c70b35b32a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d60f1fca18ae5323a0dc142121220235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b77a06ca348ed3e92ec35ff71ea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29a269e891b7b89148570c8a76d9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46a75457e5ae7047e9f591cfa31c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517f5b776de44d3f91218e3276702b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20822a99a748e6731316ed594cb9fd40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d75e4680c4b137684987149d02344241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7757ccbf85c6af50ecdc474c2a56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402ed4109e6c6a3c92a4f4e45676dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9360aed3fa10273c00756c14a349c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776daefeaf7eb307a1b7bbaa561ed62b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e7ba4f53e5c7a70335506477b334d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ebcb09fd3500f75e07869f42943b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74043d268c4aa43e560f676027ecf00a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca042108775e5d70e4d86a43e86abed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f1b18e33fe0df48efb65987fcd21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f773d59bfb9e569dd05d9c8761e90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2cca44495eb4ea61a38a4d492c40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506254f6ade616e240fc8028eefc5d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560a228e8e4b48bd33593fc88079a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737577b9c4d4894d893833efa230fbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a28563aac03e2455422c2f9c419d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ef41faff1917aaf288aceed543585257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1373bf01599c438b1c2e9f5fb6801258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e4e5e6afe5e04e4ffde0d5b1773e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9800db82cbab2d357656d9561a1f73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2edec97171ca7234c86a0e3c7a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd775bda933ff46dcfbf98496ce0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ff9dd68ed68cf12a1f62eda1de49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028680d0a55a73e8e13c78673d78d3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e89da9b5cc32b0da6baea75697b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1e6dadfbb4c5cc39f028e0c8ad34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c598ead346b31f28be12ee96a2986b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073864c2fde5942c49d213542ab41bd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb52592224f6bcb6587e8e7f222a65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe441765ed87fb234d60ac003b283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f68328d9aaf46f9e6614be1d3b60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930429a7f88409f2a6dd07b25b9ad634272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60146d85bd474b6000554fc1cfb71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3e64b620bcb525db837b96ae8b458274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b12e532938969ccc299fe9aef3e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c003c84db8d5c6759a5e605245bd5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ec095a7dec17109d71befdf3f421277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180ca7850e7089000a62026f327554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e9575682c79932403d59c5c37eeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15b04f2bde88b582bf8a62f993fc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03701f38d59dfccff827dc462c4b08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a3c4e8808918a687b6e55dc92bff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e3d44309f2d65ede6d29c99487cf3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c93cb476d45d70ba31e671d018dc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccab5a5d39b8ea50ed7ab6644d489b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728acd9d28d98e43c00841c50d995e8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933852ff65109de4b89471077aa2206287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a044849ac12918dc4c85cb9bfbb408288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf181cf4cf16dcad9cf480095493443289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3162071090a19e4189807b7a5493c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b0dd209502a6c2c7df293f6354062291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a98c6214316442b1d9e4090cc9bb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529481cb8bd82bbad6a1a395b8da9b9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa48121af711206ceecbfadad162d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9602ee8adbf4a5b10662da3675ca31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6c9930d79dfd5b580f3f7f129a65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8d0d486c05ff6784b5be5b273108297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952c0d49d9ca9ec58c7d5ac8d10def298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22afdf1c6da50fe64a2aa52605cbf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c3a54b701a67e944e1591aea6f7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca3eb28daf472b142bd69f2706e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10934f298bed2b4072161c417b4ce31a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30ed540a383025f24ed0a6819c69d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e7ea734553f44f687cb5d073a259304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913262d9f5619c08103ebbfd4b4739d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2ba03104fb90b88b86f6b68d05eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d669f0f4e83ec170fddb50fbb8c234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2036fe713faa7eb8b440144626a0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b86b563a0e93f68e25d2c9facf0e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcc7da17eb85f3e090cf714bb8861310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa0cdff492ef7e357a1c69a23f7ba0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f5030132626267c1d4f80cc5e1ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c459ebce9edc4cac40c4fbe6c0b4b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8034f360b490dbd2a7bd6e51103a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020501e91247cb5380a09e43acf889a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541049603232d16f3afb36161090638316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ca844003ea33ac2a6bf612374810317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6e2a7f014f2e175818ba2a1be4975318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de3eaa1d9cae10c6f6707fd10829e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13c985b5df2a27b27758690e697fb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc322e901d435139fc7bf576861fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba5e269174ffb59c2b7efd4391e12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240b4f7708f4c11be44da3db6a759d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afad510d421a0f555b10c8e32fa90b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc5c8181db04efab98176305bf7a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bce090e0a6a1dbf17e663687e7dc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798218c5ce3be6b61a04f95dfe079159327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06b092ea854050cf6b23c79fc9fcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff028ce1888e44846ecbbfca0e3fdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32bd62cb64b4eae33ebc72545a576330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf540bc98e58abed738b3dd91fe019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de12be6719b986fcfe1274596792b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340568fd1b5c474f25c653b83f5d89f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fd173b514fafa8279ab7fdf838c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6506bf60d086d13ac490398f60445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ede43742904e252ac354334f6ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5711db42eef26ec30cc3a9bd4935b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6d8c1b65d7728597d64d5680bc98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8e0301e6ba89739efa97091c7ebc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1555340ca90cb8fd7e0f28566a9fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c57138c2d42983507eab69b3c4e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60399b38494da34a4403220b0d256c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771f8678db06677e8f9e8a66616273343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6fdfb118b5441b2685a1f45fc1a14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd30933e928ccc7476fd87127786e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ba74638f209561bc17b0d40a565fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129968be6e30388fe53d93e04337e293347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7c930cca356ddf6f313e9f992091348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f5ae0975cec2b8eb8703eec30919a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b723b6dc111e9990a5132f2c50be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ddfb5c77cf6953050f21d69aea551351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4948e1df065578d56c27f8ec505f83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea21bf5a85fdc30a96a25f7da664e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea99f81046950463f86d9428ec1e18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c169497c921b7dbfeb06cd7ca6dac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e42098f88fa87e9c58420e1c12c59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed45b5abd21cb0c6fc37706bcf66be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376dd4c7911fdb06ea4fd97f3390331358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5ef6ef3d55761d19c1db5b64947c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d774efad399893387c66dbc49a9e91e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb772bf1a3b6063527e689b9e5d03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e99528d47c5d41bb066040e0f3ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a879d5cf1b3dbcde3a71ffa525151363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eca35b2695d2955c54b87d0ed2414364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2c37b349a4493de3f36bd4740e71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917944d149f5ae182255b9b701166d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81290fd83e6e77ac4802dca33d23712367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41cbbbebfa9bcf84c6317f4d0c826c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147013ced257278565d68d5970a5673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecec2d720f21d6990cc9fb0ceddafc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5f8ec7eb74452c49dfbf05495819371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641fb8d607f50ed8707279a2cf3caf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac216e98c7aa20221247d98c00241373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcc8653b474c26d17ff47bf181b9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41396a5567528412c6af4ee9caedae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9bbd993129d2bad600d9f8fbe30e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a23da51c2c15698b757249c43c83da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5163b705a8a6c1534f5a7960be5a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722830241841bd03da286c004d4081379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e96fd0d279013cefcb73e1c54cf809380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6858cee6dcd0bac50fd8fd1006e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848f928024a0d1241ce80a2de67146382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526629ce93c4f0936d9e375424416ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650498d1fe46336a9d5e7014f1e0ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c013cd8ca1ed220cf839ad253aaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c0a85d1f36ac8f50fa41d036bdecb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600e8b295fcda54f16e191815db245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451dc2e91205466bd7e4c94664eb65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12ecccfd783f16ef0cce120876b28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b18223be403cc7b497a2d361674e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b045062ff344880f622fb280f7e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6108aaf1657061d42052a13a15401b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913565fbb4bf975eef4ef07eb7927409393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b186296a21fb7aa6b76b97c49da00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5aeb9a9a51e216a467edfc2efaed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83640e87addd5663f6cd63eec69ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83214e296bf542963a1e3ce46e53fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53499d3aa2fcd6819ae12edc3c90671398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d588b4d2492af9f08a28d4ee55e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eb189065e2b20aaf8070ae1c83d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b90f5aef933ed48ec3c26f495b802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246f6aec0e6954aeae0618575c7da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb05e923ebf89a749438c62e1198b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1314075a435a505c72cf2b355b90d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeec3d00a34dbb8a315c54fd86a26f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff66c0192790dbdd80d07c59fed3ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6e474a7ec186236673f96bb74c09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679d605fff66f2018eda5aa7cebff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45042c5ee4b9be16c2141ea4c3385624409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583660b8c31d6101095acf706fc0a6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943c9aa8fbe7ecb7836a07ab6122d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bb929d551f0dba8a63fb2284aba1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d50b0135c1a10a83a61f1c7af3e83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2102788eb2e454c8d31f6c3c1ed8b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731761eb4372930e20a30741c0a2690c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb1e6b8f285c24b48be02d3c6f1dc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e0227ccad3a12e298065b3aa10ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728463c3b59d1ad591ce2257c12946a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7344d30ce252adaae0c9b1af2990419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c896ef85d3e3b797f74983826e253420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b15b5d288b914d5a5401a37192558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca02cc44814d5e7001a93a7ccb8b54f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8bcec55845b2db7c6cdf2587218de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4ab6396cf6178907530ee2ddcbd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc63d6e50517b1e7c66953cd1cbdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d951d985990d15e2548913c314203426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7660fdea9a267f1e53d3415802097427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3cbe202b132fca84e62b3b33013d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3395bb3f5e48a79ae9ff4252072b9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec390d1dd2b221aebf6f668b56266280430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246635deb108575ff1ce99566c09a8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b92f38cb57c990d9431e94b54a3f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de48b0556de2e214b5c5ba86925fa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be84d96d0076afaa58dff68cab2779434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e10db63fbc2e82d0cf9754884b981435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020c8ef834334003df154e5d2c8fa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca2667fe85550e17543e11d100400437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55b4b8f2f09ed95c7b1bcf71f26eaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c972cf90357398235295c96362809439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12d79d2464da5cfe4f4b9f6e44bf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82fb1623869263f9a40618df33dc5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027cc33f611785d300dcef0146712e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4133d6a6b529f380bf2e408ec8a1864443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b302ffe7a03dddca6c06a51047243b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397140082ebfa95e6e5d1d6fbfc7e4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb1f112be3b148f4e611e37a0a2f26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448cad8e5e1866677abb2d76eed250447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a592069ce3d3da99d1153658655292448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eaf77ce9defb88cfd705bd698d253449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9e6c13d14b8104bbc6c260102cca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7dc4edee532b3d4b81ceb7e22b62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334792c98ef129d70efca39b4bdc2d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef217340bcc1bf76f226f816cde21c67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a9b7c2975609a998b52051340bc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c358df970a2227c7fec5c7523401455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756a5bbbe7cea47ec6b279ff561353456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381163431640ea1a2a7c91fb3580512b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31852eabeebbc70c5ccc4bd22704c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c82d8331048284d0f0c3a4e6bef9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafabced9e09ae758050a402d614204f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88538fc2e30a46d8f8ea642497cb7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459fdcdeeec947f175d54444523648462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76f7dac4efe8c70a30dabf731499f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86753f778f24e93042a83a8a122e198464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24891bdb2b45ef7415dc057d663292465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec217b1835e9b48807880e1d93d3e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba18ab5c51f8d373522211a19e0d50a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d29cd924e66772f31eaf33fc90fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b06c054bccedc2e2973b7c7ea1ea3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb638a9619081dcd025adc5f5fefc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1bbec9dc441f6f3707f2751eedde5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb3bbe2cc06ed4eacc4ed9bd49001472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f4f92aeabf75cb294aff5adabb35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239ce3bb823c18865e10a69fea3d73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302f1993ce81080850213c9501b5e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40afd82b8880cca072163e7bcf01a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a29d6e1321663b7200ecb1e62b96a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0090836dcd41b2e347bb9343a813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bfed87f5ab7b5dd2b4d47c44592d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46779410427d82c3bf1639f48d12cbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175ce73a45e4c5d1976f7edbb6fd70a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2851eb0544e63d9f03c1b08def4ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7498ffbea23de5d7b5a0ca3a7c9b9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f4861e9dedc37bfb8c394947c4f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd91bea7e62b226fa1b6781202d65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2378bacd7ff45169350d6b897e03c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb739d550622df69e5e785dc2595c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ac458451eb073b9ba56fa014d3b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a29cf599fc6880b2d11e4ad7bd50b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6949ba91e79c25fb93c914a9a79b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32628ee00df253edd474bf6597afae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680b2e3ca49e708ac2390e5b17bbd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e363792ed0ebaf7a5d0adabcc216b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1e453f1529d8e106e2d140740a40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5e136ffb796877b3dcaef2534deb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308707b3273f3b1e7d837841b48d779496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82bf63dd96b2c398cdb7c7915662dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeacc0fd7fe534c27e3f0f4a7d6ed73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d7174c093437cbaa0ab7fef434ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc2e95b719aa08abc1b14696762cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb5c949b6d8bd233950dda378b0d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fea8d5b98fa734ab123833add229d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b193dce26b986806e6ac6b912ba74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be104032b8790e529dc015f350ce46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de91b8b1d70bf7cafeb016b8b9f9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8162f87e473c0e4f4668927d0cb2f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6075d142ea5e710ff7bd3508d4964507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb47c030e0c4321216d67f3a3262e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77b0ee8e139e3cbbf1814a1e1a625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507343b33ad7dc17e32e22dfae8cfde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc7fc3dd94ed4abe6d840c98defd76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25698b143ba20c009f628dd863399a3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441ae36b907be52d296d75246f3c4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf93e3aecad0ff20aa53388e041c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f38ad741ba2b70020d7ea2c4c2f43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc01139c89eea574a5659a1053728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040635d131cedada8c61439de77520ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b2528709dc463dc91f105f6e2e41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c938e634ac1ea4585bff33d77267a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a6e49fdf4f13567ec73b19d156b66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132bd62df4a4d84b213f37c5e66121521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b311874df2c89597d5343a98f5489522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c6056cdac6c862aeec58aaf3ab01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53faf0ae6fe0af41f0094c0633ff0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a138fae813057ed7c22b5b8a50f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40ba04226bc9a7b6597238398e5fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab06b7245b2faea2fbc2c6b3c59bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9bde30a599590077fc1bfc63dfb11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1633b28d68acf7330ee21078444d553529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8af1148a06c0fff22cd32364a1f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0e2485bf4be1f6d0411438ec4961531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a15c79bcfac99356ab2468281330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f2518339c0bed353842144535c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454bded4637f9a5530bf6f89e902073534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159d332adfd8c7dd06b8e9b09b18c57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d366c3afe0f55cf3eca6dde6b41248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1230f97f8a7d21d79261945cf6dac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c089fd15c368481eb6f1373eb787538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c06150cd0771a12968976a8ced8d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5504502edb1766ee5cc9ce800e00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec5177fd5c165a95a9a5b78ef40f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc319ec41ef06efd99971fbba590b02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b561190ac7b2702743b305e1f3000a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0aa834e38c8c8c38d70f337735125544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e4e38970f9a82de63af0f824cb2ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3154f0bae9366ea85d91a54f70eae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c13cb1be954211b1e3b9de1951ee17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f756a46595304530361635c32379922548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b791f7a663566a0b3dab9468c8791549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85d605625c6c4fd700fb9af2a05567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c29e6ee902be71a8e7d66259ada50e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800580f3487441a8ddccfdd73619c52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6283de486a355e7cac4b81e5ed01dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d66b26b76f55f9ab84ff194623a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260339226b3e2319aa849fefecf50f8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e94c2b75be7da290d1c1f48523071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b89d7d30585bc0eb9d2951776fe80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73e5ddb14526ada79821222d886e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d96a028d274ab42b10aca98a7d30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a667f3ec403f0c4a5dfc4d8920f5ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04422536518214bf9a8ae7cb097b0cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074172dd97931ba5d7c321550c2d578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539510fd8d41f04b04c011a8dd956e95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbaaec886f8247fccc6e351c7ccf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a2226f0e9fbfd7810b37462879ffd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7846b418d524075eac1f44ae9589566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc82015ba12ebccbe95446c7d6c3e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c4deee88e7d63e8450021b09e785568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79fac1cd818dfb099f5828cd9999d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66c691aadffc274ad445a460ff349570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5da162a89fbd84819467df2c577e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc759bc21c7754c627fcdd588b1fe8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb524984d1f76933083eee6c8cce8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed5e0d5b82a71ca58af2d7dc056b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9bde13f04624aa8230159e363734b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6022a3ef71b802dc1f81d2123f7ab9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d79a4b01f6adcde62bf68fd908ae9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c9ea7f743b14f656f8fd16b521bc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35783cd222ab90c1858b3dad113c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604752738bb74737b86359e6328508ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b56bfe459e377578672ad1552e48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937297ac9d23d6b05a11ec73666a438582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70771fb8cbc32d29a60751e3532314583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268bdda2e31c006e9f0cb0a6d2d2896584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7de262def7514be96160f44babe22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920bd702de9bb447b94bf7a2515ad55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e8ff966a6db32d8468655052e74f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249fec2240da341b9cdea64f0880205588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537912f5470a931898fbb5ce2861014589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e6bbfcd1ad99a0acc07d016e2882590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16a8e70c8fab1819f7b483ba92ce4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106aee6e26dc0a422b2aa6888ca90f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc724da43c3b6dcca8c7ac1d986e2b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeaf16a9a37e49cf43b7197d2b48a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32f792744a590dfc9e5c4e86f6e66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611773b114e1763793ed81a0f99f0cf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf0b5affd63bca69f70f180c7dee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7643d8ebf1a4cb352ddb481e022cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabfc909ef0b8a4c3b58bcc6d05b56d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e51059e2dfe8c514c0ddcb4dbc8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d79919d63e4debb9e36f39eb6a8088601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61906a740157eddfbca5313d8c5a99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99021cff5ca6fab0e2518ebb6c8c59cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c7ce0e7ba235b421c7cb2a17f8f25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409cd2a6f45426928fd8d88a35339f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1911919f3ed8c252c525b5f229929d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6c33c0e082f915892d73fed23c86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b049286639e303646f148df58e385b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca514e6ff02ddc73f5917d4aeca8a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3208a0bdc167feb62345dd3f6eaa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2e69235d58a07674322a16255b4d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3cdb1940faa063585365627a7e16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b2643027b53c81628b4513f31ff9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f646b33027406a69404060f3b25b35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f18dfcdea6af487a482000192200b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1142dd6b603866112985d2fd58386b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0337ea581473180e1566fed1ba4ea5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b657f87438bfdb617bf695260973ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf082d507511272e793a350a20d9483619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb7b016cd980ce223130c01244eef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7820889b7a90aea162eadd360e9ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d12998165ebaffa59b121ddf27bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d63a654c68b511d3da2d0751aa0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289af859d3f115e11c60bd52a254c22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55c8e537d10dd3b26279f4eb2f6b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc8cc8fce9a669a3a803f7a9dbaeb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200bec466bffaac161efedfdbf3a5ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f63a234f7f0bbe3ff10bdfce35b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c24aaeb3532944956a0843829f446629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151081bfb4e5609b86d430087e2c2b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46434478aeebddd7e96a51de0108bb41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76933999b6408391f0d442b2ec31f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4c656e5007ad77321b0a2402c0dd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a021bdc2f7841b5b45c9095e8eacaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ba0a78693d46d08f07afd99a5abb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f93e209fd5acf9fa7555f077451e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9a8ca0f749bc973e6841bbcc4799637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422206cf252e8822321f00bec1376b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608067f1f52eb7b71664a31af846c9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29059013292b8c753b214234ac56a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c55d6e7c7f25fcbbe012098a37c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b267eb036852f4ccbda8af9b6d01f33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816da742f83cac5fab1047b4fefa6b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c5b60ba77cd09d20510c13fa80f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dfba6382d2a7cadd3e4dcbd0afaff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395efdf391c99a6e23b82ccc199a30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e309739cf8ee47ee1f192a86e20024647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501c4edaed26011ebe555b8830ec8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecdd8b82485bafa689a0dd6d51894d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c461bd7f79a948593fffb3c37843650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e549250c539b3b797124be73567ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ee9741da11391b5970dc7018c9b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5d6a881f20ff39d1b1b02def32f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587577eb65216d10d3860b6d91b565654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd096347d182f6c0ee3163c2196b15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f8f52d7c83754707ffc61e910db07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d171766d2236b39b98af68cbeccb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a71570952f3c8ab8c5591a7db69f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b096909ac81048bcfef4a5cd736d6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad188ac84a4c957871d0ae0466a45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c079e7a7ec4887f5437810a5d584661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd9ed9f09d216e7823bb2f4614b407662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1de629c2984842b2266959b7000d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f0136da8d334342ee59e16525448664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a14c51493d1f4d0cdcec410da30ea6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c80df5e447c4cfe768a5f6c9570c4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e67a0894417a56404c75ee8a79a52c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddad9eb7579bf096cee73f83bdf47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565303e47e73adc26b3f6332137bc103669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de84debaa9a31490932b851142968ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28734fcf6d1435ac7c42518cbc45f90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3d00c257220604a5fa449fd0f52a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd22972c08a8c9ef82903ad2fe461a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29915959ba947ec8bffc5bf91bbad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be575c13632d2df8ca3808967195b437675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c12619ac520bb11b884ff2ee9c946676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1f6987a3498e5b38a6829177856a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83087663063392850eeba4bd6591fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c2aaa2a2b48e67c463a8997b90319679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45fd04785735743827935076897dff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287ebc22160f4ec11dad262af7676f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4bd71c84d22e5ee23d75516788155682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d70fd1fb31975644b0b43853b546683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4288f7e0d30e59da6d6544e2824854684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c3eb273a85e6920b9931fcf409e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b36bc5ddf659f0faa89e8247ca61f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeba7912f9a28ebe01357a83e8eda3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b969386fe5be3a64193a480d7b591688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd3f5fa1f76956b81329ae103afa7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f15bf7180bc1f307900e457815a0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b6c3de469b375831c6a3b22e2e6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c27416607c89fefaa5ed7614ea4cf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61f7b25d5e7929cb9c3cd62fdfabe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e35c99f7706c011c175e155b8c564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee192793d2761ab90d347b80702b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad854e00d689949ba0d3451dbd436e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a8bab4096501b03ca5a24b00e9f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c6dddaf499adecdad4f6e4838a04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860a8f47d03d41863b736cd96dbe680699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02d19414a7df8dc5bb2d748d31ea8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea933a779f41cf023f26d557a40922d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa4e9ff0a10a4406356e31a1bcc7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18dba89f08d53af4255f40167ad940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757f853d400b63ef2a0abe2d4ed7b8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98b27d475abf9f7f1736ebbe75a4e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de20b9e5ae8f385c51eb59c52f975706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf5aea082325959634cec5b8837f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038129c1e3af5f43bc939535a49d965a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a0a3b4a0b2235d4a802c39583f32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c118bc49aa2d7667284a3f29b05e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b029411c3348f2e77f822b32fbb8d3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501ccea72b39b8041c4ebdb4d7dd031712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba116711f40e98f0b77f9b8c0d71e05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d39bcb184c4a97b5e3d1838119247714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d2a97500b9b7a41110adf5ae2549715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a411d7942d0b322d6be36718556d39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38554f759a661ea172774dcc4927dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b64cdc28f00c7d196de6a8bb6efa61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38bbe669a5d03f9b415b48b3a4df9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18404380dd360182c6f3635ff42ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23e442b907d5d1add7a6ca1fc6c32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f225550af4569db5c228f7c44991fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3492d19902fc95e2ed0969550d7a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe1c40d9dac6fe18efe5ec71ca9a81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8981c53c2af23c93a81c86468ae57b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea49c54d086b3d35fbd0e743269358726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbda1965e83c913bf7e8e7b34b5fe3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900db67a021d3b585241c0701affb65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c727442cad9a312a132fc3d134efb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63b719d400bc0c5fc662a912a07bee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d47062a9d98182cdec641b89b2a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed078a4887861a9ffb32a5ba46fa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1e9586e8a14b5e07e53baaa31f3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002435fc5c1e017c61c093398d965d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d239097c9ebc57e7a440e35f2f6ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0cdeaecde679b4a5f890b1f8f79e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674761a6b94e9669e45ea140e7494f4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2c7f77219810b1efa8a82042b1c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d33a3bc70458d2e24daba9ad21898739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f65788a69b39542458aa528387cd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac081584f78f68ce12e0ea9e2227a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24276829575d1efd3a0354f14176c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393dd7603d0ace8afa1777e5fc02d6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99e73347a17d3021855e11a31f218744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974444da76bbf851733e4dc40b5be8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15cc905f26707cca2fd84c3429610746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f7997aa4f553da6fc269192c1300a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354547d42fccea115b8d22e366f6e8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c1bbb78b572e4152b544b6c1e6d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a4cb6f0bd168245f10a84a97decd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5866013bcab59da9aab7b75baed18a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a9a5778c132793397b101430adbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b345eab400face612aa9ba388726753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae4c5e2961f840c11fb2361995e83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d366962075f1670db427e92f325b65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea30996d4d1accc94e73e628be7cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3907b3cc4153c03c7bcc68d68b673f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608ed5e4ef657d4ef7f618f41a3febb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0bec723788f7c4b78c75c8e3bdb2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df08552d6dfd0f5bec679820f09c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4ee331b177660f0462089fd345e01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e619865ab390bf94d2754278188fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b72fe5fef580e345df7b725ae6efd6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d62bb756727b4ad6cf91afe3ebb67764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8300b0aba2c67394f1a9af899f83d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d958d5463c6cff4e62a05c49e67f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967491c8807cdcea4f55bff4aa6c89e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac371343fcb23da464dd026100760e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8bb32356716032b72cf76e6f2bd0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484d4b962eb634f24b2554ec19951f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6276043605080247fbe0d99aa3ca04f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f52a5586d9cbd52c2ab541adb6cd3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0dae3f3e1f78c1815961fe22eb588773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e86e1a3010d2054a6ff2a01baf00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805764d2c080fc32d5fa4b059e7ed9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052464c2b466b7dc2f7bd954a248ca4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632172777625e44b948301a62a486b2e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a2f1d5c32ef11f20695e641a7b37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7c0625e9f0c8b91893c95280b964779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b362af3b59bc5f390ebd436706d439780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec61fe768cb0f28f5562a43a58617781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945b899328b420c4c65f91fa85cc17782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94ae944e45eeb92ab42d0340bf248783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9076e0a732d13b45f3852e91f58e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dbecf4d07144d34e6a9e974cef419785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b678e0c16f801fc2aeb38b9376a59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514b045ba278edadf5e75bf0886509787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0239ceb3e35a7f578dde4b9cbc7a08788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b515c922d8269c317a27e6e0dee49d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4bfe73e6063ab67826f29c76d1a8c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e3c3c2354e455cd344eea13f497a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c356ab3d2139e491b52fbfa3c87eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85816686e363d473384aabe74c51a12a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838183fea7029967bd513738f572e1f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982a4d49ae7c848aa547bbff0776a0f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039826ddc29277c4d2ce25a872146bef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591beb1e2f350086f9ce69714cbe306797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe558c5dea31381966106724b2993798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0388de21fb4826e534d6abdfe3c5a55799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740180c0f2f453488c6339df8ab3d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401039f648dbf7e94a4966128b6636de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580d60cd57d717d7218e31aba26dbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798380682915d18394449bbd3914d14a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650275b7e386436e7ee0e4c50b84365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25c39b606e51a9040ff4036dc88286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fab6d1a1c70bd2ca172ce9d62908b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadc8db3bebf1782eaa54bcb1cfd76b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56d3d50a4e6b7475b40ba658eefb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5519dab506b3fb8ac30f6dab8fdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a52629b855441cb737ad56f1f29de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76e354aedbfd09d1ae682afa4661812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0219454dfcd249b1404bc80927d3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1c9207c6778a3890c4ce9c1fd23014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a010f3e0efbb6b206565d78d84007915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb5cf70316c52d48c42d5b7e8db8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b8fc5f413c55e3ec9efedddb1fc0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de1e4547607923db4777f1a6666c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87d704cf9e345c7b6890d6c385e94719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c75f609e80b47462cb18767493afc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9af7b67b1f23ad66d1f0b21a814d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378630f1a0830072f4bb7a1536ff95722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab691f6f3e2a68a97d4d07d8e33af98b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c943870cf34a4282dd46f2f5a449e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199662bc37cbf52ad2c5f391b7c49c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e9a2ecdbec8fa31516e594d7e5d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aed6740f988f251c664cb7ea9d13b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30088d1fbccb37bc2897d7fe00ba628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d2f5d946010e892de662e2cd78e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd857553e601edc4efd359cc46ee1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb530f98a6ed5bf2aaf0d432c470531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef327c14dbb96292f384f2b6816fe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c1ab2d95e57a923254f42244b29033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b290ba2e97cb519c712fab650d48534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5fbca9f6f7993c29c142ad97e66535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523e5727805ac11799ca36d6084b59736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612bc980d3474119b169d7c59bbd3c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f966a7d15254f134e0d0021800fd9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c02906446c8695e4588828acdd61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab50c596bff8bb531f5bc570581990640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f8d4fd85565cb40841fb7f1dd654241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23fd3caeb4f1d0a5baa4a27c8c510742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012bf022c8717492e60a7c5004facd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da71c7d4b6831254da77acdd5b7d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cde518647fa2e555e378d57896ef645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3fe6d6be5841c3f76b5c0c30373946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ab4832f13b2cc978807990890e56c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e5dac2cd417a6a61ba2ba8c5e77a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6f20a0aac6ab39e14e98a6ecb9d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f6a501b49080b8c33826bbdacef6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a25b6f8793c49275959f6f11c5ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf4ee4830cbff01cdfa64bd60a01652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b80cf2f6e6211a5eb39623f5dacc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ddb97faeaac62157b2a9f538e98454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77021b61504ec6af72bdd4853c7a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb217aa1336a63fbd9d7a543e1ff7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3fe5a6732b49c383cddbae952323457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e53811a2b38bbdf45b1ad2773b7b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24add4b4988cf3cb0b97b840c2d35d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15063552e3bcf24430c1b4454d47aae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d5878309a1d6a6a4450efb98eeec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa049ac49812bc2f3cc88e096257b60862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10461d5fd3bb5d3cfcefd62b437ce77863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8cbe30fe1b851d7923e4079bf663764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059b9754d95c9826d5c1cf9a6415bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8792a7ca905a7542f9329a70cabaa7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f237fce4b14b6d0f88abeb34912067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6609d7b7067eb3cdde38109f1db0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e783d62b2c4e1bc125fab28980bde4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8027703c930c849ecca73fe3996e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114425e8e2a757ba772f8f39c0bdeb3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a5fde46d21ee393334201f91732d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403bc044a41b0dab2af88cb8bc695ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ef2d8c5abd9cccdc0221690496b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1bb9c753539c84b32b4c00a6b63775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb45c8570b4d8446fb09fa4cf0e1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf862afdbed66009231f844767077b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa696c60a14fc0c37b290ab0a3534e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f9006a76bec7426741067867f0bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc208235b1645e7bea0b0e47ef9c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521abbf6f22e02eafca83a9dd183c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a11781f557fc5672896fad1d2b7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a78856800b0fce7bded454808bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934679af821b6281a12a3e0a029a67c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b189a96af6bd0599941267e1a48d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61e17d6520b1b55985ae1abc1ff5f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608ff6782210297165d48503707b80687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057a071a37bcd15d681f1fcd5f13db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704f7bd7c49f50aac18e00ab451e7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa48b1acf35fc06a27e27d1983fccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10ee1327927d22edb25b98e5b02bff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ffbdbae5b0e5931d2b9e236d929392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb647efc747012382bb520d705f16a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f8533eac6597ad5bd289b9aa5fbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05aafe39a0017717cd7af0f4670e2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4dc69577a236e91c9af747f79843796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa806f4f9b6fe3c8baa6a7fef114897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af20bc444c4dbb5896415dfc84279498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dac4d1abd0bc7b0aafdebd439297799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7d5002a6520a513caf49f1691c1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415eaa2230e48afb14b1801905c4952101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891605468ddc0d80a3758f14c615e07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f0caee66e564d7a66903e2e3d742103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757266dabf71687ee12d447a4bcbd892104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e49498f8108b525ed9bdc7d29e09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555801792eddd431d790f79e65fb154106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba950ecf143c240e95641cf8985e04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ab1d5e76cf616ddfbea412421304108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0cf708c96268a3022a47c93403d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539f8f3f20c0cba2ace20755a06797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75179cd26b8236312d2bd1d0f204977d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a67f9ebfa2124e5bae25221e5a10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d12dabf811078e2edef359d5269d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ead51faf2ba0ae74981a097d3f9a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426ef24dd050ee205b15f52c752526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e41d6eaf8ebfe166107cfc6307d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8d1b17d14c9d131f7816cbd92228117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c42033f56acdee6f59b8ed684522118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd11eb8b165bd478932553ea39f9bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeeda11818cc59fb60faccb915d954120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba475c4a90d60f25a42db0ecab9d487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317938d4f6fea9624e7b427e20646427122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20557fce56e9a21fa9090ffaffd8770123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204604de9067ca96f81b7a6cfd04f140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f177f8c387df7236af12e2aa5c5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a063ed13f6601139865a0d3ba55d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689935cf94f8c46c970003bec2b7cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4cbbc1275acde182c746f6c9d335f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6954dc2d91f7677f8eae063f04c0bd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb41c179d0a4b69a9aa9d7c51ff5acd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a8c90a0003ac4d1ffb2dbd1ca600131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fdc8dc032c74fbfa355082cea6206132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f708a71baf5d8b2256936e2107ea28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948b7a64686fd3c9e02d19283953e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c4be6d943ae1e70868c67c424432135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c7543715da2e5f201c20ec45e16d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d10020db3e3717761a5e7025e79f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a637653c6c8f529b04ab26666a37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d9217167beeb32b8bd5dbe834182139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e51b377c76baf3e164aa588f25626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44990ef33d840ce075196a8dcb15937e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172dcd893d9c05afc296ca894d694b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb5b8ff8125931a52dd44d22eef2c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979a134be86f08e5fc85273b7078ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e135f8441e328ae541c13a268843b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c42bb234a0c5291d009c69284e4ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8651955e2aeec8b056bb9206dcc3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392c70b4c2ca7ee8a0eabc5ce80e2bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382d102b7d4dc6b24759364e71c553149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa75cf9235519a3feea9519df18b20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273cfdafbe67385a5ba902cf4fee26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440422673c8fdc58a0dd7016b324633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf849f413c4596c40dcd0f680c270d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23dc2df5c6455d43fc65bfe9d4c70e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177f80186e4fba0786adced17b8d94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607d3891dad47cb17adeeb9175ef36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9543811b51e8085156515ef91a470157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0acf2c0f9d6d87a8fb335e635289158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b7dea417c07ec17454415d5e1927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc919935103425b2dcc73201e8bcf251160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c46f8d0aab9702cc8a33a820cbb9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea8616f99a823c7a7d7f51e22ecfcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9426a320c83f87fcded34084c9392163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3809fecb8d33de699710bd81f510e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf7c7685b6b043617b0aff498e94f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20023973efa17087d7ee4d0a91bfb514166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e609e5b0c32297ee7e454f93fb0ae5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22981c6e9d2a5db12e88dd8697c2d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6adf06ad4f6f0a9b72317932c9c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250553d3aa840f9647c1720db805433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3a1a59c90994e0920e7d62647832171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580c6618e6923c83c951cee3772288172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434efe343820f275bb2f456f4be039bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f656b0b339f354a9fa5b76dc94c5224174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5015bc686d503af7521964813cde56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a52e1c8cc2a21f2409e96c5e1f12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c02332d0238b85cdd46b333503ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f7a54663145b4864dbb29abe5317c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc7e1f1ba807d9d8ca6d3a08c5bda7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdffa7f3560fea01e99d34ebd892b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f1c229eb8e65d082fc69b751f36a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0df13a624934ee386706aed622dc7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab723bfd18290350b133d3e247d1f608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad225e11f6f15ffe1c29ba30f026df3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f29552d08fdbb60d23a64ebe170b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d39f8cc2b677cf26fed762b93eab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981e70104386408292c3acf691f3ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1680c9c0067a4ae0725379790f43df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493e5bf2828976c7609cffd9f3b659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106256c87fc7c23b712558396b35a16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a76a7276e75c92a1ab1aac729bae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85c50f019f1b2fc1486ab1b7e0dc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5611ac5ccce213eb1d3004fe14162193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8dec8f6e5c85dfb7aa60df23cc855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce4bee80c601c5c616d624a7d9ddd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb964b04a06587084fe115fd58d607196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7205ccbb50cb76f134c9dd01d74716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59594a3b21e503898c7389e3e68a68a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201caebec2b33206b573ba381263313199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ee603534251bcc94073582fbd0bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9b1bc29218753210b157a381c921201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e31a8f2ca1776d3e7819a13e89543202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48390195f0621cc805b46f5bbc3ae1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7a89c6c5770eaed7a395b5ddd049204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac191454a2b5d7407a75371e3bae906205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b6e5df8fe89701b26e64059a7084206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1d5929b6084112bc61a8fb34c53c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7bf140ebbbbb03c4209d5d7058e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad4f8cebd7b860d4a56c33451cde5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e7a94ea5e9d487056173f7b4c375210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6a56585c294a737da476ff158cd06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6b80d38563e718edf6687bbed1f44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae3fbe9b5d334c6cb38c413fe1b51c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c4435a09af024fdf8a779a74cc28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1dbf7e4dd5d5c2dd3f6a7965f002d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea728aa036dd48f501a6d71778f7804216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba73a1ef7125e1c9a86da6049ead47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03caca4302722196b30e73a34aeb752218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295a17452a08878669644ed25310d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136876f7bc21a4cd3bed3ed2a4a053d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920382eabb77f301a6ba9733f4f1fc87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b2385d54f8050c0e94b4d8a441964222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b152b06ed286e529c5b5fffff6d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a34202dbb103b07d6f04bdbe1469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e01e9c10490542f115babed2eefa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b8e25d7a20ff4909b227b68bcb8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c301ad59e986ef5348e50371d9d2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93419cb0ce7eff180a2510091fe9c19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561224e9376ccd3c90c00f4990e224229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a81a313d13be40d51f44352876db9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1deb35aa1bfe9dafb998cc9b009f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30bf866d0946977aea26b2777fe15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391f651fef7e4bc964211dd0ab5869233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbd6f2b02c04139ccb914a8b40023234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e674ddfadefc55c0c29745b64bff9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bda16db27f8fb51a500276c639b669236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6eea4879fdfd72d579590a61004d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072fc826a0dc36fb816ef336edff4c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddfb37297680bda556df908147eb22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7363a06f469e54b1fd294ae5571f9cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1a5c6a582ba87f97fd1dddc92203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d0bdb08deab0eec42bf532a163da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39ae8b4da872d136c0cda04c253db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765cb2c2d1b543d669f7ea600e5ab83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767a39afd2cfabbb43d3f6ec565074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6f4db3af8264f006b02470340e37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b30b3810b72eb6daf87fcf298e8d0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970561982115bb9188ffb9c46f97635f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62f55674b35ef0196b35c016fe9b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a879d2846bd3bc763fd39d9f3be600f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a475ac939f20a9d0ebc9ba2a8ed0eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba303510d34212ce53c74e5fd9c9ba6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd4b07062841714dfc2646e649cc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33b575a666f89d69d9a88065546d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04021b9733e321e64e48a3169668736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af000ff7b00a01f72fc695db4401b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf18ff49d22879ae4f3f406af0cdf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb086673a12f1da0dac439ee93ab6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f3658cdb97876bd49b69b187aa2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c2344bcc5bdc857390272758b81c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b51dcaea1af1e22d1f5c272399d11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4647fb9bb2ae33d76c4fe995bb125e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc836744edb02c20fb1cad2288a749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90253ad9c05596efce7e69338eda011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf82025dc7b16023dc0349005a55c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f190a37473592668e9fada0f1c36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a040d6b5d9957baab837547d9669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99321a4b8cd9da48ec59fef5bb9b72cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822787fac04fefc211063772fabdb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0730c3004a9cd265938edc1dc9330fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a374ee861b6859cb77d1843e6155f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c70a60c6d73663700ec27d09dfbc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78fb3337963134f50bbb192c6605a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea458d40aaa35f665d487558ab318274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb2c38beb92654c7f3133585a2a84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece0aa7171c5f699397e8e140a951d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89cc11455bff9d74c31d12a235dbc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513249189a7eba8d053a5ac5371c288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f9c534ecd317dd12e293f54d21b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c0a2697d90b853a4e0c1bbdea56d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9bd4bf853d79bd8e7250219b51bb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c701d96ed43f9a38d2aad6beee1628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0fa059fbf4c12026f85f148f3741283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec21194bf64dcec82393ae6dbff0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd209f65ae2871c325905c3a5db41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221aef765dae2fb63980885b733da45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d44506f561619982f3b694e56a94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f0df3c3d74e1c605bfb18da4f996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b60652c5bd7d3837c9d5c4cac7b6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd513f1151d13dcf89edaf2d2c96e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18d81da9eb58e6b4c583ca535d3b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed097a08399488cb47f060d858a87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0e6fe4f2bf1cacd2da16f174352b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd7bd906a7ffa5eb8dad963046fa4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24aaeac3a8a61d1b31646a98733e08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82edd8612f3f30af7e0b8f1f4f6d72a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158747727ac7b884a2ccb0412f3a957297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5601d51f01907f9af802f4fec6bb16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060c47ddbfb4926c082a73bbb63de1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102479fa904a5f1b60eb841424b76d9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ae246fd452bd2461c6ca88b70705301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ca510dbf49b7043a013c2c541ad0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a2ded822eb932426d145db103da1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e570b05d78dedf22e2426e13356e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16ebc0b6c1084759338c868e7e233305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4921efc5262ced52e359b1765900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7f2434cbcb9e8485c897360a5c9dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869439594fddcf00f94f85cea106b17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc02d093ef98f05d70ea5ab9f526f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61d0a35a34237f280f9cccd9daf8bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147373efbdc4f2a76d289c8e2531a150311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f32aa8b4db3673620f7929486e8c18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c062a84eb9715b5b0092236cda866a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c3821aeaa3f611e9bc0c613fa36a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc1c35a8d2ce1127642369a7d59ca5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224a2981604dbb5f12015ee4826f49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac679cd1ecf81942e6804e5200ab52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c72a0783a46b02ad5a6624a889b1fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7e88a25bc70e0626cef313ce1b3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc69630c383337432879143a37d867320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328c8299fef078a7ef321078091c4d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c453877758e15b5eb6aa99c854614322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e53b46ea415b23ecb63f8ea539e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cd0f11d3fc3806f688418a5ad8335324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b67976663b61c6c4a173104bd10d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77cbca38e5fc757e9011a506e59ef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389959f13c329e8e8f86195f62f7f7ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb375141ec7af695e7adb6d9010979328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4f30cbaa1e75755d4e80be187a85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871ba8ff41982968a9de45d74cc0bbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02abd27c2f7c43962aecf6f0b820a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f1f874a41e990b8ebc7367e5ab7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ed0b2e673c63372518e93b202fc8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37fc75e6adc72d0f303cb2dc2c8c55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbf80a4c5b45f73cf73c91866db819335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67d4320da3c7318d67d7c28ea2893d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4569b757e6f1bd7f4fc47b6e113eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ed4e6958fea83df472f5124a9636338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03790950d9ac3f8adc33b2db98fac70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61652155faf2509a961bee7df21741340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8b3b5df24893a85de8e1351ee939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3d32faeaab3ed7cf5afa4b596fe6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746f6f6dbe62205d11f8e29bb10c4fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ece121a2f04a380fce0267b64dba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc03f9df40545aec79392d605b649b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a2bd9b1d72b1fb75561739c650b3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5144875cf6660f786730f9f9ab9e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90855841bbc9612871c0905338d635a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f5b29d329d4baab0a4dc26f6cf627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e997ab0b00ddf9da89fa6b1e2e3e5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a06ef860534f1771a0b031782c2bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd53c2aab3752d6b9c66a8fc91d418352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e088be59c5838aaf503998b0613a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec3754b075b447107838760c9d7b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2cc2d6447758088908b3482835236355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba27b70e155b5eaea6f0215651ee27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc88bc1a6a84931fc66d4b341a0b0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e280b87510da6135f9c3bb0e3f697358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32fc1c15ddcac046a2026ead301999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f435fa0db61f77ca208474db596401b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d3e15fdb6decadcb629515d5d8e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe630074e0a3ea135addfac3898dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86193e5be7b7dad1f1c26940994eef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867087e5bb803648ab0f4bbc678799364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f407797b7e8286f5ddc2d0e11f132f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3d43e47b6b44c6c402b29e8d0c60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f794f537153eeb13dbddfac2f96a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2a67b740dddc15948118d33118823368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d712aeb0f56c47ae1fb9dc54be571369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ab240a4885371f0f22f0206bface370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6205569a8daeeb0a77738e77d29d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1d1e29057e3be44a02839239f2b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1055a42b9c4e3774ade27d262f48a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36318bf4b44c2174d09bc51c481f567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bdf1a025834218420475203db578a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd712262e22048313733e9a0cd4b546376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3088553e4bfbaaed0691976ca1d52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a21ca5134c542b2f995efe54b50d40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a1e36a23eb864978581a6fbe0398379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89016d88bb0090df844a484ea32859380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594bb36eeaf800628a0540e52f866a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea7f417baa830956afa1fa83d4e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a27c5668f54adf8cdf50c551a7f8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa5d6feae3602b2b09ee78eb362cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35f1c7180c0b950d06c5a7079904a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eb3b410598f0d11a696f5c03471f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efa0ac6c8d30d77d3f0fc66af234d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b3306e6dce70694bf6f27d0a654c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7da2bef993a6db84e73af545af25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e41c676b6779a4687ce8b3cc1dc8eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d91e12b9424702ae313f65701108b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878699ca5388fca913c1cddaee395abf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b3d72e0037a66578488bc468a2d1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51711aee080992e47649f18f925f4d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277de32613b56c7d110f3180369bd3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c678003bfcd1dae738385d45c1d2d88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de43605c6107bb7890d7f28967314397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3795d8a1a46338c99985e939d6ac9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbfa2474d424ce32cc9358d591ed8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059ff2e30a5be7ca8c2ae6808669b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc035de77dcde2a7b0794b44f4d5da6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699ccc39837b28b72f59a52c06070ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e72716aef3a65f9f8fc972e5af0f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7566f0264328338a54e941bec2d1ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f8c38de867d460aad220ad70dc12b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834def2eeb8a215280e2b1a4708961b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6d91760f91285fcab315d169b631407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d528ea37eb2b217c48db1b4b81bc9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c4d1566f4461a2de8fd853b84251409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850892c66c42587752e571fe5f76a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f12ca77e7fcbc07bc985ea52d6c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e1e22b960898f41fa93c9dad61e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e6aa583c399078b4b841ef25b89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45859af5e663f387f756838e79385c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60a72ad79452debfd06c386937dc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560a534ef2c138ddf43ff00c075039416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc10b3e20ed5fd666d81e741feea53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388916ec1cc5d0fb462082b543b4db32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a941c2b92326def6d6ae854389b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26b70dd3106b4fc899ba0b6057d3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e4c69c65a438f313cb763157a8bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22537d0d632be313e59f9d22f987bd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aeade3b529a2fc08830cc52bad2cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47b7917806aa266598cb8f644008e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830983146d23ef5b4dd3413568ec0258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf26f3e2113016f84bb8ec97cb78c40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfccc8085534880074fd2d6f02c03f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b58251f144f0414e8c0b9cd4771f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0d736cac8600983e793d3b8e7b499429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4c951573d91c2a1cf6dfa9ecce1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872393e65aedad010db49b7e0febe42f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace8e4593b71596819b8956d813e6d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21291936f293936edd0544d116b6bac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f62c3d2878b980ceded0e39943d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab4141bb2964dc94685dcdb171d9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6d182adeabef5cd47a956d0c4ba30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b90880b52ede5eb9364baa0a3dcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa53279bc67c51e13b675257788e6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383380173ceab5d035026010129c93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6012aba267dacaf87f7eef467ceae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739444aaef5547c2116add50cb69db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833100b07d6d0b23ee04d8d413ac9144442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e41ff662ec89abdf7ce602d0c3aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92e2b9cfe4c22770d4bfb5bed9241444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29500fbe06957d11b3401d02e95b111445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8b824ed742107ca8314f17af9eeb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15a26367784c40d295fc92df3f866447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9f941135ba4b0e9df3d582e18201448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd18b2f9040c49fb86bd3b899b99e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45dbfb1d15a7cc66b2425f621c731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc11d55c24922aff55181a2ad1cfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f215a4ce98118dd622def80d61bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e49a75dcdcf072c75e879157c456453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524bc5cadc93e450d42f59a13528b87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cfbabc787a93128bcd427d1bc9813455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2684d52bd7ed7d5ef78a28540f3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d30140d772cb2407f8fcac5ab83f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431ec98de8d938bd567bc4c5061d91a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0cbd736565b102784a9be058f4e58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a3239f3e910a28471a28d507b4c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb606147fe436ce2714cf050e93d261461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f4448b3b04e33fc2d51100d3af3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760cd36c83a660c9edf702fae9904c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7cce23adb4b39c30521ee2d09cfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce88dbee3c88cd06ed34f0c589a9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4f63ecdb2781f0e3267642bf1f507466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3cb8233b741209a1baa49eca8d878467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb0df345d79d254ccafa16e41cce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51bf151341d9588ee523682b9bb71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65220f88a1f7b9698d2ad7ed13756e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcaf24725c6e3844cf7d0b2738ee23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0390098e2e746351b607c0f37f34048472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c64c96c73b2d411f3f89d54fea7c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28124b75d08b81be0f80e13599bbe5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229ca0f94ac73ce97c5167ad8c932d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57fd201b52f13d33dabe62892d30f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8853cd01e8706cde5626b3f2d409187477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c860cae0fb337894e0028de62713478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d29abc369bd1a6290a220298e088c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac92d925b3e70c33a1b939904e8cc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4216a741f40c68e71ae6f8f3bd38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4b63880b29b00afef66ca19fce40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf8cf5ae8c12664d49be5afd32fc02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c854c1a230f8065d9401c6b6ed9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f340755da3d3d21b66645cf2a1898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60e1063465fc417756f8253611150486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3e30d1d08056a5b69366a9acb63e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec7cd9dbf3896d58e144dd9c25eec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6f2b8649dfd93adeaadde58be2ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd2509d3acbdce47e34f4ecc4db43a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0cee6fcac6fc6afb44ed48fda2e5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae00f01695eed65d801076a400271492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ba78e911dbb19b2fc76b5eb0c816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337503eb995ef940723cd63a9e4324a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0f8d6741f83c52ebfa932444cb3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd82b0cd2cebd4a4ada0738ef59eaf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33bc008bf64a5eb362609ce65888cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec2c86bbd7e80036e38e56a1312d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e13fe290a4233539fbc5f5165a100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ddbcfa250eb2e5a19cabf1b632088500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979bdc57a4a417fa41ee8163f028db6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe42b0eb7f0ce950bb992136f9e7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d471fe8101f922f043f40100475b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19695444488e270891bc670d5cd68cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40cbed2b3287e901917428a185af28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b633bf0f90ce79ad3a6fa07a1112506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca6aa8da6217b373c465b352939614507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7bf9a20621d4879f55af0c4f06077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f8932d6348eddb115e999f927641509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48e03d67e178576ab0518f403049b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab469470efedae94b2f84c2030ef6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06af423ac2fcf3a03ecf85d8780c5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c70f506df7de56824ae4c638def74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7052eb246a44b67d8e9487e886f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635771df7572f256b6b49e874293f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5dd4253f7403d9ef333cd7ade0aba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a2b68619daadd32e86e496ea9604e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301c55e7240deddc1b064276b83e97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe05473df6c23368daaf5ddbec453f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2fd71a78e11231e8f61a04388369d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b8dc4e5e8fa72db07e51cadee5b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d123d1ddc993f192bcc09e53340a025522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece23bafd95625a3aa028bb68e4017523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554c2d21d2945ca43cd380f771e48c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae814051a146e1ea41c03885172dd02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7907b6c688cdcfa9038cf2c918d810526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2455c8c1ac40b7c46f480af5be20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882ed597b1f801049a4b499a6ccb4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddc71e3ecfff376169725830b29f9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f3053d5106c369bd567aa7e85d9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bddc26f6d21a67135b57c0ea9ba80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a37e1604a22fda0fdfea99487401532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aefed5d8459bc30d8da9ec1e09944533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d3a2945f69834df41268cf91e07f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf56107576db49ccc35caddcca7d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276669a9228e3e079c5d793e92c0d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022302ba900b0fc92b96caedc1ab99a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead461a9dbd48bd51d462d7a016bf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182278e81dd67a7b1a68fe4f251fc989539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2975a24ff8a02c7b7e4005bcb18fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5d1d3ced001adbe650de031c23f96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc88c8666995d0103a07afae71ea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c232b7e9f20b664995c4944f4d93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609c467227aafdfead1158be5e1d86e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf30df06ac6330866b675a0d645ac10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702156972cc65ba2d10b2c8d0ba7f34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b1287ab4d7d55583444950ad9e1eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eff1f7c63910364b884af8bc054ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2a16f962766fac5e61b23e09ca08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734f63d8e107fd401f725f7a8472fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d076c30184d1dddd2e5663659961f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f800088f38e7e2c1e5ea81cb9170f04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3001f1feecc63ae9cfd92ba8d40f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924982021d53345b2685865e14d738554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683051656a35bcf2d0f9381a32dd62a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369812ed2d4ca5b84cc76db462ebc3a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f2a62c16ea98ae59203f01e5e9b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e018c6e67f64f5595eb17dc862174558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d6f0894ac9bcb63c09ea615e7ae7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c390c77db91ee3771cf61c2179ab383560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d474bf0528af4aa65e8931223b7f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdf7fbce795016da8c8d109ee32ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9390a380c6b940fa0003e6f7bebfee7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013bb146a38b2b1a696630f03d35c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4906b7056ac0966096d502c147d2c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e037c4b6e1674d4c3e3f4fcad412d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ad5ec397103e6dc58c0b7dc6c9e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545716233d654167bdd52d460dc566fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09bee0e8fcc132ad5d83f10c53e31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed76d155c2b0ac276b45bed77a128570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e7ddf630fb27318836bfdacd40ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832832bc34ec7da523b2c90f5354f15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e3353469af268bb5615af9abaadb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7520b9fd6397c241fdacee416e777574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20490bec468bfa35ef68262dc552a5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df01f1328dd92ea2fc073508688776576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c2bd84cfd437df0452d27271dd23f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64197e9df62728fb3eb98b7d6c1a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad03408cf4859921977c85a0a742a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b92e6730c830fdd49dc925cae795d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731711acaaabec288d25306f5ef707581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fa4f5e07dc640cf9fab84f96668e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f1512464f88ef58a8454073acb95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d81bda868e5ee3a241bea653300eeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45390ade7ab50cead06475562fe3299b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b303e3a0ed48a7bde11d18dceef5e3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a147ded621253c9aec68613865d337b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a821e0b7dc470a0398c2db4a2a466588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513101c2304207f0f20d04885417229589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81931db8e38ea512933e90699a43f48a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dcd49edbab6eba40e1a61ef67da33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88edf23725f4334e3857d5d66157d18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2f158c15cb8b8eaa647b95cbc27e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ee346a7f2142f6a54005b85269b04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e7f9bb0d382da21cd4fdd84f1796595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0334ccec0a8d0b48e8e6f31a62a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa505576bf118d1eee441e3c351b950597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1eb45e7b19884d35b4623da805858598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90329ae1aa4775707f6e9511f45e4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eda89cc9033c4ebd4f3ccd69ea408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8eecc360d805966ebdd21c5b1f70d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f6f36e8a3dd642fafc022e16a4d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb9859257028d7ee5316193a7920f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db0f8e273175279b982aea36b99ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb82eec147b1cdcccfccd7ddfdac1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d840d10b4317029d56ebe34627a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ccca8217742102ad228284ff5fbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d71010f7089e82321e60dc5edd64b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c576714baa889fcff766afd625f0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee749244a03de28c84820630d8777ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f26985e9b08895062d87b1b1b98cf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc28daacf49e47a40abea5b583f619612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953a43123e4387d28d5ca9f445f9e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401701b6d74e717e09f2498a492c18f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd8f6ea464c3c81b96c54faf808f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113bda3bd36a54e24319ed3b885927b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10e6e13b67c6b6e52f54fe6ea88ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fb9a8a6fbbe18e40ee598abe410c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19170f59d34f4505e2e2826d44b3a0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324452851b7b7ea14bbc3343b59863620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31463601f391404b768e3e4ee73967af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307582c2bf4eefedbd877bf46afd4098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e3663b60af512b47b45e219ab929623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab38d808ce1dd801f0ae75c8b955e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680802a8a02f37b1ab4637d6bd4cc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734ff38ee6d5cd98527c477be2f4ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616de78e8db34ec0506aa7afaf603b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a0cfcfd0f81637088ebef5eab457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53c11a84a834b611accd701a9d99cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f8030f0939bf5e111d253b99b353630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf8ce1cdfe8fb2d2985763cb0591eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c78aeedf9ba2e0366be805d024747632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de9c88060dd9e2c3f0b424a2e4145633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7503c5d308746f0e42cd6033a0a807634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530c4b4c3d648c50efca1fc37835e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620f85080cec20f90fee1f0d7a92f59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e52d135949ad66ed8c12d9a557a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3e5d35a284098de4646a8e3cf5a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5930a66d2c5436d0fbfc8bde302a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b44d04a8dafefbd12a6117e17fed44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289831451a0459fc0c17adc1182258ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43775241c17019b9252900e09f3a3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2766ae2707fe04f9f88a97ac3acd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071740e4dda5ebc9dec599660e544f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a2de832a13f424a55d0099e4bf6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5b320520d188264dea76911701eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d023361131a53c4667e7bf1f1bf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f4136602799111a8b047176d6657648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d1b74974d968a8b481ee2f5843dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e536628d56424bbe71da3a6711b8f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c38330bc4a98d16bb2c56a03149b5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7e44afaddda25a53ba1a3ff43b681652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0213570af674481f0f4067ba5ea978653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b571d80a1371af4d7dadb35cd909654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbb942bdf9eb34e8ecea4f65a9588655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f90f5144326a17d621c0e999ba55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ae2030f112554da45556ce6f391a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ef9ef54c139dfcc29d372fa9d1c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd42046dd779315d953cf30fc36b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46df966e6513f635eb4a364f3b7471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f201fe3b6ca93a17f94e201c8674661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7e5aa24f122c72a5dbddcc47db3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fbecc9e62d167c96bef6baaf4bc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a857bb75b43e8b6a1d2f84e72c3040b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6d6829eb16524d4ff93a27d909dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ed4e276efd3096bc5d25d380889c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6528b78b291553fab2b5019a45433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869bfa9bd2727fb474c58d6830a96b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf715b2e562c19d1d83c72438e12983669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892d24720c0cb82210f1ec15e637fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066334f7d3ea2f3452f7a5759fceb2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a614d64796b2ea151093b04b0087672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40562d30a9032daa9e4ac243fff393673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4cac545bb350862d13d691dd0aea8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913eb63613f1f31d3eb07da81fa19da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22671bb0b0d7a65050cd027b75f4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59804f1effb136f6bbe6a04055d01e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d170c5be50379c226560f77a9b980678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b05b5f7dd6c77d8d90de4b22ef2e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80c5bcf2dce0b875616c1ae9b96eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d85cee71d247d65315dfd67277a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba9adbc1f33ed7b355d188ab7231a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da304acc4f7b1cb7b12a4ec072d9cbed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95104401587ec4d90631436bd1197ee1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68690a58c8044ac10b4128c0afece2c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e096aecb4a09df49204a4f44e9403686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1446616f9a59aeabe9000ec2a5b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b66265b418dac1cef41555d7f9c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca845df1c510394b99342514883d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc791d5ffaa5eda107401a1063255b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03485a42c96f080e431e663cb13600691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588668ca827ab7ac7e980b57f916c1ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39441e3169b6b764d44f5fdaac18f33b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da6fc2b8ea0d0e382d70aea26bcfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ebe38de7f3679c713be8c04b0c3ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac8ee6e644da1fb41d3564b35c4792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3439c2f35c10a38b8e2e999346be6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf0fac434dacfb97e041ac2a468ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cba08dcc21e2f8d6a91ccd9ff05f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02f9ce1f45475c54ace186f81fa16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc51cfc0ab841188ca17e5fe5d99cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ccbacad100d800e9dcc5ed65751f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5ffe40fc10a4f1cdd4abf80b02ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c5ca02f51955f7327d3836b3befe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081b4674f875fdbfc404d206f8afd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912baf6ba117da500c067f5e30cab7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122aef5c6519b71c41e4d69d642b9b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d74d325660becd0def3cc4c172db3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d3413b508c736f62f1275b12f4b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158a63e1574e2e2ee4d9cbb233bed9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213393c3ce29941c4b0d22d4d070ccef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d1cd2eb5b6a626ed80060568d6a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca6a1b66d6236d9cde506b20fb374b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a8b8040f5fde9af0d88615955c41d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94e11d68b0617e1903e213f5e26cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56c146d032ee346b9c45cee3fa476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31616a5ba9b93add25c2e36c846d2fab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa6c4395eba00d8c9856d013cf85c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df528524441bc787473c8d2294bac7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f65b493c040e004bd7b771c521eb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f1ae6b5264c93b138514f88256a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aac72bc2dc3dbbeed52aaa56aec1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65e04d4d2614b3de225bde9686dcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d036f80ee02b8b192d47e7667cad7f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885c12887711bb185e96de6e2e29f2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13e4a4eabb24a1570dec66567a5c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c3aa0d216e9cd31203601f988c49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c330414698afc5a4cca9dcbc6c88bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8879c05374fb29e36445453812f4a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf910c39fb5aea3c23e374ebfaac4b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe2c30b37203e4c8eaafa75a2c15e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba25ad9e5d270ae9c9f01eaba3058a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6a3dd54682fcededea9036b69070733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3814fbd002f6772b98ed415fd384e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6054346f3badace2dc3b6ca535f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11aa9d0d37c51d03ee2580fa0fe9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528153010d4022670e0ed3224dc6f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb4b011927d05d4bb229f84554963738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392d75215dc75e87fddf25b38280b4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f9b48ce1c34d932116897cb6a49b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b6995bc6a636651f8e4349918b58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544dab52b70eb1b4fbff7da035c6a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4218527ef8f80322cdd88e647533743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04559321329ab6f049a1b7e33283791e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528b0dbcc35237ff6e3ba9fa8aa355745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d94490fde538648509039c717eb76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd15a1907e2a6d4e89cda6e0620d8fd747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>