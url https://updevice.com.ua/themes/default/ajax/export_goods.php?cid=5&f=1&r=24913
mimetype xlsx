--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbcd4853589c73a269187e4701263b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7638b382f921e7f36a45c602d383f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457dcbcc4b21666fd8882e074a82a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cbbe2a1125ff40f411b48fd5c07e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddc5866e69c9c95e4807d4920921f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50d7b39aad93abe691f52637ce3aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07fd24666938374b43040fd1424127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a9e66318242c6ce0c24e91ac486248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe119cb19c7841fb85777852764ac3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ac630c5fab62afca021de650804010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32ceb08ecd5190adf3dc5419b9a7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f8445370243c5e608dc7ab03560fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8f126e4db4e7b1544dfb1516966513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ae8c4fdeecdd0e046e00bb5e9a3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66402ee4b896ecb340334af7c02f47915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753654d7ad09dfa4793ab10a2238149a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e89cee4bcb5c74b5960385d6e7bb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989332a20663e2db28c3e04bcf2a4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331746a627260a6913274ff9d62d9fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488686c83ad663acf3c6e092153489d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ee104a08d1431ab7b9e0de30c36221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c2faa0888a89b30d3ad1dc0bf21822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b99401ac4db2c407cd39bfa727b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4899e574ea7782f3c88d6912e651ce724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92600d36e688a7a1a0d6b2f517c88b8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e3cb93e2402dcaa31c685379dd0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874ca8d64473a4f8c429d444bb96af527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954aa6654267a0983f943e6dc250fcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73022e2f90ae2f2f3775ae580c62e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ce0bbcaca78e678995cd0a40c9df230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec012c8dfab05a7ae2f4842df7c54d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae6ece5ae112db88805094cfb735832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f850b6b319fbb001499183324a925333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc6a0b2bc3f65ad4011a99d6896d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e9da973d460657ecfec6c95223e3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043068928b82b899d452a35922af39a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914c41f403739f2727fd0068a2804c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f02f9a8ea4efbfe8b6e9ba71777ca538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b2222fc9346cf67c1c58eb78099139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e62381669046a3bfbfc5a29f022d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857e6bb4c2852b20cb508d077ddf4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec3e4ff5ac8a395b6350305b8dc7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761dbe11bdc2d7b1a269eb267205c4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e104b1b349b8005231a99d3e633e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8cee66e9cb50add4d30bca205acd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d2621c4d3446fe44d607423f6527246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5c9adcb6c4a0aa99229d127690d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad3d1e891f0af1aa2e18c4c79179948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d99692d0276f98e2cb0e865ba61df249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d842b7e0e5fc7550459f9fc02ceaff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b4f7437c0e55666357fdb590bce4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d312e132377d78493a4008aa9107c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba9d0aa41bdcb544eb03744bc78ecd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c63929d2065b497b1b1ce8e0927dfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f8408672e59596a9a03d558b4e7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3d3f6716dbb0c01800b3a27e47f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a6ecf4a7346052145e94eb4e24f0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b378f1bc89cc59c5b836d70644b927158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34394b157ea16290fd0af199feb6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1852f67db4a350fbd4f308f734dae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8f92defb978b2724c14a00f1135261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1648a1310b821c510fd9bf8728e3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552101b58f053d378f8228c044bd09663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512837cb976dcf34c8c6ad8df4fbc7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8814d1cfb573a0c97dff6e37712cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a53c79969b3b6bc70a0394de976866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362b9f28670090ec845f454dabe1b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c6a56109d05c96ae94dd5531cea868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5609c55ef6094f438cc3a27a51c8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea76ec4fcf9a40fabebe15a04e17970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbe987a6918529cc5260a2bb9d9d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c062da7d57fe63c8e849222d0cd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28014730a8f92e8678f0e236069e7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfc4c2baeb7d794227a035d81e90474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0d53c1dcdb1a1e9a510c433f313a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21cf077b40aae4c79e05a8a1a3d8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726a43952843f4e9f2ca10b8570d07977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d94a3d6c29ec1e8abfebcb3da49178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116ffbf399ba90b193511bdcd0d17179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda632723b03053bb42cd7da4a9eac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c9d8701255c71e0292e2322c0b4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea9faf7156d9a27ea1e3504ed711c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea491b89aec6b324b1e239bce52af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687045e014a75ed5f013efd04bc4443c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691305f55a94413b00dc4f4b68b57c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566f0c09e8ab769b2bb97ca8dee7a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd046e990306c41f326071ef945193287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068becd85679abf3cfdc9dd2ea06a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebac0bf1766505ddadc4dfea9da7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd439867c77526f7d9a379be762422c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060d1fa6f8fcf66239e3763d89a14da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a5ddc757f7c94e66dca3fcf37e8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe73091a45ca9793ba91970db9b77593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d874b2c06145c52c270e7468e7eda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270125fd88b1f2cbcc92ca1f85672c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a291ac634d4dfd8e893247f5a30b0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255b6c19beb9f61849ddba91b4f77497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6b4e65d3ec657a6d03782cee0cda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9adcabf670cd6dac7a2d2970787bf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad804e95ca0356a4a1c42c1c5fedcfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7c93551812b5db6e4b63553aafaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5d1f2e9b42e9990e750044088771102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06976428ed0c80cb83ecf4a00b9cd3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f11696d0f714d7ed0c4fc8e77329104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6593b128ec8b5db2b67cb30374059b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd23d2b5376e673176bf3a98b2cb72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8639e64b7a91686b13d34a25749f26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c4ad68040aed4e867180652dfd1e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff43a696b6bf9d1f284a1521c172fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83cfaba29c7037425e3726fad8e89e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bd1782eb945ddbc86aceb04934869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68450b55d92ea64662d34acffc8975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a623e8e003234b05e49a4fdb6968bb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeba1f7112e7e0ccfb69277ed29a10f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93142d23049df81903c6f20b94595bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318a48aad9d3caee9ededac8d89902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcaeede262a1561cbb22ec1f6566a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ceebb2ea90a91b81687ee52ba2f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c577d8ac7dbd41227099d3fbec6e5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609505f13528c761a34741674f499e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb323b18a55cc48148d8fb2f005f96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e229f6fd4d6746e4b7dfb4d4ec125e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73deaecf7aa4bded8449892502814f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e84b26414f41a4d619900b7e56529b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba6d575c03d713456234eb0543a6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb00063ef1b5182332a41c5ab23952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83989be6c1c97f21e81ee4d862bf863127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4c0a252e8f0a12ca3af1f2c68689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38908f4e66f0e582c7a408b0508c07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e621d62d4a641150e86eb9859983e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289a2ecf1f0c4ef0d35c16eb15f367e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9143bfae26a3f3a8aae87daae5263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d122dceff0a3ac4dccd582e384b12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8bbc91223244a82a78c32b2c43f41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aadf11b101a89df862fbf242582633135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53174c743327c13cda7a884db26e78d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80856b31fd0fc81ed09923aa2ec3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86f4ccc862d1e58f74de66e3b3c3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cee765eb03987fc6764eb4b56087f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0373b861357fcefe0a7dcf4496ce25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1eabc1f7c3ec0bab2a13071feb9ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0960ced6b46afffd921630f7965fa52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695da6b7ba691820c0625c2463e5b586143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d14898fb0e9872f4dba028d33a215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970bb3595dceca0526f245ceafed7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64873567b536965567808c7465623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacab1169d7e299efe7a77312aa293c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773518ced3b6e7eba911cd2e18cc313148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded70167b91c6d029e3d900a587cd07c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68357856038918cccdbcf59b62770b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0a33e274b0a8226cacccf3b43388151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625fb4dc183ed6cdaed7865af68933152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e278d70bc66877e963aed19db4daa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da505864dde7c700f6b22c44fa3a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdd3653195a989d69f20f7c5103bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd4c040cedc6e2aa96ed1ecfbc42c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd727e9e6ba1a5a2f4ceea7b0493259b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762bbe63216e5b38567ba71b68e89a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256511d4d723f8f94d32992cf2d9b501159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf485a1e1aaf510552ddccfa7eeb9289160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3e6b60e96fa31cc3f7bbcceb432d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a13ca07bc05e2fe0c835973f7bc0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8354afef013422d6321f4dd5883480163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dd4ec9fcd8df5bdc029bd90427545164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f91f3e7d163080c8f6d8eb94cbb1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6157476e2562162c58a249f32417f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a6bde898e7543488acab18d72bce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fb43564691eb04da019ac0af099f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f30052d88fcf62aa2d6a5eac1a31f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f591311c58cd5532c5764ee304e63be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef83cd028f3c996873ddd426032915171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6bea69c629b94b8fda194dc38315172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881bd7caebee1a58558bc6bfe84843173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5453f8afd855d7eb2bf89286babcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91372bb1d552a4f259831ba6f9a3adb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f5d50fe50252616d52c1bc031fb40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce394a8513914ac76afa8ea6846a94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a68e12ed7eae6511971dc08b4907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2f8dc3765dc7a88bfeca868ffc8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc355479da3f835c4cdc8185cce47fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d353979d8d664494157ce0cf53daf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614bf3b44d442cb2ea8325764ac1cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d673c34837acbdf952c320436812586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977fc38a2c8e56e1088ecf1acef2e4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856516abf6ffae24c6dc5fdedd14711185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68692dd51288b7d621aef1a6633327186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fc8a5ae2adf48d07290ef5d02528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553989d706d305915c3ce88e68e495188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1700bc1b1542fb98732423f560425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d64ffdb25fb1b67f240238a42e36c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f327fd040bd40bac365832d171e5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d236b2b512c99359e93e7e6ab386e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5cc232e21ead55c24231ba926e0c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143c0d9b24187da1f6178af51eafd41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf702ef54442b25437b87b9ea517d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca77fd94d7c79ecacaaeaae1bdb6ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a061d4a20b2d0b09243d62931205ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deee5bdfdce4f0871134cd0caabd1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f1dfbe2e0944e7a66238507e743c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbfa9c583dabab92227ffc9bd565b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b03048929567c91fa259a9b7cdf7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc3b0cdcc6e5cd4883ff1faf8894f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536bc2b9ac1144604e86ae362ac8736203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5349c79ff783fc9b1f52775460738ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a8f1cd20708c6b0fa2b68838c79c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5b8fce2a9dfd3cd03515dd6bfa35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360d0ce43c9188bb9c3dfa4cb8d4cfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738561bd0c9996a479079fa59b1e766b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c0ba5459de7a33972b976fc7db51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa207f81aaca6a4fc516fc8c6aadc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e33c2c4f0b178111509f147d5c44d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bec16c0ececf2cda1f0369253d644212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d938e5eb40b7a4c84c5bd52d736e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf25dc4b7865e8b6db18df6654c03b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89148209bd1b6960ef5777dd621419215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6060de5b7e12e1f16db6c99587412a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d7ec5e78429bea86459dd50c4c9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a5134caf8261c54ad0c8a74816d86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a7fe4dce00a69a4fd2d4f03b4b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74436c7237686706a0c62f7eb142fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c37b03cfdd9601def9f22938f1cfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34a111d1eb509e26b262813a1b8bac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b869ad1fa15eab62242f76327a04d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c6a8f4342dc35cbdb8cd25ce5f36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490bd12f66ebaace5b2c45efa00909a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd924a4973f89c40bc4565ee6e0631226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbfc217a370b6b8cefbfd25d059e7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f838570fc1899981e0782dbaab81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4525e65bba1bfa8bc347794b6fd8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c06a9d7326fb2b5ced9f3cc47876230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2465fbe8aadff21b1ff4c4740c65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f3fd69af9cbffff1c3d1e8d86a1a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70d02d9bf3e640478339cccece8c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a02369f5f3dd0a0e1776c11ba1e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db3aad33e5e30c0da4d996952fdbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38033d2f344b39cfebaa285265c4a7b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599a1fc59baa0a5d66ba7203a9bcb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f7e73c622dcb35116df873e5d0e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35fc6e278961f06bb9add1b88bd5aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e88b727db967cca98fcbdb119773c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627cb0e0c5d0b17f46c303ef589c7b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5c7b8084156e6095daf02b9fba28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9560158c0b75d0ad560f9dfa42b23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d4aebc1633cc8926246d818334aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608164345a3ed4438a388fcf4a3894245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392c00e4eba78cb944c7dfb3bc4d1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a27a6f750cf33fbfba7b1210a41ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec059f8345fce98cf8ba3f66b87e3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96501e572e37b507be2e8f9861bd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fe525fb883f0f1471867693397fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886faa2c7e21498215218b9100c84ee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c35946bde064ece3ce01d2de36a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac0d2c3af21e93badf0a65f7cf7561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee924ec77c078d26ec2c33a645210f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e7c640c9c60d60c75308c1f1e0d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb5f1f9993bdf9e5f5a419984e70e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af0b748c47b10cb71766e701864bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255586d64ddbf5c5895da49914813b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3939c1b2a20e6a7f29214e10f6319259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5764176f9fdda706c8ea14a48f2d14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57134f068e202eeb9cdb3eee57c68b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca94b69c8d44e66e998b9e32862a70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4546c36216cc95c1a6fa5b2cdc5f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3e8aee6f62eac03747c9bba5dcde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324a51af9ad09fb93c46eb08faad1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46d87e4855bc6b2d451752553923ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84919bdb9f84b4524b99f0d1916b6a45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4b2ae041e1f9bd1c6bc615c321985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6360390d0c8f8221049e830c2fbcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ff17456eb63526611dc3de12d5cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740108b089a39681e9f24e73a542a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d1471bb01836ba2f69d2b1b41824272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b216c5420f81cbcdd50daafb023e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba953f1466a03705e065f650414186b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d7e85d3b4b72ddfe9647a68f3924275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae50b7c0603666ec5123ce3c60a39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a254b99870460156ba5a6a8987b08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94229648f4b563fed4d4ffc4d98cfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13241fe26a5d772904c03f815c7fb04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f5376bcb2234e2f0ee4bd46d4a92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe041cf109fdee8e75d8a6f026bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756c37dd9015067a922c87090b358c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e54d88f79fe3ad0ab8067f7e50ddc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2f4eeeb2ea26c4379ff24f3754a56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470c84420c7161677a69beab906862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d1d1b9c4ba662591a1b98e28d063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd71b5d08f2796372092d907728bcbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c913f9582c44165302f74865632cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0addfe0d49af3f571ada5c55c7c98f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded909ca38dfb3af4cddfed931973e77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bf6f0ec3e7b83d9c67138c170f9e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c493c4d901ccec616c0ef0f2186128a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e140cf4dff02807ffc7544353d62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fac5644f6e1c57a589eba81d13329294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ede0a755bfc9d8ed463961299ba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d415327e1020d1b44a8192fb804a49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f8d0deddebfb9541a607500a05c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2160d6c4af7ffa0c2ed5adab6abd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b828f945da592f4471f543da788993299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194de48be668720446baea0ae3c4482300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ae0478dbf55c2a71131c90b57b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff5981145e21ee7725ba2f12f890f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be91af355df42bc325b1a45cb2cd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ba8b78f70fa236914a5c7d83e0d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfb12f05e91bb1cb1e207550839ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782652722d024e828f7f2af95f5fa9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658437613a770eaa996dff0b9397614307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a846916ebb12da911417e98d6902c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79747bb5b735ed7030b2ca0469bd35bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313f2b9e947e32bcf81bb78a9323ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3201fcce7a6fa642c9e6809e94de0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13b02f15ed610d32a515a7db1ec15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe093ccd181a6d3ee0e681cd6d974313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527bd1b2b69ec7aa402891874738702314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a42ae3cfeb0fbd14ba8f25bae7ffd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888646d55cb32d53b022ba2897a1ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23818701f8f598907091c4dffe776a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e813ded611555b5375b4e3ee4b7c6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a6ff8f07f90bf9952d7bea9da6319319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871c67127d67cd10de22fb9b2ffd2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e71de236b7027f68349fbab0fe8b47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091160cd46c0580259df4338aaf420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2100756b7c5316d72dae8fa26e8a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ba6cf6f433e11b783de2881cb1b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a8da08d4ea74efd2dd97c472adc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b137485c843c0d3d75840116ab3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8312d5c866a8235ae200e629fa5a94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b74fe63aeb0948ca0f6d52e657d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9fd17161d629be2ff284f6e8f5ff0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b545bca871122d426d04380e911e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a64b1a0475bf7eabec88218b7afc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04a58dd64b34e6162ce2d6c313bcc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfc94bcd56f46ecd16102216a1611333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f77ab673cb3fd982863620146d736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d76bc4874b08b96ee39bf1b4298f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6316d805e3980fcb9d41055f83f460b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278913fbd4c48afebbbe75dc5eac783337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8045fea92e0c8633e236b82b7729338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315883102fecb655401c5401383770fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e9c4fa54973d6b6ee06efb63146d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05efc2752a8626a36587ca476bd532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be8b27d7ed58a253c3ff327ae006f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52812fb4b18209c23de3ec4b49667cec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30572bce88b0b87be7dadde27371b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976dacd52bc3d922cf537b11a5e8eb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4c8899edd1989325164e277b3d0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5167f21fa84d0b81117960829144347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476712ba13241619bfc9b4e5c7a17cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf681eb2117dbe861939bb3aefe00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29866ebe8b4c80000da925e23c750d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03c168ceb3e7a0e0f859e0a822f730351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e01fc95164d594b1d3383f7bfa18a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34974644eaca743f62dfc50cfd38217e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c1f144b65aeb3741822a4fe247a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0118ad2ccc327eac0f3ccc41edb855355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514acb3feb4d355507ae7fc3bf1dc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a34d4f187a0f2c87ac01ad6197ccf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d3feef7de8f783f924bc77d62da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebb1ef14a21ed3b539316df099162359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8b2d03c6f7103ca90c8a55b938d8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d6b1226723a7ed540fb44d3e14ee2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c1b3ad4c2e56c9eebb40472fb5eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43358c616e3ff749894755f3d96cdc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e7ab0bd64486d690debfa612afa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5762e19a34c0409438b82912337576365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd1983ea2bbd164b8112b070e4d2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b5c6a8d1b0385497830b193aa14f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1652534e45a36cb9379c96ddd7106368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe22ac656472d6fb91bd05a98b424369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dbf4e31e44a7badc873ae90938cef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e6e5f1043c66015b7d32bf679f39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74c0a4cb06dc4c621925f2b2dc387372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed531dc76873bbd44927757cedb1b59c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3033236b0e9a6b7e83f0f5546246374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15254ddfab5493f7cbcdac598522aef6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0a38107c372cc5aae16fa807bd89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4884ce9e7a7825b465acafc2635af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071a0d196590282c2f07cb8770cb45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0cd2d11e8670fa034299100a37a23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ad7f7ffb85b8b449f5e32a6e064d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a11819a0203b0527e9dff74bfc9e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b301c2e4a900d0150e18afed51a48b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1f4de8642d0d352ab6b2d2d67dc4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c9f795b9bd7b398cf5bbc8a8f170384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a5610008d410a074501a5e48ecce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986bef6219c1e875a7d07138d4a46a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a69757c24e03572a5e239c70ee2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0132ab016d2c430fa4c27741c89941388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb408b174dfd1656189c3ae98788a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad18208a0d4734b876bd54e5024f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c556d177ad3ef90d82d7db45e8425c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257293050388261be602fea923cb2dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c69903db8ea0cdfc56f5d8b9e6222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469e88a47455fa7c01fd03b09e1a9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb1837450fbed616b8d9ac3979f114395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a092714bab25b3de0c1db19a227e1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc5a17d737afe76793aae1e0ece05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7b886f2955ec877d8e770fdee7f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38c0e3eec4c71b67e49718b7f1d586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9b10a2b079f07baa8c6f3fd12d18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13869abc9729b6a69caeab91a2f09b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205391151a9aa59a8c370e67bf95e8c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bffa368ce3aad3142c7e3df6351ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94536480dd145cb13592bd42000a88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835249746fafa01af14789b4d8d41f91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc9c6897d2c904cb368e6d60414f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f05a3c11e5d5888f6b0040717c7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327bd6ac11dcbf16b2dd5c5525936f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15a9ed6257c3f024464ce74731e266409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e6449597d2023995bd20daccbb83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffad8105756279302b291a9972a4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49199d18a08f8069f41e6a15c7b40ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bdc79b566f3b5bf131786ff2823e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f94db1abd86c75e5c33a5e8546b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d838f64a8b15f333dd40c06610fe6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda117cf6e2943402867903d3f980a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e37118357c9cde66c88fde877719c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab82d74a779605ffaaa2f8c94ff23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710482e6f093b75640df10fc6a062486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582a1069ff50627d3f539eaa5ab1cd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415a83951e17de99e55dfa5f9c0a4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5b6bb29bbb40166e359df32c0a4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57793050609c560597ca6ca4e50fd521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a3774b330419e6532e566ec5b481424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d2342c3add02bba5c2fd15767423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34690ab183ce4532c599bd09dc157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad70676add9af812a0b1ca19ebed53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7aca32b086d65059d22ecb9f3fa0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942d2a07b3cabce0df02dc79ca9eab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ecd54a5894f9b0916be90149fca39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5fe4ecd731954df1542d3fc6a8477431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9f6659d204f6bd4942925097f90a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d289c1a5a800dfd1c3651a0c421fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cedaf0079f7414d46642aefb78dd1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3546185b706035a45de85decbb9f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261db9ff64b3e40aa0202c7ee502ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412729135228004b5273d8ced0545f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a897a4132c3ec02a88bd4182827c31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22e79403da97604c512c9e4a0a18a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7d0db2b098d887dc149a2757dbba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b486652a288beb0784a731666a9b297441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbaa7371de3b8be8dc17141949ce14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc71473b88c123ef57a50caed3d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230c798c4df93c224ca8a6047b3a367444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4925846a81a60c4ff0591b6fb6dfbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a714877d181f35260ba0857daf61bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5c6ec5294e7f0e5df36a342ef682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258766ed4ed1f8ced0f684a4a8b0e173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a03fd39ebeb15159a75c502925f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b071fc711ba9486500fbfe41a508d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac554fc801099fbb4b56b1627180a13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60b0720d86b43c33719edcca203ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa66eb1c7ad61dbd14ab09a4aa9366453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41587db985275b50482ecec9b73baf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9b1543dd63a1fb027eb34fad14d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f3a7a8410040b85c015a45052d2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db66e18a6c05fa3dd71aaadc2102f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d876c6b0b8ea9c9be4ae555d7607ac5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02fbde5fbe6f65e3d280771022847459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d2f3ec5b4fdc38f1b41fdf128599460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce761245c9d0be6d94a3aaad4644ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d1b9d18e16fe55b79099aeb74ffd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196a914479854f3e519e33c6afed9a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d2010f9298be776303496fe9212a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff49723d8e282949b1b6952e494ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c2c0452564bf6a1cf4a34f114bfa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167e637f49d4ec2af451e2d76fbd907467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801e1cc208f9cf0948c1949de00a35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844cf68bc2eef6dbf8ab513443655dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb199d4c3abc8a54f0663721e0af2e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a3db8e08ac871c009ce047e66c02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ef3ec8d28e0e5171eccba718e579472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b0a91a7df125c7e53115a34f8eef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc891ddbe23c27c722d396bf6825ce0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791f613fedf59effb66955bdbabfa3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339471ee2431507a0f741fcbe77fd47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe47fbdf674ef2ff452543dc3c9d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aece9fd0f5a65f6285ac08368084b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ed58ef8a3c443867e8573ace58b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c932f8c099f0d9d40c268c9811fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256d3062b1582292060e6f635c729b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5eae141b5acad7d99126f01f1dc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dc21ef08496f8810955c97523775f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b67442559e19bb226801c5353f6de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17731a354364e94312d6fbf274abb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862a5f9db6b3a6dd5d734ffcd457259486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047416b24aa6ade8dc70eb580385788487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864887f8c1b5f4056e0decf8d0cbf1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b948d531e463dab42ced46735a5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1380c79f11b91dc0fc7f53cac05b819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5000642d64bba98f529286ad4f60fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edf650f93b116271d3c425c381eb1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d7951699286f43e88b454bda5575493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9fd33bf6fe2ff42046d88dea98d81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af256350e0dba99f752166207779d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331420e64d6fa2f6c953e8eb8fdb303a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33f0f1d533a5171dbe6d167f12b30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b2c87d3a0d0306fd18021165c939498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f362a74c048951a2bae06ad0e201499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29042044ab049834cf85ec2ced0ce4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83439f3ac9038b7e4538b8332a9c1879501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c060900cbc16c272bbd227db87c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f977ccc2ee1edf2495c4f17ccd78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99907733735cd363b78ea453c25c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcacb3cd54d0446d26b53e1c97cfdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74637caa3202cf8c7be961ffbe378f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714163322cfb8592cf4ffaf85348de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b7493f9a6191bbd7251000af9b15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c6edaccd28b39dd8a8c7bb749a1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33aa178b481e09ac082182d192b405510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b53103aa455ea67c739fc77ade830511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cf3396187e094b6d73ee0e66457e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0763030dee7eb4ddb19c98e7672cd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406031d525fc6dc33d7a1f037ed508514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830287aa8f9878d1a42db9dd6938de6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd2cba6f9ec9f2eb00957cfb42b5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101211493ebe0914a436eb40c7e7ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b4899e212459efb52c280bf4a02d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323689a225eea11d6388687471faf47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff6709f910c49d9f7421eee86489c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0dafefc9e1bf21f334d7e90e10112521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53d4dd806650122334ab4e9022cba3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db2f2a44ca52d3c95bf9ed8517ed8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e6a6fd4a63ef376fbb1e4e594dfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d86b1bdac51eecd49c753f88abafb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b30318439d85a675ebb68f36ab4d07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262a9fc686f3f9f3ced6b4904ad287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9b1e09bd61861202d6201eb4f8a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267a60c9d6ca65f352f4595ac153fc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ec1c587fc8b67e1352de59bdbfda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8afce14c9871735ec088497a89036531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b1f3a43e3e61d58419a2761a15fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080be82e9973b826f309b1d948e008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa746857e798ba60af743704ab14921534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ce58d50491096b2f98d5b64ca49c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcae8766ba2ab62b2bb244709cdbda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958248557566e808841c11845614a02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4831bc155a4a0c4dcb2e5eee40fda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da64c65db7b851914731fe4c3cc119539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad438f5106823b0260770ce8f95c86b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415c19b974c0f6bcfc9933ae7c8eb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227730d73d021bcea78bb329589b0b3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6dcbd08617c52080db415ffd1585543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777bd9d0b3cfed9dc49a566a429df8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad889feda7ff8df1b23e74a2dbc03b06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e7699196682758d19d0374961fbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052be5948778081e1fcc0aa8a37e4c82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e585dec16f9d3b8a730f21cc817c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c5b37f12cbb4d4d136795ae1cdf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b453bbb633c866750e0fc49dab580b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dec1a75a70e685c1e7a71b9537a16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a71e78add2c1c56ad5d14b7792dbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92687784e6eef6fe9148304812082822553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c4bdac6fdff0b35949a03190c130b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc409da9228535a81e00f11ef3a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff1fc0515704b7fa668b60d9fdbe8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e0c98a9f52d23857a9428c9864ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db828ae3e375dd2a510716cf4f85b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcea11b3372367097be5eeaaed59ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea979df5cda5e78aea0b30d1a39f035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8eed732a084bc2e25175bcf42676a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c789ffe21fcf803a54f0c0d555da1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29a4a18250eb3b1eed0f1bb92bb9ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746716a6dfd7f5f0de57cb2853d5b088564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8a0dcdae22d1e441dd96bedd7760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9561d7a9add5226f1d144bf3781d2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55723d001a473c5c6010b76e5b746c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c3ae68e67209fe2555fd862689684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb27cd41c61254b6cc1c883b1fd042569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a5bb6d78ec31c175d3278f257a064570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a1ff5314dd2a9664182d49d63fb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514569394f8077f49d129124696261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a454297b29fdc8a181cfcf16479b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c6582d073cdff49c40a5ae5868e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce45f55e7d6b350a97673508f56b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b4742c95bceac899e7f188224d71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8d61f642429c731c02e794a0a72b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d292da03a370242a2875488ca998e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda41ec872645e7b214c68028e32b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d12edf2cc157528494b3187d24618580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8cfdbf5de74fd73966034b6fa6ca4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1149f695009a42ae225e25da49884582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9492b81c5fea52920e5aa25cae67bbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10926480179239ef8da57c53312c47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742ed4b5339ab685a353e14e960176585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd01fbe5f1ffd129d6ee2ce8b7abe8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d7a413e36c427600db5f0b8fead4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebecb1d3a9ea8197366583e6a519c7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16379a53feafa5186f2307636344589d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac5c8adcf3df98249333668c3237a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5fe4c48dd5ace7072d84ba0b0d49f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb098aa7d58ecc9d8a2643f295007e0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f196c66a1bd4974ad58144e0dc92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4e4417c5a21cb0d6fe9167b2b048594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b884bad80deed3cf373431ee80ce6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359512a5fe765aff3768e6acf83b256596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735da4da3c212b3a1bd1f68f83bdf3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc9ec937255b2c4fbe5e353ab5690598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b8901cbc59529f1a7e9f150ef60c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6aca07c0d9f79bb441d054720a28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7afaa3fd9d11bc5b9cdc06051303601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd448dbd9f62095862db7c7e3fe69f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01781066c35e8d86d1b8e1f62f644603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631dde3f120a1e6f058629a69bd2019604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9efd051db4c1c0800f4e16acf4ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccddc79ad879032fb802169bbf8996606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c3b541fe9c26b4bf48727b6180764607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f018f35a703aa0c79697488fedd85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfca02300d897972d98cf47db357d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea9a6cf86c7a0680d89c2a26fce48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04e3d741b96cdc76b116297502607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f20a299611e09e17df98b7aa7f86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be646036d94b47fdb95ab5514e3e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759263e5ba5693718a4900aab0d0032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c055494a1020cf9955af9d5063a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec5333b71986fe75d52cbfab8b1fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d5de55188e73f17ae90665e7c356617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba7384e23d752fcfa7325022ceda7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de541edb59ceef4cf4d42fc9cb6c1f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef449b53c53afd7d160f291b69348a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0e1eb94fd1e3ad066a57e963a4a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb859d21783f5a910ffb40c153036622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35407ad87a8575694bd48d51f16f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e9f8a0542ce5d7c5a4dec5e165e91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5f26e73a579b0036b5471e02c84b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8b58c2451f16fb616f72890663fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c694e110eaf04e9352b0745c2e48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a91b82358452a67911b780f3673d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4739de5aa6b7acc1175f9399459cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04fa409b6ca6819d381e3cde1f158d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5b8d30c0fa53fb631fc710e6c16e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806fc10ae8265c62ba67530a3f7edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a11e56674bdf038b89cf293b9744b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba789f057dcd24af81a2d8320a6a866634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f963af8c9419de76ff20849a066eda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464635067ec225caff6d35cf3581a722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c484b21f25e6e7c0fc76237d478b112637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54352c6f943b79a1da6f3b7b57f560e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea90c4a9bf779a89f2f33de055e1a1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ab0dd5fa754d47ed9e95a5909573640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa07f8ce127b8e06dffc0e8d877426c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146b1f493744530bd1423d70ae76f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c41a1850c73ad446b5a21c149685643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e2bd6c08e718817dfd2e31a5e0661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ffa1dcac78464b30c641ce2fc249645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2f15a000efc903beec9b591dccdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1ab4c72b0e98969c0358f3c2bc703647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4435980e3550777404c2357b6769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717eab08c83953971117be4072894d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f5f363b45cfb28dcd5d9d0ef2dea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54da08f78a0eb3a9084ff8d0dca670651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc3fd0e8140c1ea5d6511447ee226652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a608fdbf4a06a864363abfa54bf2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f1673b79c8b90dcf618056d5961a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edce2a4f22ab75e25873b50347ffad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa657a9df81fe5a369d992a34ab018b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bab6a30e1d43a094f628940eb0aff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab48f3d6aedafa0be08df7bdd879236658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd71a09719d96615d3ea585941c4bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dfa468702a36c156be9951998f99c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7f33d156d6279ca3c6b02ea63a44b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d17fd4739393aa2a05e1df8b9b7e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e49a3ecfde038651bb253ccb52c41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5267eff43d53529541779d9ad6ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b5508fc0048b814ef7486b64c99c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc608ee5bee3b69a00bf13ac92d6157666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeeb2395850b1066eb204944e06ec7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc939abd439132a0abbcef5f86fbf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76805a52799844673b060c3cf2651ecb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5e4d1b545c9f5127059f1c920865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fece4107c104973b695596b50347ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914727f7cd9b04fe239fb8124748c9ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eb5b8a28f4f8143a9e90d8ad1dd69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa783baacf03f4c5553508e801e016674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9ddf1a5e4989bd33ab665f74946b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6f41a42c48bd5810f61ef04d52a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8e08539877682b42237d0d22dafa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2364ea92ea7494f8c8e0211881206b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820d6b8f4750238029d67f040c2e9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b39db9a0a78cbc3323dcc8b2ab6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ea9a184c0b39394a7b05dc6af07a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f93030a3c00b74990326774770f1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa776f953d3490bab0d5683a8bce9f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c70fe1f02b6454e25ba3b92bad35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb165b67aebd3ea2254efcb4eaec3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645676cfd1cc2e8a45b8a08695ceee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d6f77de12a604b296d485f8ba4fcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6cd8623534778bff9c89597f74cc9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171847cd43a15c4f9b35619b9e33ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd68532ec96ed2ec7545377ca927b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f6ce5d38b7cf3bef825e9ddcc3c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b9c58685c5992e6a39dcc0aec380692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdfdac3885feb8d152d1040d8f220b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2135b527157b89c4e3e1dc0a82e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361461cfe3f4fe2811d8df83e16f178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e27bc54839cd3673b3b0c6d6f1b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf1425459041f06eaabf9e57712c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0ca039449c3f8b06e9c51d5e58a5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0f2f635dfce98b6556bd444a3092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca185672705f0cfc0dad24853f58b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb2c5f2c521897acd2c0baf398fc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc00bfcf2b22e8c733c9b245e67ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e1cadacbbec84c7c258403ceb04dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb537dbce90d00bc48e1fc4004be0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a59816614ef221476bfb8aa99361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939023ef1418be0c63a848553d0d971706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89affd517a4d0515366efabc663486b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0dae378cb8a1a18ff8f1bb9da9613708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb20d96ed4ba41e41940da3dec7967709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618b363d2d52bf880809df77500a56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66304767e4c55fa29b8b96dba8ea6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ba754e1cdc6131e8dca26f2b57b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc8de0d30d48ab6bc20eb04c12b58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68baf09cf8e869ea4618e542c06f8c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380b90a77b6788042ff345cd78151b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc68fa1b216237ccd02544839ecdcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5794f7f9fc7e2957950d3f320e54d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e249ae2d70e8e9a2c45d2c2c3cdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999f3377ee7b36c1fd386d336549c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f2e1650dd321caec51d8d8b2b0c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e5d3ac559e3d0322eb50159cf032721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae61bb8bd30b1f95d8aeeb791acd9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd9001958bb6eb449d8fe1223ee78c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54824174fa1b2c8d528d20defd581724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fba8b43aa5ad318a0741210e4e8fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871fb66d20b5bf3bc92c12a999dd579726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e445ed5711a060a91d6cf9b5d56fec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81365edd01fddc8b6218d82cf71166728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c355c2ae738dbb25f7714286414d41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7fc3fd3ec66eef845bfe48cf76571730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859991dd540218b910c98b7e1549c8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6983c225f1ff91c039461c7f289599732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a9a170427a9c93ccf160368632563733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf1789529a2edd283d0ebe12c2e38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40edae7ad69cdcfa073e94cac8c525735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7562ce76cec7357e62eac241d47b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc40a67a635475e16895c40fb30ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b6527211e3838a2e00809e3cd6cec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d6975e885747e5b7e317b16d25b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87181247a7ccaf511bc6dff59df00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881f05a5d146fc690a066126a8076c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc79417604abf01bfe575afd8c8af84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb961d493d108f0f75eb1eafa9b8e68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2298a568876ee72de0e7481d5f0c44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899ff9d8e9a6b9098d3d601e5869c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935d9d1ca6e48d9f2723f0ec6567f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d60fe625f20061946485d4aac40d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb9a4c481de346c7d08bac80102263748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079ffcf97586a3a08a3a595856c60b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a669e7e929ed8c3a92ff1f6de43a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9a40eafb5e4a44715aedea576807751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2fe2e81eccd21287444175862a278752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42822f554b1f9bc7a7c97c23a9790f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87de25ee757f58be571ee5b50b90a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d36a2f2db4e4ace137e40204e1b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a17dfdacbf6872d53cc6bad67d969756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083705d42dc0eb46aa9368de692d59a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26abb6577fc9542f8aef021ee0dd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea6241fa5a6eef7fde048d57685f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034afea4c1f1257e7b8e1c16026dfb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71fcb3f2653ba8f6e522730f71335761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f0a786839bcb560b41710f63cb024762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a13ace69dc912aa74bb9d6017f55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82754de12625a295d52030e26c88907b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee986d19c561b3c3e7dc692b21f2a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca153d4e00b508d701cd81ecc720959766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b4fceb3b4de32479a1d508d03253767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f57c98c7a888537dd3f6d9d01a1dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746aef3d02a213e5586d4356052b82769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64bbda273b5f0162d67e96506888d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3887e030c9ded3f8a5d33f61b156d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76721dba4928ea0157dd866cac8d8e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f1a0f2c4e2f40277b79194b9fd69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff6a884a30b782e8630fd605c0dfe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01c2d94a915ccb5289a952e17e8a87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e32f82724b63fd9389ceb647b81a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d04ddd6ecf1e116407d67206287e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91145c6ff126b943dbc13ecce8a8f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22bc1781a661254d69a475626b165779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447ce41d9bd2f78b47214eb885e8ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6899bf4bd611b791067d0340e2092781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224f4748d471b0ec036ceab33acf9d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528aa1c51073f01f74874d7796d171783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f6d21f2b79c98fdf5bbed28c51f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068bbe6bbe3370113d8cb6619714b01785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62737c4bce8be16166cc6573facd18786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556fda3a597aa69417be6004be6107787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6922329d3e438602094d5c1ec381788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d69cc0b7342032a7d343aee29559e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361bb811518b832a4d8aeea61f735b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d2b8663f0259aa436549c481a8c19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe0204353c585640fda51be265f1da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b691a608be568315b679dd2cf0e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41329cf8b5cbe8d69d082c45b9799c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a36d866477fc34fa4807bb6baa865795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37778ae0c24d62721c57df221ad506f3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f5253c15a1410a063b7046c8ac3f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c4982e6d7b5ee157bcf8e3ffc10a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc42645ac3527a6b2323e7e4e5833799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46de012a2b9d39d686c2ec2ae015181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cec47cca46ddf9a61e042fbcefc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c4b2edd17f2b83e7307299689de33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4823cb97ac0b5c44a75a17d32753884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f6840fe40c000b26be11806913c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a69e908a7cb90d9f794057d25bfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972f4a59dcf7d6b5f611be22d084197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fbf8e886ba8f85a98c63e83573a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1753dbbe9d2298830be37e9342a859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c2dedbfaa9ec5bf35fcc2b871c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b09bdf6f5ada03be9e34b95d652611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f84c15299e67d8b6b04c3bb540d27a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2acad6197320bf1ae242517ff924a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a818e93dffd86ff9c3d4dcebe4af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474a3d67f5c3c391d8daa870d275c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308986599841e74e0fb376811975f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a826790f12f95e17b85a2789dd7ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455929a56ce7e51cfe65ba185c1377418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef08429dbf4737592b84175bed8fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18487d730168fa0a308e67742f4dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6958bfb7942604b916c6b9e5bf91b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7099d20b59212d6426298d957ff80c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf180e784456ea63aba2a2a5b662d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad424ad9230d4d424bb4ddf2cc59d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47739a6faea2b7cf4e7869eac91ce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c139b977c286397e4f116ff1f93926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d06cd034ae48e773c244ee23f165f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda30f55a6488aaa89bf1e347a78a3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce165d5938c2678ef4198b0c787bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f19e161e6edd6ef8dfea3b46a7584630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68082eb5c2391b89e7c4e9ba523238a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4bd7498d53c84257dbea1af83122632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7439bc2d06af5a13399f01b7fe26d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb00e05db5d5b14c972073ef53a1a6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebbf3c3ce55d953501e4fc6141e47835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2bf6f4cfee0a0d30b39282a6408136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5c2edfa9eed7178fac18da6bc09037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b22416042de437b01ea8133d79a81938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb6cba29d5f67fc3d045f9b715374839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3292b0ec69c7071f7c34123b01ae940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5dbca18a087a342d5a212be9ba36441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a64138c9f98c4c3aac994bb17a08442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c418f93835f5286550d40b91fe0c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf4ce2ce54bc052645e41082961b3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df302604db2a78eef660becedc71c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a78b544f4606545fbd582c949fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddb0c79eb672f5951e8d02599cb7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2ad29f75a1a587ed76e65799a64848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075efbab18f8d17a5a0108a6063ac2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909851f87c4c07c9b6d801e786fe12f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e82abd8870a5d7cf976b9763b0b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b80eca4ae407c22bac0ad06e878c7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8ce1904a3c21b5278074b516fbba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef4935837a4e1fa588474a5934b96854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7a31e737fc912cfc963430981d2d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd6933098479b616a7c92e7059b07556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a718c9be5eb17d1e2d30fa1be910a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16ab8ccfc5f89bb9d0e2b46648446958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20a15d44178610ab31c3a0b8eca7a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fdee9864c8aca26f9978fcb0daeac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43638840fb40160189865ca3c0b8cb5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1335b5a950e8ec558b1e0b046c535062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a5b88fb90be59d6845a8b2ebefd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4248daf009fc2695fb39602a4ed0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da4c5119980a33f04cef9f7b2dfb5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb0439c0766f92833322c2910a007866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1100560347394222ea284737cc7c7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6d6a2149845be21b054959761ed168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e93b184df69aebb30ce4c23d2e5bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9326b57fc27bf10708fcef8f4835070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ded7f41a1e9bc55e657b07203d7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d3711349d2343ffd7b93a11972b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf0ae7e4f1c79b3ca2fe45a68930273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d41c2ad1d21e54c0ca850135928674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0930a0732cd5c1efbfe67a6c257d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9603c9a85fdb8b4d5ac1a84de5ff6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b0e1414d9df644c1c740e240f1e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dd22e9553aca73433df9d2482a8c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9712b1df3aa35618683eb1e7682f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f4dd844b765b92a88b9a0f2a374980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d60949f220d0928c305206dcfda381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367225eaba1f932dd86074883991f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9561c6c8b4193af6bc0924d0ecb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c212fc956b378d782ad6f2addd2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632ab2f7682deedf2f3900cd8f9439385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07fea45eb3084cbecdfbcfea8a45586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aefec52596107812c057bbfc44bf6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4b5e3049da7260a7f737290f69c3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc7f47f3677807d39a6a1593d6ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590ff8b2298445f253dca1cfdf277890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b502e71c26f962a5f37f538ccb8ad291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fda57ecbc389627156649ba0044192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727ad319f182aa81bc00f21fe9c63593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c51986be94718442991c710181f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53509e0373e9d5ccb71c45afe2a8c72495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98afad3ca656b2cd39f28deb6db2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5997c0c1f407022af63aeb5bbc761897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899324c1481541f781e81028807c5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1692db6f80f92f22dc9a4f55eea5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886477a39da799ee98c6dc6d37eabaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd01aac7eccaa1db3d53c905fa63f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241ac79f2b6d8f7db6a542e617c7fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb724fcf553e86e982fe0f82b8ad97e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ddc911e5899780ec2d376d091a5f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd467069b395bcade938920a08b1f56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9fbbc0e85083b60bb24efe2cfe74e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f841e6101f2da2cd73d1075d0130db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6942f34cb0f5c2fdad5a4aa2f518c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaad03e0cec73a37d8a5d17206fdf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296ad7bf3abfd9099d793114d96df25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ba6b93bfd343c26d08d3dde29680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344b64fe5f931f2ce8b3721262ac51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503719014a399116a9d12d32cf2b439f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d3e99462c1028390ac645f3edd3ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947f0074f979187ea2eb81fc767935115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9abb66efa73c71ede969c8770bc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb08fc4fbbd7d71d8a8692687c5a0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d61be49c247b091bc8268936ae23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3f1c169f665ba6a065ccad7f5b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86135f15b2515d728afe7272e2f5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c369fc7fcd1e041a6cb9a1e07c0a65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7efe52dc2f4e3de01ef0f88b310ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d42a111ebbd3a9711b2ac1883b1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811aada33d398fb131e4f881a8f39d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be45355532b6dd5433709f7924017a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df36c8324c4ba58cdd469d0d624ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb08e3aa66c6905e5d2626a1e6bb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f067b34043f8c5ea89685b473af974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa06a87438cdeaa9240eeb3270584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425468cfab17886cafafd630c65351af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3b0d59f2831272f0bd86a9cd098bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5795961022bb126aadec6dda3e4f2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911311f91e6ecd47a651f9000855cf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7d7466d5fffb02024a5ae3e1b2dea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e80a41eeb66d70ad90f127f9037a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6bb2bdae1de8efd5028d1befe2414136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46227c69d371c9f4589ca84aafbf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99bfde9c76f7a78d0cab13cb446a2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209310bbce88812e3f1f4198287022b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd935283d33fedbfb52bad5346c09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f20383ab6e549aaaad6030c310321141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a83190227041b73db52dac03db50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26ad5a8d64314d6897fafeaefcb203143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33943807e1e619f0c9a9aeddf3bc043144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab48a115743e7e43d9cc827b39090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3617f43dbe5798092e0f23318973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3e8d90f4f663d4aad3db06cfe32c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f5214cfecd5f1515e0c3dd39c167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20211d368585fa533dab7552acd909e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159c001cb7b0535a7a4b1eff7989f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d5e5ca3e4112001988153247b20a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90250fe996cd5786d236f89b0d3c831152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911b6a3d25d6a18fe95e497abcf07a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621ed2f51b9b376fe57a9823ea83598154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967aa5b4c2c5d7bfcee249e435fa7eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d8f4d25573f8d410a9a55c2e62db3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f591402dbd726f6ae5ba40e8da72ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705a724b4e6af711a3d8beb7195532158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69d6e4c37d6e7c97d650c7d3b5b51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c708f2d8f5a24f32bee28781a73d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1d15734308079730884ab4ce345ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e169c749dea84a344c0c725dd37c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533465e55092400bd7946c326797b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff6fcd797df7e8907461dc8044668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80391853ae18bda30cd29940bb8629c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef39d33d547c75ac850a0006c4b18a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345901ee0500b43295b1f196673b13cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589d4d6667126066d77114e0d84b6fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6475efe0e80caee2918c48c7b9aec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846eebb1c42c02fda0358705443ca8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957be1cef02dc5be78e28f5a7126b7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4421066b8ed1ae9c6cf8fb59a756383172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e17e475a7286d713d5be1254f32db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eb57e93c7725a32951844ef07c91b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3640cc73d3b1edd242209b6a87f815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c87d538afc1f1f06a436cbf620519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c973f5209a9c7eeddd32d3f98c370c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e36b7dca94c95b392561c5e7ae55e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014f6c6d50735caabd33fa90346db58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e84f9d920f424afb72cb74a55ea9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680d4269a1c9dd9e773d70b317c361181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5cc6ef1208d12153927fac99fb3a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2713b727c0aa6b9e573730f6695c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc57ab516865d06d0c357d0f6ea6047184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745bb34850a6241b005724d244a98c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc859e9e0906dde673c6b8528fc968f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08350ed1c53df347a51d9236d6089d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea172a2a6c0cc2bfcfac301b4785ee9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa20e6df6ca5f5fad19a398dc1213a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968b9e5546a9d2217afc234f95b1b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b79e57b219a6971d4fd9225b62d18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e67d89a56ed20086190be5debca9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d1a0e74227e650ec9cce21d9109d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8175b80eabb31f3795a42d2c097b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa618ae6c2f870c2963443a115d4624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bc3b75cc070f92ec6685ce99800f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bbc523bb002c4e461f2a91e10562197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f099abdd96163784ef77823ededd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32754bd1898fd1e2d51d95da1e1dff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b521631d1b743dcf4040193e12acc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15849f6d155c18fe1db040f8d6fd4d30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade14b176e793d7ad18678f40a1963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35133028b05a45ec612136a39933787f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc3f4f7ee43986475b50467eaa112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89af9a21901dd311f8e2a38ec0fecf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d055ef4b6a3996c074dcbe89030a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a106b970c994a05c94c503bc2f6c90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927056544c7354f6c59985babd54c23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe986a3dae8d739540b3184c4c49433209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301ae0906f0d3d09fb79ca33e2b977210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56deec9f95b4d7ce6d0e62db2a0aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656399a8d47088abafa15f02b228f24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164246d0fc4b952f96f222fbee7e294213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119031ad28899b6fc9c7e1b5836f1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59f5a7f6f80d08f998131e63e6a52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2a29d5176993453daafd3001be3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f1785c2eb5e4cd2a539d42bc63afd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c8353a6212be1f11f4e4ee409d9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f812c472863e69c68908454ea5e1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c5762e2c27980fb15d832f9b8128220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66112a2496137be4cf168b00c4ca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee7582e4f4b0aa5cb2d68b59d877f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c80b3c60cfcb9add09fd170a6b222223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e74279c362ee54c50c3b18492113f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f3b8c0f31a56979db6c0c4842a0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee71534ae507af7a1a164b530ea3d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a752d5b96611a8f1888b6e34a9dbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72046434aaf3ca1eb66391994d23a5a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497f7bd7395f2b11852d08e21ba89aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783836fdf57db2a96b83ffb13108324230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c956c721a8f4dbfb13e76b04ebeee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367a950f8cafa2fcd9649b5c26d44f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3324920bc8c6d4cbd23b9b2665df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e0f31d70cbf5b21efbccec328dda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c0611ea17335186f73446c96ee05b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452cd8a4c6e1c4ccba1de0c0f2a6db4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ee0a4fa9ee16cb0f205e435ee6e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542adb4a33739e021435bca8e95e7b6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb8b6d96f08e1f544f161b0f889a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da93a5a43e70dad148ed665c9f1219240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbe91720309606c254476aa038cb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7776d25a4f2330956fda77e5d6bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eb8aa04b603d16d7da7372f5131d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5faf4560435a69c566b7fa9f1cdc08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066975bba362d5cbe85fcb5a9929cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7b90a1c8eabe37b68aefa4847a44f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dccb5b5b4c5428c93711c97424a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3bde35f725eccf6d687c42ad387bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b557f1407161d86056329273be9cba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98869625e2e2778c71ecf124a6b6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbfbcdc087a5a1f961b39a0981eb5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d5a507c667eb9972614bb423eafa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260fe70fefe55d1eea07a8411a3b0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cbd780c260976e5bf34c6d87f6342254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e357f1f0f56e4b5c2092e25fa12db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b98ce9ce1d44fc51d55c3621ba4f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073a1f9a1936c7dbf717a8b7fee749a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3346b43cc45b5e7c734594cebf6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d84dd78a3161d5fe2f4ceddd287cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b456d2ed7bdd1eb28bee281f871cec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc362e979122fd227826969f46e08f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772825bb980ffb3ab4c511d445a162262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1d217ffdd286565acd5752151e18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd04822028b306472644bcf137f576264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075eef2b1e1088263c1432a4660706b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05bca23c4da87ea25c72fc38832b9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312875367a73ad185f921960c8e90862267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9bc265700aa144e80263b127f3c15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d85d67757a128d77f96f56622d59c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ddd568de93322bc5bd6551d170cce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cb76685f3f1c25b1e0dd95cb2f60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc409d043f764df1052e2af518ab26c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aba1512244fe34f9c126ffcc2fef7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336e6938eb91f542d547d3798ab49f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b528ea6ce56c6f9ecebb6436a66f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ea75d76824d428363571dcbaea81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e13dfca5dbc37bd6f98a1797547e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d10a674ad8e2dfbe37524cfb41c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbbff862e0266f176bbc32cb5a26b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984185a16c758abc370b1b1319c4b091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655882945815d004e90715aad521f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627866b37a8fabeea54b6f3789db585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4b425b049fa625e1829ec54dd355283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c1250b840abed7315d65adced5c05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b59b43ff4317cfbada7fdb7607dce6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92f46c92044a727e07890e0aaf0fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c7bb6850bd989fc5bdf535b227aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f4780a801abb5c0647057c3339e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ae7d0f651aecb6888ba781bc6d79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0fde51f2ab4d2d9a5179ea5672a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a33b68746c4d33d9ba1925a2452ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dcc68daf8740f93df7a531f707bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ff3fc42a739e11c6cbd6a1977d92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c37a10f496f6b3198f1ac300762d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113699bd340486048961057d25946e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d528e4e2573ac2585ec405955acc24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ca84524a7482cd83612986b6d7fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11e5b9441b9dd6cd8a00f02c68357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb88f717b8a978a2acb107f4c2037299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312482d152d791abf56a6771a223daa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd18016f172fc32de4dd4ea1063f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b620c566d4e0b84c924bc51158b68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af5088d1b4b5f147efea2afa91f049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684956775abae9bf996bf33fc1117372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d9a2450a0cdaf6eadb6cff2ea438305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64346985c5c4f9672e648a0b2f4abe8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e311bfdbf4d283009655fbed9c9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0f0d54731df5fe4e0bd0b60cfaa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214dfac57bbce19208faf2a8c24b3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9cc1c8d5a28749aba74ef6b79e60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ea73e3071f8810350a3104ea28f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50777e473f0e50ee1c7fc22008b295f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3dc6fc9ccc517be00e4930289d78f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee79203e0c9f76d15ceef35b96a07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b888b22eede33e7288a05d7c3a3993315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a0d26de124a7e2de441fc84d958c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123c2c5d15d02731168762e27c08a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91816234074ed945ec347b8bf52b38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30991f1c6f97fbf4259a74d7a42258c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f9c395f79a8d4a69f93b0e89addd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6e567c80c233ded0b0f10e78896d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8791c02ffcd869aa333afc28232a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4dbff3f49c58131c2d7dccd3b25ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ca466ee6aa84252d3112d953d196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0426e8731b8437693ebde006c5e77a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5a317006426ee18a2a2c184b30fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5a287809e572c9e50ba5fa81792b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e24bb219915738ecf787748776680328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9c0e62399ba3961a094579150cbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45ebee23e35a1be3bc5dc8f91ab90e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19bb5b63207c6fa8ad1a391133840331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabb09aa664836ed5fb39b4ef846839332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2de6016b8153fcb6e6d6fe4bf576c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd123b2a292071257f2139f2e3624c5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec4411887a2628990d9966eb40de0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fafcb1d19d646ced009f07fecdd299336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067678770d9a3a0ac903cc972c8a0c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f467b0510cfc60c79214a88d054e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdcf10e8f37aad092096fc5e05ba53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd35cb5e1aadf6cdb0ddb7b4883746340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933e55aa3b81d01e1a698a2aaaeef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db94c4dc55fc44c5ec6312987eb455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479784ee1dd8d4b6b7bb3d180ee1264c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4bfa6d22f097449dbe0e4902a8f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7bc31b8fcd22b6c1238cd7aee64ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a981427b9d6a7111bf49c27656da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5637540cf1584a88e4782b9371e0d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766742f2d20297371abbb0278dff8b1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704016698e16a054b2ed8786defb7ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abff601b75f75f9460503c3536ee0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b103b8d72e14a43572e4b16453cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f7ad317c576d234594e2bde9aa77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaac46cb475201a3dfb5946015a480353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02a534506adfcef3296a631de10b66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b59b862ffd972f3ebf18cf030ecc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1ea783867db69abbb88bd11b29c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0c88c484faf5cbcb0611f36bd813e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af05dd812ebbf7dd7a806f5df5545b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a1e886c2e0f0306f4f3c0495e88b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092bdc70e97fcb4f819232dd25f2ea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf012176ce8b99ac9a4040c9f56694361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638e745316599db934f1b91675cb13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea00c695195e326133cc879b2a6ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d574c84efed7e04bd287b4463641364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b28c65b8054b256df40817a346352365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62faec0600178ef636b869f74c18846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1bcb95615552ae757f3fc5623a07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd650943db939cea21ae1755a24a8ed5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38acd954ff569b834a8a45d6fdaa16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846e62a96d4534879bf52d315e4145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6a046ec03e3ec7595e7b1371836c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968de615f9937a431af9fcf5946573372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d5cbca21faa42eb27f2365674d7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391a44c74e96cdeb3f8ef1759f7314374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7f4eb896c588f737e412be973d8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973a5fd2a8f6b0d9e96bddc2abd90c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227d035977ff67a5110c0e7cd48853377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342c148f8783d8d1d14777eddea3de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb0e947fe93b04a5ecda8a282ecde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b10176c00d796d1624bf89202c1c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699accabaef5d4ffd5412a10bbbe65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eace8524577582c1b7d02961afa2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60914dda5c66977aa918c5987748c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fd1a602ad709f8c4571b8fb3a772384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d8594c11f87825f396158409dc05c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733bdab251d8257a624fb6ee4692c7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a9ab84b2574d2fc4c211e82cecc2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc31b7111769e5cf5342badc5824a8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7525e687ad01d101ee6737bf8fc63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd383dca18cf2a0b3841d9845479d85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5453d0e21df856c18ccfc389e5945391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8c1eeeffab03e7807262388d62df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b33475a4ec9082a04f7ecbd4099800393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f00e7741064df747900795bede80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad3c9aa2ffad169dccb5b3ad2decab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da0392566ed06956137556fc85793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa72b6ec882bb4d2bbe21e8b2531a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda25e142f127db63fc1c2ff15a8da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8cccdd3984740ca45f721432bd77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6780f274cb5d01eb67832d2aca7d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86b0d5e4ebc162f593d251405f415401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e733544e54c14212473a23464d2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37f32da6cdb140d83b82627df85fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1d89e24942dddc5e6b8b7f4b2042d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa97ba99656dc22a95f148654ab52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad2812de3ae46dfb6ea5004ac257d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213385a04d24d8062a8c8badce2cebb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8796ad68114a857ffb620627f8325408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01795cda04f311ac7bb48c668c62b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7c89947851595f00712488e2c9e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27149638ae44dc512c9b4fbf46c43f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480e0d703c93815c48d8b312591676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1058fbf9bf63bf5bee1f3433c07aa2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98cded61c24f8b897951b0dc1bb43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe15ecfcebbd739e2c4c8660e008b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1819588fa11731d50733fe8196937416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf604154482c9e1286763ab62ef9a59c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb16790fc2a9dc8183ec861c93237f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af7f82e82f62886ca5d35a9a7e1d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd30904706152b773782074b670fb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa765601a79de20c77f2b90810d78ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f663ea5c141898beed7862a43be3d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3ea192e51f1ec429e1d81eaa3cc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea13e14cd8c6d8f1806a22947936bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5df2936caf6621b786ef6667d399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa3036870f6075accc7d84ea02143b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df804990fdcc109d31fa2aba94aab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8ceeadab83dc8f82f09d4d2779c35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91261673d9d3565c6b851c5357658429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9290a1381cd25db24cd08ed39ea1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048dd9d6e4a4d5b0d55bc7b79973b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0942b84eb1582454b04fe69c62e3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee5b876c302d5fa9be602e2912645433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc0a2406a4e2f9321bf998e12c623434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc018946f652b8eee8ecdea439ca31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dfb5db350da1b0b381597c5546800436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f5c70c3e6774829202e9fd1d972c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234bf3b40627b5e0e691c5c8cd98a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b20ee297d2324b50f4a732f84ffc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e6261360e1c38dd50f89793d60cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d3abfdbda212289af78e54c9f032441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463341d8702759785a3ba75fbc909c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ed0253124262dae7d8d7551aa6d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8beb3545798f2e20e30c064b251174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab1c2bf3acacde7b69d5c8946d338445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4c96393257ed1b80fa21b687f3dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe14fa3720d0fe3518fadca3e3c43d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5fa660be2944ea3025bef42ccd90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f344ff03397d05e26f2192d451e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de39ddb9f782cecf7ee09b8bfbb96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cefcba22d2d10e0c12846d3e4c8b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef2768e365fdfdd084b765b45ff92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b26fce3a0e9abcd171d35624cf059453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122ccea729b6cba8903d0efcac9f75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c547dd80bc9cd1b6797fd9ad4d936455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dc86bacaf76127c88e646a55ad43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791deaae83966459e4298aab0dc65324457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e21e6203a2db2d85b6d2880faa2dae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e8f550940b77e080539833c9681d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c881277c2826228ca0f3feb459a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350383a4ca86b597371cd55e4c5b99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07fe2b5de6b1764679eab60225985c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a451c57c0ccd410010a4d8b627f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1ad6c157328b5d943675d78c3d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7309c608fc7174dbbc9c681039ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665135e62d9e24d6d0541010f57fb44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110d07ba7be2303d6c2735af7ff3c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a20df03a4b20e0c4a5256100a638d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709128adce1391277c425c830d2fc97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495aaeca7f0df8353737510bf4ba46c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914969e48604bf8212cfe944f3b3286471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a466a309d407b1d704a558f3f7bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb97e4dff101106ba9b02bf68f790473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c7a495b30b37057022a18b9ab19b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb9032d5ccc255a4c533c249fb59c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04142c5b3b8a0fc78915eab10035df9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6696bd21d2fd807ded38ac9e21fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188a71164c5243a913ff97b2590b99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896273650ba132a653b9d3cf315ef3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab2a27346a01dad1654be29284db9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4954405287d6acfd107984360b1157481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78efaa6c7fe8be23a10ed6a12ef721e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a167dc99b93fe8813425298bd2521483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a72d54cfa455513319791d9146af02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10477160fa9667760793e9215b3d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ba9e8ccbb00d0fd1de99eddbe7211486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102fa9b90cb2110d9491a059057d14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d4a754faa32336171cdd2903fda1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc7f48316f6b050423c4e009b74882489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1668aeac8fd195dd223fae75fa6d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13de8042f0adfa37cd9af311f7e298491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa8f3d385aa75877592c604d6006a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30761be8d109cb84afe4a6b004b8c91b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131344b23d61ca69e7b141efc75f30b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ffce0c5c04514f24054b7eb06104495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f585e8f6ff258f397a9120d20fb828496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb3c359f7e453cda2a01b7e4fdb61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf3fe7d1f7e2b5ef78208df874d38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd14b553bcf58ecd1b96bad50f2b7d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1787b0fef27e627ce59aabbfb8b20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6cb20cb41f45f07825fbf203c54e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9376c0ccf2ecc97a7a7ea17f57b01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ae2ac1ad38e6ec3bfa2b62fad713503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca639c1fa35eafc8345339db98d26405504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc9761a18a4beb29e8c486be6b5c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d228976fbfefe6651332ca57ac3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67013a0672df2c3d42aeb894ff31a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05dcce42d5d117c7d1beea52b7cfd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3183692574ce33f5292535493ff3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8439978b6844d561f872bd0e59494510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dfcaea1fe615726fbaf328531c45e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbef884c29515361044707d7a576c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3638912b8369416f97147512a154513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aabebe9552676c368c36e46997cff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9aded9e7b938640698ad1e06b09f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ad906145f568a13c4fd7832b6ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6eafb26018ff130cff752ffdf6fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ea7a94f9c60e528175e820ecb4a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb8ab9fdd9ae20850634b8de70105519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ef5bfd0943ffcf278e22d1d4cd4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20966409ea34d1a89eae84a761f7da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01fe23d197d52e821cf383499c2544522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8ee25a285b6251d38ae1a848bb30f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8835d220e989b1f869c5e7faa9af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a2d01ff5da776eff3519c3a76154525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac19d7f2ba241a763eff0f63dbf273526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c408349ebae15b97266c91264235527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605789e47cd6e36176971475b7e413a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef4bd0f649456fe81ca0f48afc0afb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03424fa7e37e807bdc070efd4056f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc36f8654fed2a73e962f802ea1e88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb50cbd3bf64d34ceb75eb0094207a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a0aa733376a00ee6d355d524c68d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a866deef0bf639a01b0ab3bacf3093534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d61a140c6043ef29cf9bb8ada13c2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38e5c0b158a34c8b63b62b799e443536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020e6842e2dfd4303a74fd954b6dfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86de575e530c5677db5fa15cf30b20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4174d0e0801ff7996995219b540acd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912f4a486141d0638b0226d9ad6ca5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7291728f77956f6e36ba9ba997841541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f859d03dc75c9752ed8df5e7d763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e913af6c5c1cde16e17c10835cf32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b07d447de90028a12f03574d64fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7442c2e11c0160c34c0e591726c570545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc1e26e55cfdc1bc5aaad9b08743c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16170cd0b1260b60074c5177f54f14a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80709c4d996b07a73dc9e798cc5977c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15e8ced32355303c626622bd73094549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0bade1184aac25650c5bc1aa851b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba35d3667f33a17cebbe21f4c72ebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491419de57215e242d6b4e6d0800615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fed5ad25677553c50eeda405fa4b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871dbd202113b1b889ee405718f305554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a71bd4ba95ae03cd3d7d1b183d132555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d92fe911d7d37ddd3e76554ad6706556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d261f00e661a3306a271096ef84f81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600849ae6d358426d1facec39cf4625a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45ded16e4fff8d0718142a75ce7a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6d999fb05ad2450177e7c3034936560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9bdeb3408fe6265623c167eae89f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25252a699d42b6cd942002846460ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846402e7a8f3771cabe4f7e8104b859563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7519b60658d1776e40e5e7e1ec64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf426b667f72df0bed69220d8bebcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c5f3f59a4cf7fe50eff2397827064566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561860df9da8306ced3619035419d2bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196399785b0a316c26850e7e6430671568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc324f30d081b3dd16f4a9c9ac197da8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e44b5fe9e4a45994cdc68a3d2a8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0834f53e121d40e802f41c00be9264571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c903aaadef510749dd2fe8c5b0a831c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5799403841b2bb3425478b353ecd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d587168ed06be7f1c41fc15fdf9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322242efea1a236a65cbf83d460de1dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d087db7129e7f83e4a4866ad2aa1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b4be170ac27db3bdf0abe41554af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3f2d98141023cce419ba99a1a9ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48ac2d2e77d4bf43458df2d354afd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf7e9095b8637056bcb746b7860098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cc021239845b922e86ca82cb797b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28484d73551f1b738f9370a0ef2f186f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989aa2f8ff0dc1bfcd8c1e7795f706583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e8b6c9f36f986b146e7850ededba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db328c76ffcd87957966d7596ed857d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb780d3534f27787728514a6474f9cf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d64e6520e9c8d6169c240a4b41d1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f656255b5f9907984d1f39ee822d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e9807e418edc45e44ba28d307ba8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b22ad5490e0a7487b0c3744b5ed70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4f3b74e617a7c0b7667f63f94dea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9eef3934e1e464157667aae46735592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20ccdb1b1cd96d414cb6d272222b36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65b460f413e3ca3bee80a5b1425007594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89552e6fe59e9e24b084c7ee70839270595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f580fbaaff77dcdd4b7dff74b490ead596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381216447c3fa6588c97b44218c006597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d5d5d22b36e2d5e1c4d1050b9a93a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d0c176a5d70b25a4fb73cb9a71cca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da1ced510a80f13d59fd4991ab7ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e522abf86cc257249c3a95da408f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d0ec0ef0765fe3f54b7656ad79682602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df66ae467ece9458500a6438b6051603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96296e17864884f27f367ca3fb0d53da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b3d78220185aad6bedf2e449b30a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119c3914d7a1ad9b758fb5b408b85e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e18ad553663c503a6956d6e2b64a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc3d2edf8142e9020cb9f4dba3aa1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbce971cfcf438ebcc3024e241bce3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4fc9daf178c1d3ea83ee648f433a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364c586c821c6bac3479d7c2f184d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52373964c5e6bd645fc340a1807c746612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2fbbd8601c9bf8524cfb7c6aba05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e140a66baa552c5015400760748ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793cfabc9c88610ea5e601c9d616f28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd037d4ea5f2903f962717fcc965a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa613c61ab5ac675b06537af2da25703617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa29a5b6ac04253225aba11c8e5c88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387d2de6afd8d08be3317aa30b1a885619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1f4da45174c9ebb7cfaffeec65c08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4dc1d25f66cfaa646852cb18fd19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0bf4202be144b524c06a432ecd140622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34f1d0d5e56cda0bb3ccfaa38a5732623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c549de0ee9731fc28e583a3d2f54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b87e97881b1df47f88ef857747105625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe8fde77622d0cb200af703bdce5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6706f137a3a96e2e43836c374c533b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8e23fe3633b2128319ff402b3127628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdbf6c4f30c0407377faeb6b36a0e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df92e1edafbb92f8a28da5ec4fe37aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f026bea6ec53a5ed6325caa98dce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846f0cd3cea2c2fef8e251aa2312934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3889ffc411d0a12f35f4511067847633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d86cbbcf14c1e403f58af55f6e604634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8dd33191f52f98d6ec230e328e59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254473286085b20a748e25a95355f0b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113202357f3596bd1f2e6291d02c79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7eb5c56e30547908ce8b31bfb314c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d0c40530abda20f5c4796734045d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706253a7feb450524cd71900cc0c53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3d0955d3e454e3ab5f30402470cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601026bcddb78da603cbf11a7b910c40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901b4a22b715290e6427b5e07aa2ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556faa788a4e77b538450ae5cd60d106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f2b9689f204370210a853af2dfaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec929cd6509865f23305d361d6035646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981faaa74964f0915d02aa133d36c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e9bf69d9fd788cc28dac2b2373e97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558c5744b34bdb9ea3dcfb4bb3d58f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2dfae73d14e93e26dc8a122d9b1ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124119b65346a392378e9525f93338c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e499e9891b1e35f07a9ac3b1355d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac507ab0dc9cce59f2f31b17685323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e36946e7ca8eb7965fdd6b44d439b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf45ddf573408c66dd0f66cf2405c16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ef8d92f3716ba22886b3a035b444a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e04e274a6df4759544992f0337ae7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b45c696d4dca07e277c1fc2373a80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369738e52e97addbaae3355aaef0461659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868689aa9793d671c946af06956678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beff7f397a3bd578440d5ea27aa4ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8b0f9b728de279f7890d67424095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9881e69c96ab91873dce49fe85022b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4ec086876b9d5411b387e359dc79a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf95c8479110d8e2c88f5dd4d2383e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2948b6c28662435b540af1dea25358666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b69fa49defe598b84b0d2fe1ad55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2e6a69537d8164820199b06ea6fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca758fc8628fa5cfc8a4179fbda333669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0406faa113242df0670b5eab3cf1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618e37f8e3b451b1a5ace4dc35bf49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522182b18627edcf33a765e07c1d5541672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e4be92d79f170cf9991e62044475673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e76cd2ff9eb80c7ef824617381c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab3892f617d76b8cc3ff0a42eef47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808316373f95bc5624f742839218a91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72318828a5e0a7112fd36f690b0e1ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6692ebd5d99406af64ee1dda3f1e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535fc1efa7fde3c4b2ae605e35689fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a89d80f842904e1ad9d4b2e0d1c96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebfabd9387b5d1e4a39bd88b9a5844681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909aacb8f6e60ffbeff13632a63b442682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a190f5e3ae74b1f51f0ed20e2c1b62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adade5f474a6b00e3f12474b7ffc2d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9457163be74886e57d1881e7d64db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc73a787d5c96526e279921aa43eb1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a92c64ac0c4241fa87eff3b57dea99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d104cee35debfcd8e6f5426d25f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bb5ec3bf94d7ceff895c195c5015689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58d432ddc871f308c74883977206c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e14aefaed0c5361f945fe0c86abf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d35fd68ac1f4855909a3169bc1455692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474fe8b3c78b4b49e74d675fb21bdd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0487669d8fb647e51598df5d5aad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8f627dca920566d95bd7fc582058d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca795175814909ae3c55a4390039c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aaf25069af01c93af3279ec882037697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba2f2832bc83ab91fe940fd381cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55d6b7294590fabe580273dd80dd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88a43aae1a1f217c005b798a1293f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25827edec786836296c963b4642a8441701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946efa8c24e9b6578176737d10b691702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f76c6dc2930e5ef8b96b90c0c32d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cb6b72b718e76b34f0ad22de6306704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81484a147583e7a0dd007a9859355aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b6efebc36618a5378e59b09cac09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a067eda1dc3c68f8883ee2efee72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2031a03188c904532717bf186c344d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136425cd323a5f6c5166a350543cb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946365723434412d66b8d1fa21647aeb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef74d94cb138bf42aee94280d060c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5d4c3ac83ad963a1fe6859fe7a1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe4bdd089f9b9667eee5ce5898f39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcac50f0732a475b4fcd59c4b8dba2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319273c2755f81ec53524f0130e04e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980d25a18f4a33d32f8693326c8a69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52416d572beba7d2473826379cfdf625717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2441c5fe0d0d2e860b34a069e717b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cf27857c3306e07d8c9511bc648e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d9129e5eadaa3227d629f86d2b005720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53806da1fea340e3ed74c7b2913af7cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54011c4c18d6c12eac5974fb0cf75930722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56859d894ae165aeb85e8a6610e55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5e97d24d088c247a1b6b128160ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874c43ce02ebe684f9f11763b5f19c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b940d4994f844320d56d5a7a62695726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf14e645381ca803a9118b53404dc4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a8061aa06f736d2554aafe27119f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7b3d70366adedaa42af0b9dc0c26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82beb623de21ab14eaeb4763e04b90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4593e3192ab5435d5f6721cd5b860731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25796ae2840305056b50a129908ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe256ac34ad6965bfdb7b31cde01174733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092335db1a1c43377e0f57f8dd85522734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4304562b19115ed09ad5ae89fd1ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12567811342d266fe9225cd544982f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc63a7aabf6f1c3f6f88bd94a638a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774c53cf3d6bfc21bd0386ce0ce85d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2b847ae2a6ea56a1c00a39ae49af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63824ae9065ac4aa57c27f400d551bc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7736c86451823c880fe566296c69eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575dc741fd30136390d0d1f99b0f3ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695dfd58ccac86081e9630381c302b743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>