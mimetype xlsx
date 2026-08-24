--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d862de055faa43eb9df93ace37d531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4223f169243724aa3af3b35843a502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba87437def6687a821e875709c0f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f3ff77e1e3731be62c9a5d741f9a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c90e7dd2f2f57341ca0b0c9ee2335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bae2a5afeb7a1e035392c74a947ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa40fe1c4164915e3fe0a79c97bcdf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb70c67d1b2018a8e460c210facbb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e840442f489cd025e10655f310949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1a65008cf5f8fc2c25f4aab1023610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223618f8d7dc7495ed104b907555cdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fae3ae290d862f6fa96379b7b6c9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df785865f360f0a1a3a4bd05ef4dbcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f13182e4a8cae268be6310a4c0efd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c85eeb06fb8ffc88e38f26d7055dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4694f18185c910d43eff34fbbe6a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179c07b6446cbce79c33debb19762bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb816b07ea6ed33ee22d0b250f0c6aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf3dc19a8184af3203d47e24b9501919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33876371ee4b0715ea0572dad908c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a230db1c2e363b4618983a29a90121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00749b6b294e1c54c49dc57685e1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b45a8ebdde8584a7ef274a357bbfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a392665c400de10fc442e042b4481d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452aeefb53eeac30c05cd12a6ea30ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbaf9caf74af17cff2b28804ba093726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581eb080a4304e5a798f4150c3a1bb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde067a441888ac8fcb9302b334e9ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e0722f3f233e6f4a62cedc87c362929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467d8e2cb00029b97fcbceba4f02ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da04a2dad9e1c15d85fa82297d75a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd6b50e593715037f2d7607956f0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ef634bbd20a0c5f4f0985f7bc31033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500b89456e49bde7637bbce518937734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30c759d382f1c05fa567defeac5cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469cff97def50153a2a728c81de473536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e96126760ce8c0d4354acef0418cea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26b26d61d6c2dc3f7eb6aaa95fddb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df536383e4d1dd07076dc2302d415ec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace7556450653058136516ccee593240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a01ef3d76a254d5939ab175c11ddd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde56eab5722378d573df837555bc0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dcba567dda47e4b5f2cfd32c7e57843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c426b09adb0b6761e1b29bbad791a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb8719919c5dd37f749a395b6e01645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d6783bd1e9e593cb82e3e60396cf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6288cd59b19a3f17dad4704cc7317747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bef6bdac42f36c0b2c1700411893d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4bef268ff7dada55d350a1f2725e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579603d2f9ceedd65808d92d96e1f5ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3218480661575e8b389b6a80f5a8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e6f7388f98b7cf5bd93587c56b3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687945c625572ac2e87911672c38d42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673bd88014bae69ad41fd2500e146754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf8450b5d8883eefe27a2b8bc40bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebea94f81330868f352eafa6b1f00456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec268004370b27e12d2963a5f2add357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b318f8c1bae07328fdee5ba2839f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad9e0be4c4d5b3e304109cf77cb2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae6ffde99def9efa9f28aa8453ed5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdb76d72621ab9d852cb115b46da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc80111fec7cc5e41d362385dabce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe233eca7cde5425956ee98cd54e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538c56035354884642406ca7a3edec564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67562054734209b5e2809620b0684ca665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a146c3c251250909e8b10eb50cf9d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4641ab43fb9a0be6a794afb2ada80c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1740aeb831c72476b156d6ea59d3b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212cf5eb8aeb33bdfa9f28b6ac5614069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc4c54409561c8513a702dddd23a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb154b6db47f56a5a5eabde6480b77771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177418526cd5552a18f627bf9812ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd36b3a49f4e69c9cf56616af106f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378483c303a3ea3598f7a452ec2a0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355726b254f7bcbdab722e4b1352ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb57b603ca63ac147032dee86674376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523d6775e55ebe54438c6432bb784d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56fecfaa2bd6881484c5c66a970f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07bed6b4f8d0e4c8c2e3dd901505779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a45baa538760df6e63d66208392f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520a54a9ead25c8d221dedf16773bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ee6cb4adcdd793d469e84df879b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ee088ff178fade7cdaf23205b9af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b9b06e628eaf7ea4e909082be7b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d02eebee6d8b97301d043a484c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195955720c6c15d4871082c2709c84886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36325abca13ccc4298dc4cff38ec16b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0b56417e293833dc38164adc810c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab84dc0a1e2769c621ec03c5c49a4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072892613604083a72c7e13b399c235990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be1c8ebfcb86cae5b79aa268a741891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7601f0c7f323719f6b6ecb02e53c5e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400583294a0ba01be828e5f6d229c37393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de6f15013686335b54b26afe9d58b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0676e0eae0f52919f09ca9ffffc8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9aeac7455d7d9c0b703c61ead02f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce2eafc0d9b67ca4450fef28bbbfd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03a32163556190c3f24acb90672f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95802cfa33f038ab27585cc724b3ceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a65151402d8051dc67f8a3c109ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36bdc56d23575d0ce98fe867af3de5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e53944fc41533174641d937d0cd40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4ae93d3bf9036c34bdfba493378a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d215601e8d733fbd7ee245f1d9a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2bf2438d8b83c78e5dd9d7e9d5bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d4adde7e96d20d258627f25b4c6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6092fce52efb63334e59412d5dee9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b222b953f4c6aadb69e17e403ba7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01add11f6731419301101af9a17ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d809782aa3c7152671705ec198d895110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b412a0e01caae7650dbd1682b02f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4124f23102af1d064818ec20978c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053609c52e4841ddc282f417e1a7b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300da3be2c7897e25b2b6e2f5dd57ca7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4afb3fd3f0373914990c67d1f379d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6c21c507a01739a6e2b0727d54d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5fbafcb6b096a92633d6f450ecd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75a6fd160e79b5d47e23c36e0d3bcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481c3a8d110b1dc1a1796d5ca90ae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9e22d3b33ef0ada68b22a2df91827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a50a13ee32ef422d8c8dc0e45cd64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde26e90f5087154bf80e4ed0430e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f313c73fad6b568f9928bcc845a6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5c1224d8667d695499c4d40661e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246d9d44bf65070bf0049bd222cddc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0075994c6ec581cde685df14db45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67161e52a6ae048532a93dba28ea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c15cf9212c194c2c2499329377965128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3955db4c9509998cf70e13b124afe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a2c5377c48458d7b503e097ba428130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80e3d23b8ea1d085791f2be27562fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e60ce648439529981036a538d5e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9044085b8179a1890231e0edc6277d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba9102077ec62b486e4947cd7fa44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191e9bb87349533063f3144fb16dbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96a8d68f228adacef5333b5a58538136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2167382f15dc53cb8d45316f7a681c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50b59ea0772f9cb0fb1bd901b54b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538c217a4574fada6512fc357f8454139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927362861cb6c8f6b097d75d21aca105140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f15d683de65f0c8a6d42940b38a3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026580878c4a992a2954dd40f3ea2b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f81c4c826f390ef9117381fd60f2cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abb8b2d99b7be92a02152e85cb38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c48e4ed5c98dd0ff28a6b5e4537c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da6657328723e702bd4c64f40164e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097768a3dcbde5308fa550499ba06ce0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4cc9f121498d9a17f83ffac5c251b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0d6a27845705bd28c521cdf7fd74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d868e75e625f07f0b37ced0b7268150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bab7589a407c2e92a7fb27f5a04f51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc5d895c04146461e588a9a18b81a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe52aca98601e8d6e9ed93a7859ab3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf465af2a82c51d5da4f322578b6a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f5d54df24b13d2e02105b5bb3620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654caf76e1b02c3823f530a4082f3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594892761f2ee1c00f588ce648bb3b4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce1efacb2d9a96efca89614dc4d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddf29f4b94ba919098a5d2d4215511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd83e3cd563926d09238faf3cb1b2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f476e6f9e34c7bbcf3cf809194dec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f8a9625cb86c9e2c58c7cc3356af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c155ca33d5d622fcb8595a1ec2132163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71785fe2b923606be888716de5d534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08985d329b567e742c9a5701a23f7fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9278ad737ad298d4348f2c2b78892166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec7f5fc2f47f67fedd9d20d3dca62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539cc60759446dcb172e61ab0cbca0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0ed4fbd10b0c863433adb58e7482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15135cbc539e433b1d4a0076f7556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb762b30fd79d6a9198b498a5bab63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac612de79c76c72c37b8bd1c863daad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdca9ce979fc2dc2045dca9314e70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031109b82e68399230e242a3e0bccc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473493fbd058eba52b91ccaaf8a5402175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e30648e92560aba4c894db0d89b28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc34879e69e30478557082d669c89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbc62cf268568913caf8a5441bb472178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45996afce5841faf6abf14f8aac4ac7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082f3557576ac456e7e87cb2172be7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96932da2f26ca32dd0d6cada43cd19d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e37440696e40dc54bd15a2416e2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfacd0d9dbd4a55b69a0d51d47158e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c5da9c262d74dc59b17ad06cdd044184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee3d2d66240f680dc8d076ed07963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00824ea66382fe8c1b487ad7c0783a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74b661f0792c04dfa820204254491187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab5066eda1900e799263f28cf56ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924262ca80723625c3661ee5f31f820e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5c4f8aa171476ad6a92ae89aca77e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c079104b368a516c9e2d0818fdf0d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38bc075d2bc8bc066355ff8e55ef32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10488becb412697f307e81006ab02d47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5df0631d1ab5007ba1416afdec1d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f471aed0a3a59829d0f868b2fbf628195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7fbd210dec9b753023ee0cde9c592196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c4f8be79fc235726812852c2f9aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592b5a6096387509f37f1526a27b33a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0f0e8d3a8fef8912b0ef867b11fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe33c9e6433047e2ed02eb98f830d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5bc8cd4543c860a1ea005d4e763e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c7dc6680c9f2f07fb6e823b01328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788d83783bcc695120682cbdb2dee4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434bd680fdbbc425bfac384b8b14fd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5ac049906bf1a021ee7d046b8fa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2875314a10aca5024bd45d15e81950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc4da8c2ca760e0cc338f1189db7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c68ef15f7f29853f9ad02b54ba3403208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b0a03ee738cb2985d26589a4307d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8889e055158bef6dd74dfa96821a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c227869927b2a922e36d32d316372d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a5f3122968a967b1692211fb955a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4332ef8339077633ccc3b3e0ecd2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115514b3d217c08f13e3636be86f53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3cd804a232869d052b6064b64397215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca258076a519afe7a320bc360a9e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587bae146cef395a3f3e86c6d949125217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d3d0361cbfa88f935d97e507aa12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015565e8623e0546d0e103c1d979aea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af357be6c11a9544324edad975f709d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa254b5ec4376f845deb61ee6ffba0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040b2c3ef0fa6dc463092372c61765222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19d0f3131d397f576bc32aa8a205c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c095a7c900b1b1308dd16927b5a4519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca9286dd95b8619b9ae696c74a6b4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7281c9c02a9b76433a13d832b6c050226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49067f87038696c1a3101975141554227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719933ab259d568e2c641b39e0ca7b6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7abab77fdabc59e942dbce40f65ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199afa51947f8dc7bb963ee59d3d563230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8e6b1f9cc930c799325b71af8a875231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ffb86aa3a0ca70555d15379c94a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d41aa09dc33181061e3632fe53c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c9c7bc44324c72c89f239efda526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f8e0e1ee53a2cbd5aafd19f78624235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127cf31fd568ca49bff3dc5246778d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132221bcf82806cca89580c5bae8b36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f55bc974ad8ababa97f3dfe2de75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc789a8f54e2c784604092fcd1d286e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024219ee170c0843d54659a2433cc49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f43ecef4d1ade24f3228376b5a87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86018e3c8ce0fe65693481a261fef63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c0ed215ea74158377361e791b6e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718607b7e34218bcfe822fa65cc744b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8fdf7168d999d348521c688411214245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac2a7e2ae8544a3b63d3ff4424707246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e9e4123b103944cdda71cb3e80cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c15b8a47a55bca0b6dabc20fd3f7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34663e367803177eb0b997d9600a339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8b8148a235d72da586fe97c2d0a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800efd274e54b4a109b7469d05f303f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55c2299033d472d1fde80db128361252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2435dae1c0c9ec9f6352042599b64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d484fce6a2389cc4e73b0d3aa20b4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c2196d0744d04bc447baaba301c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2b929c577cf96c476a102fad65e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581866c657c659e56bb91edbd7c271257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fd2da69b5e3ef5082f476f1a5ec9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1744d9181e66d271b2205a0ab66d2fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cda2fe7e1c1ca970d62f18def7fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d369dc2c5f460c821ef88b0612361261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e2328a11c1097e143fe7a37e2ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678bb4fbcf8d620cb026add6e0065a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2eb177e4314e5469767a9d7b1b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a6d14580eba599dedf86b2987efb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181214abbd2bc2c3f1bbc29ff760df5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679517bb831afa32a2bffd47a394c552267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2eb3e770b840c4fed105e2a52121b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63927c3913de7cfb0ba25487d83cae19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c48322650ff18780e21da65f10be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71d9bf494ca8622cd08b51ba89dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377f5f2b11be790503a68502d5e81e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38502acad7bcb2d19ab2f042b445975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a52b9c3de20692a8653c16ea4a98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b967d20b627c7bd65beeee3391b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e470c2964dbda4fd9624b97bf62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5957a6bfce3becdedfc58e497d00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e1669a927cc67c8a18916179813a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8938e99d8e441c1f59855a2c72d1f2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334997c00d5e19e60dc924370d70f2cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa71b4d341186ec1be75fff746e70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b388b78f9c0761ef857638193391282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3591a5def7b8488777969fe3216d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440da02d16a761b9cbf6e94d2ecf27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87b5879f81d6b60e5244c855ec788a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1d221884a277e17661822a0b64ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af44bacd10848ac0776972080d44c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf58a308fa649a004151e8e81b5516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e586f6718c85563bd813d14e2b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5b46090b7eff4513939515b257b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf630266123005f88172a4a0d20156291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105604d22530d668bab42e86d870131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6bb719c3dcc8f8479d0840dd61c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57148d29c1d4fb392d63fd46582c6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9301679659ee8a362853ad53b583c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c799c7a44a746ed3b02acc9ee472cf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c53cb65ccff5a718def9a5519990297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d8148444168814275c09d73aeada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e53de82e612a10d8ea19669d77ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a2bbaa6df59a29ba0e7158a4f660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28dd58dbae3723756b8274bfcc994301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418d4641da04d29c180d91d2d9082c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caade67de2ca61cca88cf47f1f04c74a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3223a0516d3fb8d64a9def12fc2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33753d54e68d4f2b0c72a06dac03fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e684044fc9322ae0c7968276221df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0507d6ddc95845075a74b70d510a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d8214968115ad2a5814aeb6ac534c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409474980d8555703a822911fc56a939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8082bd239eab56c147523f43b52f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9aa195a74106f84ede6a66e46c50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16e8afd7c4760a16f426bdcd89a14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e054edc0fa3af3b61c2e6910793a64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fccb29644f3194c09f82c53a95264b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3522931df790bb4490ddd3d5667b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb7bd3d7b6ab125ad574a53fa24ac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95184bad9537471250f7ba3e24ccb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd1a52b9030c0d37c8a7062af6d97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce22561591ed013f5cea2f0be7659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d034970397803d00c2759821b556d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416641cf67924644c144f6d21ac11e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd26e561d8eeb05424b902d64c2d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de155996f296f472e5778c359527e2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5358a20dc0c6af29ad5eedda4316fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b74b55f60cb71779ac8693b2702a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677a2a096cea06b254971bc0ebcd9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539a621b0613f9993c805a20d79ffc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb7d8df8131c30bf0892c0a2b4c41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288f038a2e836610da71f1be57f973b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cce17b9fdd82252495863798e52b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8931f5b8eab670db7207967603895b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba3593a6b1551dfc02074b8f5def8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129980e9f348ebacb7d4567ea09c09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53560f49f19898722a781404c58baad8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24c220fc94a2a5c08348c2f87b50f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f1345d3b672de5b6dde78c4d9ebe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28f5439c47963af4ca197f5f8f318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f346b270b0f1585a948dba45193f8cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4479fd58bf946273734c5ab30060e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e9afd558e60be0464d24f0ef4dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffbcd070f7259cb924ff85c3cd0d91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad5334e7b0fec2f0ef394b02cb02c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2eee055a87244cf4e3e19cf7ce72f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc391f4a71048ae945e492b87b4aebc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc40841ca8708996053d7d77e1e28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1c676d5d72665fbf86a2dd897280e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d836c26d2fd32108942e48cf5858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406b419412b8eee884bcf18db47fca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62050ac3a38600a58b0823c3652e1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0550b58ea1858ccaab06368d2add350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb60015d3ac39f553aa9611d6721b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9dd5a02da67c0e6bdee4a18efa7f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04638ad9e43300c0a539b4f3fc05ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba144d6d10ca1efc53d14f61da26ab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86f76f268cda8b2218595f15822f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9887d74566d4de029ac2a74743c5160356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07146058fcbc735e4aa09784321db092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae644a4ffe4a0062cd24790ba55723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614597e0a2d3ab39d47ce67288ad94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc66d7efa005aa1ede89076903e150360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bdf52befc0c0d96e28e1ccbcb3fe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7302918852654db6b9bb0c1a15fe4b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750cef36d04cd9398a7698cde1485c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f101f290e1cba7de17e3b10d048f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58c29976aaae201414cbd26eb183f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d13960b38924007fe2d599b6548b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b92a5c244e970245fe933518405d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356cd227a92eae60b3b629a1f190791368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c916bce086500167723afc885e8fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162d5584ef811f642e33c2ee2b7418370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880262d84383c784e9880b70ad61c7ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de88157df78b6148e3d536735533a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5afb0fe367fc06681f59d4a6fa9f4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6598b96e2ea837cb9be4f9d8730d5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6beb31b97c79fe956b6902432407e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9d1f65f27689801d01f74c7bf2539376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ae0865d29fb9ef31303c28bfc781b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e120f1527f93c107473a64ac34ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588038e579590b30daf1c0b32dfd4c80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9e23e7a17682f6b6bf05b8200be1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db43cfb8ddbed0444b72b38ff6816d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b862c41a876f5970d255091c09842b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca8262e27578ed236a9dbc38d07675383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a900df32c960724ea79ffc415fc352384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197e3cc652f254293b978cffdab85b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8a3a6a57f29095b0151f76952ff0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ad12947e89fe934dc105c02267e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c93b080842b56de159b43c3feedf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d627f957acb521e15be677faa37e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c73f930d6d2aede9fd6102ff771938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9e4762b70161c5bc1e6c05a8b22d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83ccc9b70d74606c49f02a02688f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299e03815a43c0082a54c3efb7392e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519804cfb9bf8ba49a719526a4123de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053708cfba3430a0fa73148e44b831cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167691fb5d6c8747ab11485d77356e4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de3d78cc84a2aa28026bb196b820d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be89113f2fb3d7b492c4b8928cefaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15d3eb83df12af743af16af062831399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f3ae173229099f84d7ea0fe77209f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94df60cfb9a38df92c607025e68727401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3696ea061fb468e01b152668c2a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5cfb0ea9e6dd906bc80802ccf7919403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47f683504c5f298a5f1110965d3e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebcaf55f8a08cc14f80cf509c02d18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09317a2b70dc4d8203586fa537f893406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee21c4052bbc445ddd0dad5ce90802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2332418f71b7325680261f85fde3e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06558e15e27403da07740db4e67f0449409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cc191e3a83ffb0d09c7252239bc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b648d500ac7a71dfe260d72263ba4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753583a3be5d351041686abd224829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f08cdde612d403ccc466fc75eb511b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d2eb0fe1236778d9db6080187abb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8349eccb17cbe50456782d2cbb86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc55e6c4e84ceae250195850c29757416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072089baece567ecc38c98dc1c90191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9fa3888a57757fc0bfd0c4a636cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a768cc4b010ba67064b8d27516e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2900971b53593a13117bf47e81f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b0bef48514aae056ed8719ecdbef6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b550f652f4dd823a601aa7826c114e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d26a999007360a2253199c22ef7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023261cdf1bb693390779192cbf6c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82262b5b8574f287925721e9d429e55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0083a47c981e5a3638390e1ab71c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2400eee7ee3c13970312e8965ab0d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ebe61a36385dacacd0551b63b0ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec418f68ad81aa7a7ab3b29ab7574cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b77364c85320f48af62c67dfa637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc824716cddaf763c62e94411c79030431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514512913c36bf1d800c48116bd7e84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39dbbd932bb3a81a43ebc3412ba61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4aacb4c30e0607447db67f07fe111434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3125a95404fd7c5b16509791d326b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d23563896047c87fdf9b672a39b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436160255f8755e08057bf055a897efa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922077d3097ce643666f38b43e0ae23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b544c2c68bbad515115b7a571dcd6c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c96c973a63bbfba0729e8a65101e4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e2fcf0807790a32274e58ed31613f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819913bd4225fbecc914b09ad40cdf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc882a3affca8722840c278664f6850443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba6dfa53c797551cc3c87bfaa2f50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e0c0bc706d32d4ba7669f05d40dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc608a3ef1f738c5e4104fcd2508e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff0e897bc2d526bfb375d9783c613447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26410157625142b1afe80770cb0f320448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73d389ee495f6e47278be7ad12812449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077751abba1330844370b19923927e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b706992fe7fcac216eac9bd987f70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc1e58179439aca3998dfc781eea9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2d9f985bbc22536f7ecb0ab7e59d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129735821a0b285a1ab87dabe467ba92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca7f5f79a1a92ce59eeb4d51b7ff6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69492a3a664151765808bcad4d54eb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c14df8d2a5da5e4a2996cd6aa0c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2958a9ca4aacb96bfcc8ebbbd5098e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80a2570232843ea15b8828d132919c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3a80b2b6e4a9f00ce6438777e1150460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f671ae137bcfef96df332a186b022461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8f9085080ddb36bbc956210a0c109462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc255e9c4a19a62f0fe258711d817eea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd36067c6cfc0c279e84199137b1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5739de34e3c23b4e85e110f213b26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147641cb5100d01323209b0fc46e4243466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc9e0bc4acbb6376b99ece1b461bba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dc97e320d85038bcad4fa724b4626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e7a8d0a4b0e6e4d15022a73de2bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8febada8e2779ffb2f2054611769e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf64bdef5f07f50eb0b335a3cd6ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a77d9ade9d3db2ede3906e026de11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0016484bb04c10d4e874d2557addd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5d2ae0f32b80ba6d12f6e5b403f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77319f07c15577fcbc52cef6faebf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95eb1dd9751b2b6f713c83d8c0332b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f246e0e03250fe4e0dd94a5c22c8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccae76ea2690e9f060f8212cc85384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043d97b3059c65de527e504294d971d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5e1045d6f0e0d978ef7c6b1bf2ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1eb4c9b025553ae3edd894b3401f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc0b9ab5d0a6c8dda2961a2d66e3ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050f1fdf6a7b65405e5671e487b9db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676db36a8a6c978b1cc4cdf26eb8429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f627b07ceaca08d22559ca4d8826485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e6c4222d4e1b937d7011a7dac07e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9022654cde119cfa454bc4da3f3807487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb25af03c9172490f829f635ce21b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889e21deb255958212a9c73a5f55200489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc378b17cce82add2a0e52654b61a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac265e99bc14c696a2ae91e8e5d16e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed12112fdb1fd4a65b206499d866e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2ed9e9954a1281187c06cf07b8cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c28036e3914eeb3ab42ba9d9a44ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687db10f99bb37549b4e2b13400382f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd65406ad0de0f9ffbcc8bf71211da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f7a7e1ce9f29cb2ddd8fcde87631b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81c8a78239da09ad9339232953b30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a62e6ea6bdd343c02d5a0ab168980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9e5925e4e3b85287b7b13e4903e24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037dfbd4f94433b2fc3c10ebb40023501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a119ef8e6764deab67692de84bb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc28b1d3d78e7b254843c6ef6ef2473503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626d01cbb15013f95b34440307e5a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88e98ca118ff5deae7e52cdd465fb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472886d3292ee61ddd59f606ead0cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c86ed277bf423291a80cf3516332f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2d2d1bd34e29d95f010038bb64cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5cb8769e5cdac1f7aee1c8e08c934509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c4bef3af843da02353bebb1a4217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afeba56782213602fa17cdfdfafa8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc571771227350fc215a15eff6bfdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febb35cd551cf73327d24b51e030f5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee82addeababe41cfc35663962a0877514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3db3b66f6a707838972f7f5b2318515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c2325e82b6e44613556516c088707516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753cb5f9b627a914c1b4c4d47b20633517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96af46792b2d65a07547e86d8f755518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3779484aedac1d4ba49fa4d01511d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce1fba6a1ad5351abdd91d3479499520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd61a90ca1bffcccc4804631f7da7a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2aeab0fa366e4870daebcb8c60b8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4174970bc1a3bfacc87253dda3aaf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61d5ff99875f49f97d2aad2af9270524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1d8b6ec7d13222460d1a9cd5a061525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e2885be14e4389f04ecc73d41d72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c49a4e92295c9d2ad03b9a4538195527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ffa7585c10652e0ff47e8f4222ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc05de7af3ffdc226aa85bb3ded09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8710291b056398058aa7c08db1de36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918cfaaf7043cf0e3322e20a4474a67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a883fde9cbda49877f70a357fd182532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f43fe46684b4367147ebe80f155d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7693e2913e70f1bb25d39b8cf2552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24747d979f5a94ac2815de196cf145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77ab8702b6531fa844b462a00b938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e6c67948d224c03e68c39133c069537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d957011331a9136806814df72c0ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee95599272b9d0490a58ba57be384539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f498bc0c4e42b77b608a8bd89e7a85e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642de1045dbbc4e9da61addb1c8d4ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae347476887c1341204acf437ec2adc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48bb51e957eb206456bffac0a33d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8de9483780b461b0b67e2431c8cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a4b48c7038266ffb1dda7b754f58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d0afdc304ac2ad8f66f9549671fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2f79bfc89da3c4494cd59682a5a11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243690f298877609ebb394668b81c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b44d8b434b8039eae6d82a165947f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375a8b8e9a7aefa7459fd7a3af65b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de085197e2ed7ae3544efb0954d3d55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d2376f34f18d4d588cd649fbf054552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2e2012ab25293d2c211cb338a839553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cec38156398715ef0954ec7deeb4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424112b4afb5adea9932a536a463aa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4813cf57f26dfa61d69091c0b56bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b09a4255c20d827a0f824e21861cff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e518aa7283ba46264983379f816a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c5f01434871f77f2d6c4f7983da5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e148fac493f0629576b7139790dea85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833672686da2dc79ccbc55530aaa669561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004e47c786e4efe5f1f38f9a3a7e8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943b7a963312b27a91aa7f7b1b3e27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2c0442eaed39e07abedf8444eb0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49005dc7a100fb309a8a28d4cb27220f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e7b7dfee70af4c5482c79b9da81c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f868274a3c5051fb24cb20763532e6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef9e3891dfbcb9868ba79ee307768568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a51e6e81b8daf837fa8f921ab2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f323105b1575aad8d37e6f66fccbec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9af0b1098b00bb7f16b0a3aeafef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f987bcccf5551f4e155da8266789572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2d7d8ca6ed6f53c72f878647c436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc7c2e4c57936e9312208b2f41d533574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e931ab7ff58c8c8569d5d35c21816d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc561337ba9cfa8e78ecdc16cb0708576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f4b6e4c3f438dc2d79d648ba8e18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8c694c8fccd5698d1ce791573cecc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda52188d8f6e251b33b15bf16a0d0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a8d3d75285d4021b33a0796f77ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a4cdfb10be6aa507202d99301e39a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094f2365e9ca2c3786fd7cfdd6be05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981884cce8800a68f7e6bc0cbac566b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c34524149d4ca9bfba9b473495791584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a941d133f1a198f5ecc3dc96081ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e904f894ea0344e5e4ec0933787edd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f48f9555952a225ee200d9b37094587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90837b036ce88654a2dfe44200701405588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb90808889c3ae5d13268de896be9ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193be93cf9862172cd486a0254438c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ab0ded96776d7c30d3c9de0ec9c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a638990e24ea4967d03e6d8b038e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe738b2a2e54a5c5f8f56f7393e98dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6976203c5a1398c9b38b5f35b5909594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c8565101badbfa461e05b65166af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dceafd1546ef122e720abf3c116de6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768011dbeda977313528b2e6b89b1a4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6802c3a095236dd55b01faf607876f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b42fa68ee9a06ed3d4ec4baaf19a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101a94fa0ea85fd35991d74d663990600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c1222ac338ae58ea2ebcbe7d8ffd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e23bc4e64dbf62a33fe350ae3182b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad0b0213dafe32944a7688e646ccb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d974681ae5123595c4a462b7f5506604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019640866fe589f94482ba7c1f3e268605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473453e1f3c5ddd0d93e73c63df5558606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5316c80f8a19d24301d2c813c6ba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca44547d40232f30dbe4e5626b5c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01e4e7e9a8074a044df257eef308a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc9a11e47f3c94a443ad55dcfeff2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655eaa6dd7f23eae751ee9e67b977c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da90bc41c71d03258f6b6c0f28b2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d5e2185c4d7a77e3da589c9313f64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ac659712b9634d0d9b4d3ea76bdb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842bb9dd03fca6f8ac6f905abbfea40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284755b15706b1928773139bc3f2cc14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb53310ae054f611141513380ea69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a15da7bdecc493d8fcdb29aa295ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224e05c43721d5d821d1095febd5e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b19da191faf2698a51fe6467c11d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40049859b3bacfcfbd356c0a9c37681c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39448ca098c0781c34373b838fd62e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044dda61077341e5a06cb14b442db3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf4788df12012ee4ad057be94b0b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c31ec86dd5680faf85bbf51a331d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ba5c7df8380b7ff87bbb252a9ba9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c511824a0adaecaf820ad6b445fcc4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1868c9f0ebc6f71be19c060f44d99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874fe7d10793fe86e598ffddd2142c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5550ffb24d2077154ab7a993d334fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88071dca535d7eb11743100df0b9cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea692a90287b3261e22875395d64b39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97a5b07bd25b52109d327c87632ed9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d62ff161ee44bc4a7dcdee04d7be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c9178ce5fcd86dee8871ca90f7d1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12449dc6a136c87d7a200a80e4f2d762636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8afc69b426d0868ccb1ca045d52da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c1341c280e7d29dcc3c0c6f78dd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd6105345071edf8890477d5af3671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb6c6721da82bb4fa39ac7355fb2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd5a226fedfb71a37287f874d5f801641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658c46759133ea93ddb0668f3d9945642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e393a84884580bf5ecf1cc753f550c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ee9b15f719fcdbcfa2106b645dc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7006379c7ee65e259fd0c0d17697645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8eb06a2d1f218e63dac758f31ec4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8483d84a6c9d643b6b525e91c2c48d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc10c0bcd28772dc6053c89b269cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e89a9d1f608e29fc015e531e616a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6b0d3dd73bf4bd7f790bb5cc5948650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea6f5e555da4f49933bdaccb0a3de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4787a202652c1476b6538e71b74c2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a9300592f9558218c1d90a2b714c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204805fab41acfbe203c4b48663221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115376dbfdeeadd93d89f2b18e9c6bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f3619264873bb06b2591e78f8cfee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497770c4baf17aaa666f9861d4505774657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e10be28643cf1aed047d97cff844a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bdb79b7194b218c87756ff2efa51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0d3290660996f23af47c05e14d25a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a52514b85f0710a86376d347d3aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608a70e5cd6e17305ce948c5e6841c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed852f563fb044139132584224ef97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3bc24ae34d0ea2f82c71e359a20c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f471749b7a60fe4c44e7dda850c2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf69b43d9f69e997f3dcaf5d8055b29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17f11e689db47cf95e255f9eb45cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3427b671e0048ed78b6a560c8b0ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d80f76c054ea18a8c44174391ed3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76e8e81814ec5a2a81b8a7ef02b42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d26422b0aee30f75f2c81d8f22c05a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f3007c2a14305c2f9f1a0ce5be20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df377ed581cdf81cc694fbd96577b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bea318101293e25a192e54080e385674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a5bbf938f6b94bf70ff20229b65b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365fa9d4791e7eb19bb7a9206d30ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345508d88bf179a0ae0ec2c6913edcd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b699ff02dde058367c976e56a449f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc396a8bedba1bc32b1a107d73ac29b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47e85d5918c2aa5aff24a79cb5afc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1947963f0d915a0e36ad9ec8d1ee9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8dbd2e1a4076441ac9c266a39deb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d21180f427f30bd7bf1f204e7ba94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca67c47b821e55099b3cbc76933e01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36615b32be1209483ad60faaa2d3721a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6dcfd78298ff44f365c48bd60917686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26925a239f5f6c1eb9fcbc2204c7eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30f55ab63ca8d4455392a904c63df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703efdc3ef2a30909941081d765281d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b464ecb00b2e528763af9f30ce22ae6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc13629b8037800281cdfeb5d909a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14790ab27c39ce242f2f3cb943b6e8dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779e43572a84301b90e67d77ffc199a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd7e92c1862ee0c6e84d97dbd7745694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96f806d985957f2ba85557e730144695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0f4cf7691c975f7cf3dad1a4c2ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89382332ebd8f88d9a9d37c2def82202697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5359813d49d0f6afac5ab2b8050fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2676c3f9ac8796e1796520fda46a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322405a2d53a32b943b551da9d9f7c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edd8470a5cc07c0aa73aa6581802d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71740fde4a14bbf169dead18e0f7ee5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687eff2c5f53dd85429b1be1c10f2e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b77dafbfeef35773ee95395a251d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c14384f891ffbd26c95b93f5de0720705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaae37a72d3914426091d0cf001397706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aeb26b8a6099100fd4bbae9c16d45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530153479829b133d7a404987e0a132708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33b954bba03c21d418c94366c5989709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0974d1ae45ca93eab3ee52b0cf9b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb88c779fef53c833b92db9d99b3e81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72cb5e5f530bfd47a9d45cac55389d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b090d45150e876d01a4870805e33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941629f6d11bf40619ce78b4d4866f34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635cd276365ce1c556ffbd52ba99ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba58189f03477b27382bace18ee7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6453a0857e55f85defb0538318833f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb31e208e5f46271217fff6ea1b2de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1ae7f21e91eef75657c32307c2f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442cf49428e32f13872695980c9e254720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4546dec1372233d8b4a4f3d95bf1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dca03a1bb1a5eb939841116500f0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8527cbdc5c3d65b2116680228cea8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9f6b77dff3cfedb116fb89b86d24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ffc050ceee017a751096a54257ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79c413aa5a658ef3c7a39b3060657726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ed1bc7cce9391d218ecb039cc13f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49e107ff5c776a05cf63fcc5e1778728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f652b3ee3ab5d4eee6b982031a1a89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca45adab5454b30fa7a23592bbddd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb7d4ea933d3862855e607b125451731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e72c7d216d8a67f61af518144290e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d76b1d48c3669b7af5ff6f1aff1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf99f51d1a0c5e0ccb84f6c20082c7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09bc812e9d6288611faf2e6a2dd72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094aec4fabb8a77ccf3914dcbe45ca8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df158e2247b04510b0fe65e23601ae4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eff9b53490e4078c6c217bb6e9d27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a2b20211b64f05fac3ef19622523f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39777691876d241aca023d1aa59a291740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570ac77153b759121585f252be028d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305944ea10db2df07fc644f5bce276742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7790cc283d5ee39c5e507b2640cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793811ce62bee365a616d5e9c992a4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f84a659d39c2a1b1b633f0b1c0090e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd50bae88073fc571f48c2ecaaf5b5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2010b609818ad0e0f138e7ff1106747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4694ddb42725ed1895c65659b0c60e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5724fbc66a8af7432f5e521768552749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12313dce762eb03289ccad118bccc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa97038b7e16a6789207b5df7f2e30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae2f219784f745998df299cab31d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca6bb8014643f3b2f38e21f83fc682753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f0da52265ee95ada2e60c4f6d3069754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20115d1f02a0c038d65ea2ef98a58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efbbdd2898a7c46fde6aaa35686245756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911feb982892532b8d27c2df919983757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1377722ff0672994e671a35720d65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f7db9e9a09647a72a074cb97ee0c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db34812f64f5bcefa689ee26db80c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5bc5a26b26a5a4fc7ccae4af3175a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996ff0fd5378262b21de2b577ab88d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a8fd1cb8cf14eecfe90441f59773763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53d355ed348083713e2011882f191764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd590c3b0d6a6cfc911622c55c08950765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977265ad174949123699758c022a973766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3215fe30bf6545b63f2307be65971b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0b00b2510c4b46bbf0d5287d4f88c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec513b1bc39a1b0d7b6b84a841e5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30c9812533dff00fdf732bc7815511770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fe62d2e96ce02a0f97af68d39b8f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc048dfa4dba141e083977ad00e18e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48cebcd68a1014eb57e808fbccd420773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b45af5c78e298c77864c675e9fd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710351a0b2ffa77b314d811eecaf50775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b4930cb460d202beb4c710ed4501e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a44621f9d680b86914239c7100a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4c7ca6a0008315164a614463d73f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142043e7beabb0f2c905e886b80328f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82aaebddaeef20426b20ba95bc2f5d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc102451258d410a117cf44c24bda781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf4b66801902d00b80c185b575a53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee0b20bddad3e9ee3653098e0a321783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b90bdaa88af7fc35cdf4d5da836a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa8f8475fe4c9aeaac9f773d05160785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b0f1e5c283f0c1e14a392c40fcb21786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe8cebd0eec0116ea0c99c91701bd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd87dab9f075fad81bccf1dfffa9c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae9110607b642aaa5ab9f8d5f97d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb5670d6ce80ec460aafc85572cd1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c170c6a24a8df0ab25ead7022a3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e25bc919c8be5e79bca74f66dd54792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60e2d946eb58731b1c375f6838a90793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3f734025c9010832d6c609712278794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aefb2d04ee9ede48634b935f2c98c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8575761017e48bec4d04b9064267796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f9f674b7c74c30f63c288fedfef4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fac2e333975543230a089cf25b97b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de708dad302359b75cef82d13d81e0a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260a6cec38c3e03205c02935a6a9e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240d8a5445fc9dce55bb91ac2981d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956a0ef7f2e5d76a23c821b25fa06e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9ab8af977e12e06efebc4f8b514f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6658c2c9809b2f50190d617c1e5520804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ff1b917d830669227476fed1c8d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358209a41a51b7ff037416374820d754806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f9ecfbcd38db4119e2b33654f42a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ff37d428755513373f22ee0dac085808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3db038e59369bd131d55f6855ad18809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06965820a3002d55040d92ed0c300a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d01e224c5b6de02b017dcce0c7e7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d5a917402e23b7c2235157b6d74d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa9b19764568c443830209759ef97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e442a2fe1c2fb74c0a0a9b136d3b814814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b267576676e6f60f9a6ce4a585ed3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c6a5fe1b3b68f6bc8b4d708db12e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af152b7a8b7ae9387db93497b07d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26830002e3bac87a03c382c588101ac7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dacb399ad2551abe0677da5828791819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51f5616e0dffcacc7449fab6f1e5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c42f1bc0b057fb960425ddc0260a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936eb89450dcacb375e04124625f9563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a211046b285d99ceb11b2356f8834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d23548e924a60fead9dccbdca0ce745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cea0c6866ebd8e1524fae3cbffa406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf8aeafe1ff8f8b084fc627cb3ec87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcbe893211b77e9b3b8d5a735002bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb0e101b6ba43e37e743d860f4fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f11e75e1ba126c23333ea13da06a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b51777b88566a4e92b781bc3b73f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5a1675613a07c3fbe87aca53a7d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f996ab595b81362c074dbef016f26c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99122cfeea0dc08d80b8ac30112ff2d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ee75e2101dc3b11424585c179ed9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b8f6646f73c8ac07205452e30ef416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76073113ff95a4eaa8f075521a06ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af287402f2d86f38de5353310bde0a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187c0bbcf8cef3b806ab0cd0de80b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de327c1998c49b146edcc031a4c11220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12622cb62cc6e8c766360fd5223ec321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d825dee51a43db2ee5c852642e429e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216c5603ab08d1c27eb444980c7c82b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b1cfae0c5ec3ae55a67b87beb962c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd6a329cb355b257c9ad98c897205625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997d0ac29d53246426ea94f8319c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ba45b4b8049226644e63807cb44c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e8f3dea1587371325fe9e59feb30428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3436973f267dbd079223c8666154ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8850b9c57536da710cd339c34c1b56830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bca0231b60e00e229fbd2b922632431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b2d4e8d4d9425cc5ec4c72570654432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a1c82d6ae6e50a071ad43a30fd31133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7da3f07d2e1b25c2a623167bd0445534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b50911b30d89bbdbf7bdf26916da735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044b22d19d323f13cf6597110366fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc335ad12b33d79699f26185a3c49a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf5aed1e4d286f0d0c17edd66915af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882375140e43ab4aef9b0fdfcf7204239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb469b8dbc3b62e3872f9fc6e689c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc682ad0cfe5d4e2b1dc71c757366941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc97d334518ab3e2765de7fbf5a43c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e6f4a09d4a18f5fdaabc4e4ab8e8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1424070ad7351b865f89d34d44201444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab66cff79fca66591c61a699d99a0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1a0336ecfe08632bf50466c21d8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a237eef363d071cdd9f0ce614a4a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b78238d68523676f962b5571fd29248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac35032385826cb143895059208ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794759b1f652c79de770cea78e94af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891d4016796d07e6dc15e92baecdee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f3f662308419df4516c87dc5492052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ae16a3da523e36b4ebf5d3b2c22f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3833015c1653cc24154b997628be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4349432fea5c6e21eac746872b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81db4898cfeb764b102113eb34fd0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75978d7fe3f5e19162db32d42c1ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72bb5ff70951f9207f96b42dcea14158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67fa6f4cce05d0886d82f5a6c2dee059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b81dd5eb93471c88763916548c17c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0fd9bd615321592901cca3294777661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8e1152fd999cc48b69e836eca9f9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7095c170965ed9130687a07a3ae57e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7394c5d80f79f976b6ad56f9e85964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4561370983eaefe6cbd7b6b89a2eb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba99dd9bd3c5582fe026c509d0a55366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03b7f1bcd8bc1b9e3d7a12060d8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418669d7d89689e1ffc62f948a1dd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b083e88afd1a8269aa5778f9424736369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4655159e1b9f6c474b4ba75f519ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fcea0a859140c5340747fd1946b3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc37a0d698cddb6c0879516ba68ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d8ca19931290352ac03b7f207161173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8602eae9ad6a3b056998ea581b5b8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88219ea95d06c19ec3cc9ccc0a59bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693047ad342f9565b5188ff6220fc2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310803c6ba8d27fcfdfc1744db9056b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ceb8057bced21304c04e7a4d91a5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad68d217874fde286cce7dd8cd2f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d663701d0eb9b1bde984183d98c9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f6a199018ae9eda82741c8f60723b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e67c76c11cd421001eb589f5020ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd7568e12c8f160d59c8f3b09dc86383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa149ab0710e06751c1c04cc4f603cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828b45ea9a4ffbf904d85fa0d15791d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a9c80054b647a76271bdea85860386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47196ad84130e038481c0abb406232d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e2c3af57abe742bd7c40d4e5c22688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1181ca47ff97ee20e8fdec3f36df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09ddeb3f430fa20069f0f1f9ac47090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d18fed9a45c071dee3784a093134091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71caf581e59aa845d5608400769e8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab614f0becbfc3799830c659a9dc9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ac8b540b71c629052900035af36094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0e3ccf5f8db9acd7e5bffecc3e7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba86b7a3dc681554465f9324641cf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f76aa1dc64c67a082cbb6f0cc9de897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8bf91b4b6cb15b2efd795d32d00598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af38590e7fcc31753fc394c630db1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df09525fdcc30e24c8efa6a4b47ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6562b6f52d10cad253e3402e8846a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af0d1311df6e92d10a1ba78b69412102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b1d56aeb9aa23015c39aded1ee7c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfec1ca4e6324a7c2ee63637eeee6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489aef12e7ec9c706d77a295255e51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707663bd330628cd732492558ddcd887106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b176e7d8df85dc6078540fc145ba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920270c85d5c58a752865a224de7d3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7583ec7bca6c24f68b6a0d007db09a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f1e52908ff4f568d5366a9435dab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653420ce5852af11626b41f86d8e91b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf29f3d16d07d9df36aee0fab89da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b53dc5e4bf0b5434be8bb216220aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10bc7d57412e285e270e6726484285114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebaa235ab8481164ca385531da24f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5afaafdd36f676b6559c80f9d421d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755cd6ed5e932579103daeaf1c72a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed8651e6322065ee0240ca16cd035118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af34be183f9754ca60f2af2d393d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693570bed7abec1ce727ccb642b411120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783b21449633ea0f1642681fa678fd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf4e8f15efac04bcdca733a7d2642122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910ac1c30f6e95f3613bd452bcfe07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783db4c1ebbf75f29fa19be8da72bb32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb25d542ad192023f2e6361c881ddc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba916aa2039dded4f44bf495dab049dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a1d72e15979de2507bf85f471add127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a92f91cc3eb2e7bba0270614cd2be4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ed9fe3636f5cda93eda3eb26cc95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ad75bb05d66b32f7e6f2d634040b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233c47456bd1759ca37e71898a99d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e067280b8b018d33f8dcf0b658c3fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e178e7a9ed8a12956de1a3f7c8572e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ab2b1b34e593f454e59193ceb386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de83b5f7408d0d49861abdc76da2e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d233ad2fa09560730a698840405710136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a97b9dbaf17883de508cba3b33d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d6b30cf593ec3292b529c3ddff42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f06c33a06da645293c24d1816c74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bf2c5fb0640d5adc7a4d13245eea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4f17b4489935175b72ec08dd0aa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081857d759e9260d8ccb9ec8299486c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db127d277caa68ca9d83920b5b10b036143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c55bab7a28c4b081838285649213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30565e86a27f73915001c6d411c04c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b62bb67c68b5b88be2ebb1350232f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079274c297596760d8c23f49b5a24b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98560947a2e49550ee326deea7d4f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97378fbadd44937424db598d02af67d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e8c8956537e979831451a688b4182150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed93299fa7dd08d147321486c6c5ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe50ead5b72b55463d8541a6a7eb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f6e5c48dbd336659931cfc854cd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece57f141e7603e1e93627134d44fa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2d273df64bcb853d6621943d21c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c75b2d96369c47ffc66f6b829efa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7009d63fff49324dbd2aacc9f8efb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25efff2c3a7dd96e65ced43d94d650158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5677f4272742256b410a8659e3a20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2b6cf526bb6f3b2881d8a1da6f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695144ac62b6f9dee41f03beffdd7d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037831d9b1f6b32befedd3807dd2e2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030676f164e5c9f00ea31a80fafd2aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76877d0cec04720b133f58f7a2018e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba82119c2b36d6532d16e9beb1208165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4d23117eb04f0fb167bbcc84497f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d002877b1e2d019dba00c96e3db56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270e30f21e37071335f62c9844c56d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15deb63d5a0366ed40730a869cdee48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616aa65b5c7095c0ec8e58d034fee8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a7692c693eedfdcd756e16b71489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805afac7b0c77c77a71d5f6351ccb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa0df1de0d272df8f1168da6d4143173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545347bb1b18f60834800af6a90e951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133176b9537471f8440944699ff29b79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d073f57d77cc7b545bd171c1b928bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652fed2a4a1f9d13532b71f8be17fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d507fc27df8c0a60cfe3f0bea256adc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bda0a97c348d1453311afb967c21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c11ed263ccae69ef532e2298044b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554d050bee2073579984c66dea536f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906cd10f42ec7698fd4ac988163954a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf1426e4fc7295a0be760fdea30db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5a602d52a02929ce11a8ff51d4f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ca78b3eaa72e95543e56cb7946e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f0dc6cccd253f9c00d40322555e5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4912b7323e405e33a759edd2bffd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a33e9fff50dba1285bf461d17195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d168ebfe5412183ab1f07f7f8ab5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a0d920f799fd2f8afa9e56f8dd1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee39cb5d89dd5e46c44cdb9ead6b1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d253286323a68f9c425f8a183c72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f88877c009a98ea5f75efca796e7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ebc7e6e93c870effcec3f7f559d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf0435503232d01592508fe160d6f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90496a723a27a0e039eb27882462162196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f10f9eadd9825613eec487181431197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45458f1c28208f5612d44f927b7c6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14dd49f60ebfcecee65de733ad911b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593ede3dc6591200b913f74134afad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce89689a7d42feedcb8060e109eae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031a5897b08dd034a650ed904060a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de447b38bc381d91636779dcace61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3254901ad9ca629bcaca58074472fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e21adb82f890f3eca928413277e29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc372aae940492d33d928f9d59dac0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e2051aff6fb5d38d20210a3d38180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105389f2ad0b5097888584b00fc180e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516a31a3eb6838ac893b0e4986fc29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeacde41fe778f40f6dad5724aeebcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916eafd96fbc71cdd6ae85aa1938f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc4973322ea73f583fbea68a781a15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fef3d9fa5f067601ed15452064d63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c167a6677ff5a6dbb09de10ed62f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c868c31b41637e5b175305ae28ee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea58e3a32baeeebc75159e7f0e542e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bba7027b6d1e0e09e0205a6b3986c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd9629349ecc27787a1d38c4238e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1cfbacaedba259d4d201dd8280f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095eb3b7c7a48aa0f9a08ab5f46e820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5db98f762a6673c275954c9f50e40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de35f8d54ff41f7c331fe420915b5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb01f0dabb150a61df99863a1dd502c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421a1a70f15ca14f9c6e003fbe7eba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee983fca3fb5d7d58b9fbfa689e5c5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0267f72fa5835ba90a8a10644d39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc592741e716ef3ac064619965a86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21654a6fc365fe028055d718b1ea0eb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46cd761038c80083c2c339996ea4da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff9b37e78b838d575af103309419ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc52ac521e3c9253c2784938cdfc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc812a7acc1e98c14bf150d205bc82b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68203bcff5ed04fed0d4e43ee39385233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9943adf8a61f23791c9c210a4c92fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855c63f9e57246e9b2c4528090bfa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753a159c18918d78e2bdf2aa400f62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c78eccd0ae0612f3766d879fbaa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e836d044da4233ac9147a3a16b54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6241dcda4ccef351b1c47c6b53d98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7866218a00a784da2243f5444cc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1a57a661bf85e42c193c53dc12ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ac9c0b043b03e171cdf975079c2c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd593308b5a509dfdf06966cf3eaab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d9334ade3f9a5ab5ad195a0e21ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c09e8ec23434805cef86900f467ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ef60f97cf775eae5120b0c369252246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ecbcb2ee90a402bbf8b55b70a2b4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1b876f5137f0fccac8c39498471d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e0f67d31104100ac4ffd3dd7ec24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc74d8dbac4efe9c8f8e3e310a8fdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33190142d3ee7bdbd6fd811955dd7950251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dad29dab753b65ec2116422be83e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1162e278e600d6d912fd1f030c36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1da56f500ed56a6a523dddd654444254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451229dd2be4b218809484a671831f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e606887487582b5a44710d2f73be9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30416f50773acb96f7e3fc40a330d298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc0dbead559811b2bb0165b315bef8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c75878a785fee6739d8158505331259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ecc7f178f85b57d5aa388891933a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334109ddba5d2a5a432bb42796da1bf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9f7bcbc0b97daaa42821e9714beb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311817d01dc1e6c941d1477daeadcea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab4bd5c75cf9506dd53ad7a6b66a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed11cff86c284342b4b5063f897014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cbd99d0f759e538b56c14398adb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f590dc57438a3219308276d57392352267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc5154145d901705df3420b602d36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb040163351b17709b07b63c867194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a677075e7f43574ac0e66b74fb58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9be6d5f51d78830022c2f9df5a4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85a9df8b386c0121c82b36f60200c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e46fcc7414c64ad33c17054ebbecd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400f5c05bc6928b4e72470d781fabd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bfad13f545d364e41a6ecfeb2173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01759cab06a26fa41b8e94db4dbfe903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad2d0553e017b61e557c3a51bd262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d147e361ebdf31416c0b3e0d88719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49053dd50642570a2cd957f62acc67c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2c6cf9b9bd84f1f14fe5ed892532280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f1adeb5011eb8fe0e86d05f4ea87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb017e4c746c70b28002bf1ddd4815e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d053d12314328cfa342004c862bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33baa37a03a2a33e2f28872df2109284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c487f9c47463cb8ff280079fc19667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9d1c36d0732def02c36c4d725acf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db51d4941ce69b08520a7b66c327fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0acbbec527cb1690884ea370e7d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd20fbeb2be3d5a1c5dfd78dd7439d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969916b52407812f5c2a95ae63bfcd27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761e8aafa5a9ae9d765db927ea8cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b66802f459fd8ce8f116f76dc984292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e0fce93640ca89a815ffecfaa5a26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79908cf78b223541931510619c2dd12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207421ce0392b8e55294590b34209f47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4598f953eeded5319a2f9b1881ac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f887f524f0e76d12bfb6017d63a1f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966eae26bb59a1b6bc8e7cd68b6a587298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9ee7874d7d32b2cb9fdec904894e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab65091e07b377ece5167779a40de4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8a1ddf21b8b594b785e4a6812bae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de53e367a610dd3891a0b6ac32e86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892993d2457365dd084d7120a19d70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7805abd79223fca3410a2a2455770304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea5cb4d10f7c11245f01c5f32a39fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529216a231b94e28ae0808ae536bb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32a408911f3cc192bdcc9c40d5453307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447867ea01f40188b1659e0fcc1f4ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cab7e1b29661440ffef25a3e50422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a593612dc50375687122ae08d6a960310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577c4a715f0abfc3ad67143d075e4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4db13b629c46894478ab123fb6cef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313620b1a21b7452645067d93b9a1288313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa61d825c8cc122c6f406ba1e56e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d85b2d6b6fc70448c7a189428a247315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb7d3c4a8108d1402c2ecbcb95765c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f0ed3bd498781e949343f14ea05a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e7dd22212649728c6c8e30d8355d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d2e2f853fe7c9acdd4781b2799ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88506b9d02ad93c731ea9dea983de7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a8a6099aa77ff271f9af597b2fd37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6df9e78094fa7e2147db92e0af1d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4349e248e6176a6e4710dfbc0ab304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91489a4824e77ddb82a9c83e934e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f59710db53c101192ce9c6a77ce52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649b4163404c5dad77a570edd8729a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661624b72c0a9e2c3d499072d6ef713c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775511d51fa4528720da5c163e0244d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660e4071c1dc96f757cb4a7141e80c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc758acae7236b585f7e3aea09005d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd5069c016cf5be9660ce86d5bbad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a94f68bf87e13d35bb039321d77c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd61fc8bb1a4fb5529efd6969798ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29935fcca9ef776755a944bc0d4f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b851bb27dc790f806f07ef228649335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aabb3bb75dfe83bbe7db21b5b4bc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b903d0b946b51e7fee52a6967696ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df525f459d2d55b1826ccac62bffc73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8c425e5327f885ffdfcfabb1ee11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39b02ccb9294854187d7ed629ed2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f46aa46523edd889a6fa9047103cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a43f9e5b8235c662973ffcf5cf901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f49abdc9b7c4278770ddf938d736cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492491661d48772cdba855dbd7e3f46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da3bfbdcaf7dc9fc9756a7c11f0bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6735728ca979363839d4070119e438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58fd7dd2846f555ecd72668bb52f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a5af91e6534171fbca4170421932348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e678b07c5f5e8875710133c0411d89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57e1b16bfac038715a7c9fb155481a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fbeed9d84410317ec666fabf3479a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b421a9a1ce5bf84bc9a436558e05e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34418cdc67e375f36c0c053e34a738b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b791f6c4edaf759d7681f294d827354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d380187eb2d8a87a6417c776e09814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea770bf4f6dfb9fbc434e6d6eb6815356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd53ede966a38181a11f512f0d24e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac6934df89eb7fb04bcc61608eaeda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0423b650717dc5b2ca0778dd648f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ce9e3aeed942d0612cc308ecac44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9281be40b50d19628ae2c3dc4be83b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402528655138ee54bff662f3cfa3a8a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535257cf4a547ce57e49fe3916196af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa51971d17106369e636a7462001b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c8f77b306a9670de18c855da6ba9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d3f9bf5cce9edb33b9a1d78a85756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc00a0ee964ee50f99c6dd2e443100367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7b52d726ef9cab0ecfd1a5968bae6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6ac369ba45df7366d6139dbfe08d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb20acfb4178a28927b1182f4c8aa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d754acc6e6696d19fa00673783ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616c86109a218113d177fd0f30372f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801ee77428a8c1361ae0b0f2ffa7b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5daac630661ed12bb9f8ec26c9fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bdd20d6b4d994dcd291bae0bdf1fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749176d53b1ec21366936fb82112dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc24d26c73e78d33be6a1f91a09d62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f208cc058177d923c4c8cca1ea87ae9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07fca99ac29bae9d1b6dbe68d1d6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c996b6c3bfe46065a572f613b268d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b679064d7f2fa9825d5775c45f06e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3350b598610adc4f26c145701ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b7aa012363183197500f51bd2595383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0096787b047644aedde2c54774730384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745caa58c380bc4258772ac8be96226385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2affeb2dd89427eb790fb2369d0dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caeeb960e2b7f8217ab8b1011caf7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3840818eff658c451a05fc45ce0ad1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b7b854b8e7fd18517e10f89e89f3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fc21da57093eb959fa160fcc3793390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8918f13b9ff998847eac6475fe475391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fb39601391fd6c97feb0ff9c83d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df914b41b8aa0553b8404c5367ff9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86779e1ffec9bad716ce334e22c8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e7b3d09dd48442df6b387730fe1f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb594411c2a5c2bfeb3cd5b59695c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c744517aac5ba925501501a127b74fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788702e48a5afceaeb37ee14834e68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bd3b43ec6d5faf261086a0b20543399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56921613385b810d6b3ee25caa665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a9b57515a51e1a96cb8e102027d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aed73f2da40718f86d6ca37f7dfba7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90f20b43358994ca6e2eea5bd740f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f96a26334d563643f3fa8d986de0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656a05b5adb131dc793a7e47b836ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a8a4031c7c50c3844d544b2f748aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f02db64e5e99d779c413cce470fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78d92998620aec369119efa94e49b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49780e493a9305a554ee3f3a6953be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0f58aa5ebf92b124f2bed9d5e9c7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738508dbcfd68fcbd8e76f57d27384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4f670c3b93abcee34cdf7eef1e98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f613d4b998e3caa441c7010a4a21d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e630344f84690c2b2c7ff94bf98630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a97d41bdb8f9c662e065c8b924d32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca779a203695eb5616eea3562857e254416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ad010662f6404b05f56b61050fc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263331eadc21990a413c603e22f6ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe718355626c6fbc353961c3f69bb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5787800423f2ebdbb602e9e1d7c09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49d2cf58bb1cd44e962672faab27f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae52bbf09c7773ed5e76d107b60c2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515b539cf0b426fa127f850b09fa498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebbbb5db74e1724419c961faf06387424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aabd7ebd439eabe14fae936d4b99d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586af2c1224464c2034fd33f69f6a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d58f0e68242f0ff55d15ce34fe335427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa73df4813b650c4c6a45f555f607428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf80ea17cc90b7f7b7f8f9ad22107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d3baa6990c37bad724390e85270a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0eea2eb0ccb45283d2785c8116c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd4da5b1d8c8826b0f65573083824432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511343b1cf7bca417ead367f2d5852433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd38737d53d4b5f024f288f92b80ab1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012909411edfda4229204b667deafc4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcbd7f77e5da41e35f91c0bb0067da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eebd5810f21cdd1d6ab4a52d64f49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d49e4ca61b7bf704168f3446c9f15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d5dade9a7897744db60126d6a62e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c36faff0bae31c2b7cb074d11a09d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6748112e106be2f78b5c2379e0e52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e7a8633d2f4ffafbc0289ad8040db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac9edf307c31b3cda58abee0a6e95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b23dd78cfeec81e2d1af0ab1e478444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a875e2e803e7444c4f8de6548694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4fec18185dd0cf91666a21726e549446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3325b30f4d861c5399959ac7c6199d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831265f008d2c8241082aea405c0208448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4b4c15a072718138c8fb016bf4b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286d8eb70b1fa23b53b9c3e63e7f2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e9c3fb7847ac6194270745b3c1b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0952e4bfebf72bb26d1119b934cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb328cca0b76d06985bc0871dfc071e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c45ed9a048715b0fc58fd6b11901454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95182881c5cdbd73e43c3e558b708455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ab1ad26c1fb62ac499bfb963746c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0fe488d7dd3de4b5065e8de9f5513457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba973fcdbfa0600d1db7ced5b734e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7b880f14ce2124397dceee25484f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568485fd64dbfc39110d254e81bea889460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8b89b93c29b72c3e82445d41b4db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a63c014d9e05a2d05b85bdbac72bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5aa6341baa97ae6531b5144d49099463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a065da9c7cc6deab63153ec5ee97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d36cb015a67199fe168dcf357c8831465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1034032047a47cbd2b3b84fca01cf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677931cf5e7534b9c8947a9c5863a2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc13d388277a36ce0d14a1a6803a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0c5160e9fd1b1ed604c42dfc40b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00651c79de341f1eb5b5a01a612dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825a1811f9889799bd5a929faad96a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92038c22e2cc68a9547320461e5e5b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d150d993e456d84e903751e168d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cce5062a00793d325c57a7d0cc1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a998715d84b31c45b47c73f2018265475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775989ac5cd2d0472684623b15480675476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a693c9ef11144dd948de1edd252a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4ee30ddd9a319021699a8f514f4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776d271401ae5c46c61922ece22ce5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de9046c6bcc372c111bef9f7f9a4e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4db9dea197cf4ef7edd7043494fc95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34fa0c44e070feb78c18f3a5f6cf36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914fb405de86da0185546782f15f41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39556ddf4599b6dad5ef26e71072e5ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81830afae6cb6352cb1bdc2ce9f669485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecedcfbd1a01f0a3873a19e65ec462486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44388616c966d3bd807f30640d0d7e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a780957a51087410b45228ad960976488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a51604f265417358c133262e76979489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa96977022af800e45875ef55205cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60149d346208402ed4b19d2b9e3037d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6551e8ea2828ae39dec336f629d680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56f478de3232c74860e6e8e413d2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50e9bd8ffc53ff17d3a203d0d7a3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2f2b9d787f45bbdf0b031f45e0ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49652e9035895c17f19c8161d624643f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099ba2a12d3ded0ebaff19830a71023497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ba15c849ba014315bc381f98b0d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447750f8f80df25f126760e06bde31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c6a62e873f49e62a7b9b3dc695ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719b053a25d2dc420a7890dca7e03e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5071803993e27a9221b3e1fb88b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1359b0b0210b7d416e7f4767af3c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099352d75e09c967518392a0f790320504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70cd40ffddd1b2acacd8e49629c6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf37961bc7faef1d8fb35a179b080e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee8f99a53bd3ebd8e397f115d10fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8d247797ef4100e20dc8a7f26c4ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9441f4c1324f3470d275a18b6fa63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4c0920a6ed441d1e252d59a079dea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6e088bce8f7bb99acf5c9956751b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462940a4d5644faa75f7c0c72b00378512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c6acec4e28f39c1faf3dd350455b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f81a727a9a5b1db7eed0e6204ecf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963eef64956b1ba21521fb7c0051462515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b1177857784adf763c6f8ca68c89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82570546d8f089650ac8693d9cf21cb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462727ef0285f00e829ec75b72419c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90025496e66ac21801d11d4e9d7197d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff542c06f8c17337e676c14cfb6b4e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67753497194094488788496a0552a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58522ef6abd429e907d99e59881c6814522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b33f904d6bed027f389762f6466bc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e5901585fcd6ca9bbc907236dcd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e705a69f9b201bff1d73276305dd51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e34886d933b12ebe2965202ae1fc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826bbe289e079d13d93d23281444a4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb677edff1e99829d7160298b67f2ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8c0f1e0f631d83fcd03046e270f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569872f2e51bb5ea85ab8b1cb9d4df1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bf2dc74441509c257ccaca42ca45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f93883a037cbb274cdbe8143629557532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28efb2f93cce2a7eae245884a7097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b9afeddbd8add182feeb9a0443f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64258642c720563e172a4b06f6d72ccc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754399ebf4933ae430ef09d8271c35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1731cc2de21e99593b079dedff8e5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c516dd27e0859f873d4a8ed7f97b5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347655c7bfe2a54e8a84cd967545bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee10c54c7894130f3196fbe7a9127540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823dd2889aa96e4a26cd4ab8baf0981541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d0f10a9e9b57b30cd2f2c2c47bb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782462eb5325e2befe881bf941cf0d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a756f2289163c1b2aeeb2093ce16b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95e1c99d37af000fcf3b2af23bfff3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e71bce7380340bb314f27356760b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081ac8f9434d456ab0966d51b60205547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c091cdd9dc0e394b44740f7aa67b4e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55733f3a8e09f196f28caaca5474e5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac619a2d5e2589eecea23c606116c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ddee1a4600c7ae79d3c3731522c03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0305a05ed6c02c1cf980bcbcd87e5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d906eaaad086cd1feb5234cd55593d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1fd18f4c093112a6bcb0f34d6dad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8793ccf19396fcd615db675866a9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf45be73d385221a0e1905e68db02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53631ad4c622cad5311844d9a902d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ab8574d985632c9c48d732487869558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9499804dc8125fea72a176b517a828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77e388927ee100e8fb84fbfc0fdf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6a5134d452f4594dcf00bf776f58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3afc497222ea132c2ae6b7f96f08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c4b346cc07e0dd9e92fe4f5e1bb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aa3195958b50bd46fedfc4c5310e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c41357e23c4c81e98c30d263bdc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8e04bb177443fea06e8eecfae8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c73799e77a4f5faf75e97c194f2af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c8ce472c79fdd9f17cf548fafa34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00836d9947042f619b5efcd0b306b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea831b41efdec2c16b572a3e2bcd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cbc2cc323cf8033fe06b859d3e61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995e2439309ad94bc7afe9320ad1a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915d7b19642f7c88510aaf1be27ca2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df760564d4413c29b9e6ebf2fc5b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace606c4cea6e479c2a6c651613ebc5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a9c0e2fc52c769d287fae00b197a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18f85ad3b5e0034a6eb903dd6bdac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d74c2ed808b6c9c8e19d8be6458c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930047d0bcfbba1efd76a2414d3c1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c0ad41750c30917162a2bd7299fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42271c4fc386ec750288f2642709e61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972e53d71656ddd1a38f4280e99b854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664977eca30b96c8ea45acecf19db9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96646541a6777df019fb7271f125a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033beba5c3547d90d478823a1c3b2b51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a1069c063ada8a06ebdb108b09d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d331340d807327a997837901f4e1472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0247e90f5f0bd1c4649b114a81e9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320200b7d32652ae3597f20fbcd9099d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2301a95e37d8d2956595060eedd17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd9f538ba7ffe2acb3de7ff7d2b3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a8d32e59e0ffa3d2a0504f455436592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e3d6b1b4decbf420db66a1dd9de52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096258c9c16d20562ce766bfb948a17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90288e57d3227410b6cc9ffa73380bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f7a051a060238e204a940f2419ac6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d439250dd6ce9e43792f22b5ef134597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22437e8402f1d1318e61acde2d0f95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552e7972208f5121cd7f5276563f9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb7174b31ef10c50574595ceebc48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab955401299c50b2a54ec0d97ffb95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d32ecc19a3e4b9aba7070b0c31511602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec373755bbfe92925972fd18c984765603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4874ffe9371924590988cf9ef33f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef004cccae06aa80fdab0b2e478de9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc5350e673b069b0a8bac897e0519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0cecb26e75844ccad7497773bd662607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59d3fff39b84f933b995828955061608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975dffc97cb1be644d16752e71ddecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2317b5e0f60dfc2287354cb43bbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7cb2cb56ee9f105719e60d3c1d9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01e96196d227a79ef6530d058277bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3240072060d85c03fad2f317e1bd40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8955fd9a6c3059ba5ecad92af996f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a511a0d07a6280fccdaa75125473d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378dc6b911f1f4ebeb3458a1b6a9432616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9b04e6b8a81372bb04fe6d681d26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e18a4857567dcb021e723c57175e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8727306d94697c6bdff1b4a06e8b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be20324004badbe7e5d37ad9b80a7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4aa78be4613de1fcd1a0ad341c9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e57bed62bbe5928f675e4e8ee2105622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff0fd612809ce083676675199e417623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f113f38eaffd57a17d910f9083ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe494cf32fcc836dd1bf4284ecf37821625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433cb53ec5c758a5e04c825b9d0a67e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c143715f4aee6dd8c98aa4f09ddf45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc311898fac57a39bf178d0ba62c05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501817e165bf0909a6532916509fe2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7f8c99250d07993d42a78a28a8c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d83ac932c8479db8bf0611d4a3b48e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d1b7de55292c29b30c022e4aa0cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16fe3c28bb5ba7faae6c280171eb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036920aa527ef367b73bea7d52e4ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa34b97449cc68ce2a890455cb265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43698940f27f40390c8ec78e76f41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cd0fb284a95636da431c39929ca8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8eaf75030cdad5c1434a94424ec58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf737c8933e43458cc3f2860bf3863639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c8d44b9daa060d0f8f3900d616a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01110c1d490a18f4e1db1a38e1d6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478dc1fe1602be0a5849552f6ec4d57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87525e8412464005f8c052067e545643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131f5fc3d868ce744d502490631896644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1642f350809ffadeb96f3332d8bd8bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5effcaec06fd372430850d9379eeec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37018c63048912dbf07e540518228fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca74f2923563b79fced6fdfa2029b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626539cd5c81fb1f6a8f999c030ad6fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ced3be8da0e914b4bda431466674650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8812d771d872db6fa83fe94567a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472016758eca42f2fd21aa62f321e29a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214b63f7b9f8796515b89f99d6d57a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bfd4a83b14fe4f8b7671f706ada8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb660ffa6465aa2fd09c5b9011f591e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575fdd5a2fa278e61cd4f0df2945677656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033daedaaf3fa31a742f5e6cea68f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750202b80535d1a82d22568c6d0dab8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fba8f576acae892a50aad38f409e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595edfac47a5cd3848bb8602621311660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac9fd38740f26449a10b9b701faf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1297d70f475be0b7a34aeca115aae9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f42c35cebf347ee00d54dfe3e112663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b46db3b2e7c9dc2b4d73aaef3133af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae3d03235d72d62a4c54f007dc95e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d06ae459ba4b146765c00f32f176cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e21c89375d7221ad2fdb600dee56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f250b9ce7ed936edc2db7f9bcb32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2342d273987ab6b736f81761c4c534b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fb3a6cfae106716d7b45dc8ab0b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b40c8ed5035aec565ae768c46ba9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1380d6ab5b4041fe587b2a3f55611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c09ea855106c4ec7c7b02fbfbb5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a81ab3baf167229cfd7fa315964d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e649b69d2054cbe11b1359a04fb59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d1fef6517eec3b3ecd8b910d8f43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26281b6f84c4dc98065ad0f5e9189677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a22241309b4c88aead08b5cfb2d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6748785b4cee78dc9c218a4f5bb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d3e0fedc3433cb8b5d549686d20e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d31d24afdca5e7c3bc92bd3ad8337681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85ac275e4f68368fcf8ee3226a2f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2e68cd3c9411c99a1f3dfc1ac596683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00598bc0f2ae79dc9fd41e71951645684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271f8bf4d6bb775fbd511d4380e5f8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7e89e1e45a15bb89fb7dac743881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab110cd6492334a6f19ff39f76ffcff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da12543926bd70b1ee1a5f0f4467ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f65b89ceddb4c10d31faad23fe09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30bffdfdb074244a991a51f0c17bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502dee1091b32432817c41a740dbb5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003c77e011107e51ab83e7ff4af047692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3af2086075be363b4717e3e130e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60e4b19b14b78e02854e8aff12b44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbfbe69cbc499680706f23221a59a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27bda36407a34668620653b61be5c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d641096b986fc4fa253a28a0a4d99c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2cf80f34989b1c1dcd1b809853990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4a7697aa123c90980a4d1627ccc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8394ea00466735710de77b11873a0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098705d59ef270cd768b724aaab4d7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a96390369c9210516f9e01a12233b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972f61a3dc5a9f6345f84b10aa5b8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0cdafa2fe70d9d44ac04cf450cef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a39e05c4f5e678de6949d43e9efb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a1d6e78256fb1f6d6ed8399aedee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62447bba44005e75621174ceef943cc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d95a5aa375b8ac1e59b5ecee74dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddd6a65ea7c90d216c490ee50eb5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e40dd51b495bf0804b36e50c7eb2ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec5c8620cdbaf28f0d61394e20007a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206185297c99da31225527f791cd60a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76152f785f1686850157e130fb57d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7436b7aa04457b5f01383c256b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d98d21c9acfc250d18aa57216d81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8148f3ae1c6c552e1fba553fae4c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013678304734678c4502bf9a91c916a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd4618dd05687c32c23849a3dd6e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe11cb79de8429a521003f4aeaeb22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aeb4dec6317324959b1a180b63ec8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3b97d22a3f6ec7e6e13e8c48d777721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a08014a4a433ee9155e06a19b0cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569253c50ff96a86f3b6b7c295032341723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed8bf52fdfe92aa2b71154da9b1c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493d29e63ff9a5113e06ac17389ca5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7314194b57f4e5a56ceec216afd1d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3a8e91e0ea9bfe5ed40b352a468d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797d9fa5adb8a11110f50efed87b69e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a08820a861c57fef91f074830f775729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056b8f3fa9bbf7f4815ea1cc44138f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dac0299947d6d63bedfe262804e6bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6d2de6aba20ba17914ddf5c9130e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa983bcc572bf481f678a4adcbb7184f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459ce1c5d08e8d7058e731ff59367a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5718b92650ee212e0b76c307cf740735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340cadc491f67b0415a97fed2460a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b02652f896e5096d1c266d3a43db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d77c690fe63576f7384f4a79fede1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da5575906f785049c33caedca5fe69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d0866c3fe55ee0ec11a3996dd8a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1311804b52ca8d9793b66ad484aaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b784f1503b4aa974a689396a9456742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d071f9fe817557d041a3b8b0bd4438743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807b3a53ffc9c7de28a0dd128b1b97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b54c062780e17010a6d2815f20635f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bf33582e07c4ef95ffe493b7f930746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86f775101d375847185c1ce62c4db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ceb2d1f9bce1a1d6b1d2cc5fd3c14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3d1e68e9232474e1d3e025d5cc82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be7f16f674d8fac8e06d8b3e919c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b43a6c441ad76a6d3788e534c3004751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04607fb0b69d32d5e689ed40d0799037752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7006518de1df476747b249974a7194753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e21bcc514a46524632b576d100eac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9339140260d5454f95a4c830fa1b44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18db011f54fb089f234c110eaa21fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089619f5966755b762079a41b0aedb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984b935b01463b33e756496b12da45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e168a77391556c3ec093e59caa2f80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b2760ddd117f8c88ddb9320370ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66fda4cfafe8da4990def5f17d7e3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268b9efd47f03a724f3d2101edbb51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723ffe9396d44110b3e68b8eb61a086763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae70724363d8a323ac532ed932090f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb007694ed7b3194f7224087f5af3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a09ece2bb947bcc2b180d3b08db21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c3a3d253af4ac5f473f02e278360d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6879d03b66ea3a51980f20227971d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c87a692dbe28dceeb4c9bf9fa098769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968c68c14ffac0e87ff0ec4b6dc896c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715e8d89786cfdeffd7c817b9f3601771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacecee81ec1a8dc6baec476c4291f50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42133d7e253226a8dcfc7d51c331136773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb9f05024347cedfbd55179cb597c4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637d7bc78c2374f997f99f7ec5849b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530db1b408c424489f3d40c5dc728c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391872f72b2ef3f09c8b3b7e1b4bc37777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e67aed473369c304173fc9fdf685778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8897436b4b5c58d9925e09d032e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d666eb623aa736aa11c45b66aed18a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab08623d3d84c49676c29d6e0df89e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ba2b688b4cadc96ac09a546c2681782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d90ac6eb53b278ebbc80b7397b57c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa83c488a95c6c6307c537d7c9d30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485aaab888790ac0d596d6699cdb987785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ad2012ac1e38e1c84a10abb7313b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116e08c73688273e8b8e58feffb16a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0cfc7c1ce97a893a74f7807d23dad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec433f73497b0f4de39cf54462a6134789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f5f0f1e2d2e05b7398ae9b9fc8fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ff518c972fbf0182a009a312c071791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e757cb8ab0261e7ab8b294d79de9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d41222e2a45e904e6906e5df779c34793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab79cb67b26f914b2a98912b0d74f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232ef4f5d45ec50009661477231606795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e6bab1d2238f6a6cfe490b8a5c6d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d225f07884981080d90b8b007d77797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ecc7443976a9e9ca32303f39780f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2219decde23e9f80986830ebeaba70799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56090ca6281c731a1dd5df4857a8c70800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42dc2b739cd3f1352da017cc82ab97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92d8f17541571228dff02ba20d517802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b75527be19e38fb448899047b59cd1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb233f0b2fe562804d544ddef5d501ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159cee1e5c695792996f52d746c89c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2ede91cbb56b21ce4b3274229918806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0fc554e48985bf720189f10a54acc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80755d7ba3b6354d2085e167ae93dd5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86572749796ed5404ddbc0970491e2a8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a691da81a1063daf98d0b15498b3f0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a30fafa91f58e9e0030eb0679efd8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e8a3ce42cb7b3073cc3a92262fe4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b308da0d586607c632565e552dab8fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aa346b3590b8d3aa89701ef23fd94814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0374806fccb40eb5b1d40e1ccf23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b2fdb7f827f8b635d925814a1807816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ac0950badc45710edb023f40e62b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b46c0723eaca5849b6e195a88082818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74ab459e00b7b5723ff0fbaef3e89e819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>