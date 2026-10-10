--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5206ccee0092059632fdb8a9be241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19eb68422b88b348663bc6e558c7b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b538389d90bd59bdb5c60a8a0937e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f14271686d8a1212a612db7db6c174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04498c1aed3316cdcb5b4092064685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952af727864cc8ca198c32a6638af2ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517387894297805c214d81fbd5b8ae807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19dbc006d6c0df71967d2b15d9ffbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e2d5c31015c697d16267e05b17839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e7c626d31f6e244c21c22f608a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bbba77689d32f5de430440ed1730411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273360f0943f2e16c119a39f39e1157112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e51508be8ca8881d362d0028504513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb098f0fc2fb6d8651d4d843a3b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37037a6fa4d1957c9c0bade2bfeb5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47459f5de2e82e0ea53017cf5d68e71016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef72e48ec4f3f6b369f16c049f5b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af7dc6211db72b255054751269a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31fd28eacfc26c9b83b64c6bc8a88619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3ffadca96746a46a40390f79f53120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61dffa4548f199064df96a1793590c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa064188c85eb56a777edf39cdf6ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f36c513ce142a578760a47539bd4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ae13f077f0ced075edbdf5bd9c6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d3cc5fbd435d0e9c1b14166bdb49b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396489cca5333c39d2d7db9938e2cb5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6a1502c18f799d18f4ba60fc500027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c5344d9db800ebdcc39938f7346328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54734815ed14165633277279370985829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c74932b5b300d40b364169537e7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5965bf636b1ef714df76df0ce9a3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632efc9bdd14ef2dc4b54bda10a00532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c79cc9cc2fcdf665967550b9567133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d16388a8e3741da30fbb20149ac534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972d877673d96031733e02d328936db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2691d08462ff242e67ce81bf3e3c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047027061074546e3b0f5b729d8ccef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179dc31eff32ea04164b7b59951156e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a307ce83fe3bd427c9ec0fd594ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbfb129e3aca4fe527b58bd1bf820940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3993388d8ab5b29e45d56d1ba62b0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972e8f0af15497da64003fc2d7eb0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b952fe9cd96b1fe18b2ea81c14dcc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa694e92cb7a7429fe258f60990368644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f254e30e6a6926393d1c2b6b46977a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156becc7a4341c262ce61d9f3865b74546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef63303a37c52425dc354108d9ef0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff8f44c78f70d414c5e43b4c6226748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c2e8c1561ea7c1620ad41f88735749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a09061de73c44367b9be9720c66a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68486930448bf1d41bcdbb740d65ff851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c6b1e87945d046cb55e9e674a912352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff832b3845e52f7bac80578dfbe61653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8421a5e6a22d305cac335e579060b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397f32668036b5ea1a12ce5609a3d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50cbc9673fb14d908a53f5ffe9abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739482c31746b38ff21cb7a9c14c2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653adedc42640100088b4ca29b142d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64a35ff4823b8af3922e6cee8c0cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e5ea8b97dd674d7e96a46b6d94af760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbf14d8a9ae51b92de9e096fc486161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da077acb9b6657490fde97b7070e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9de19a88751943382f073157398a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe0e947b6550eb4e330ad772a8b99e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24d05b2bce6a28673d07916eb5993c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d1a2c5f44326f459e3105a2f3a34c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7048ea45fd8901e1a66a3141b90c4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe40196e5ec7e22a3f8951ac9a1d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d98068c144ccf6c9d61846717ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff18eff125bd2a60b7f5936deeb2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ffe502f23d7d81c68b78e23f35f0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7cb3a6a5e8fecf8cb8a25c939dde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc414af4d38334237bc1fbb07b8dfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4669a66cd29e89ec5761ccb0bc8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66250090077a310f62d51db261abc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa1d93658e18755970509e429301676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6fba1718182ddb6b71b7f29bc0f1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7dcde5886a846c141fe37260a580b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136954fc39f9c1e920146ecc936114979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0ebdf7820f2a5aa7afdc95405e6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df6a7070fb0e3e8b469fdd7b3ad46281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5f1cb229f6739bb1372245366ba282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b1c3f4b4b269e39234ce9675660e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3145be172fbe0992dfaee463818584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b644afa7d16cb8bfea1a7f99336c8fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103433bfa2fe3863862ed67b7f05c11886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a7b3be0d5ccc78f9e3866495a20187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e0c533e13003c8d3acb228e447d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f666beb20bff7a2cd6b65e3e60a1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76738e93d50519e86846dd3e4bc4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5406d0b97d2af4282dab4007a1e261091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828c93d6e3f2c57be6d2e2a309c2bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ea6341cc01673ae255f88c91cdd6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e034cc1a16875b902ff2b00167fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f32f386f366c17173fb50876cce9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9b2525cc37c9a02539d4e645c9e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaef58002e7198f67e5f9f444f7a5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533e19e5718ef045de087fd78232a9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad017635283560b2d1c7ef9e4135ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9af468b215e883f6f7a990a4421d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08963b90a910dd502e7c45aed10741d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029369e6b8eb91965fdcdcf03ca314102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a790c1318c58c72bf8be291e59532103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf356bcd5236e705dda48c172b043fc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf2b90ee81451cd181bbcc62318d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad51c26fab1b4e9a87408d511d357b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25d5fe0bc31c7257999e55301e61a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e499f93460d29a9077b400224807af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29fa044eb219d17556822894f2dd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e548544769b4e1afe3ec5b33199144110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdcb36e971d692e2e2f2c5fd08d8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2c8f922ff1704023a5682fa17472d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4482a8a031a0a43b9fe089361c19b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700dbdb9185131c3b389e214f50609114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a37e7a871374615e91559378faa94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1b6b93932cde789a98b5c7ac623e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f982e02df10b27385a22a1a0b18b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf180de86a996faf169913bac3b65e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa9b0614c16cc99c9a9ae1cdd7eddc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9a97ec594fd6a2f6a60689e79523120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea4bd6e90b1d191993f1607cb8709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9676692d9ac6f52a319a18956690dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5e92a987f5326a5d391088ebacf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512ec7abbcfa8007468ed966273d1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ed97f7ea0bf726614a63bb91f6d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f907e2f516568eaa4d74640aa20e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b181c4efb13b77c8c97df76289bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5c660672333a597bcefbe1090e7d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76e04b0859309d5bd4815c7ba07b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710c0ba4b74aa9bffb3525d38cf7c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7def9c343433bc86688b0ead5015f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168a7f19d9cbe28989b875cab8404fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a0d38a55fa647d8411b6e7a5812b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f46a4485391ae8a7b28ac12e34b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180897d150e366b84a361063e52c8a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cf72869549d479e961d89fdd0bc13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04155317ede8057976783b22a6ee30f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a55807331b01cf8ee58c2fc07f795138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b114d9a814830715586c784365079139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556d315760109e5de3080a66113589c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfc19788a4f0f87018bb7ef837a8ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959dcda6ce42e8b880a985545fbf334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eb7993c10d8de626b1cffd98a4b74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa57068798c594c5a847e2e55eb71d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ef97676901da0098d08fb2268402145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf47f5a856ba04c550d033bfeedf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f4b3ada7a9a296c1c92f3f231b24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ad706923cdfad4e4489f6ec94cda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a424e5f721953175847c500996b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da80077f30f2a2d27012982d9f3202150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25db90149f0d62faeff7c040736896151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d54e65ceead0fa1ad60ec4508e1543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f8225ca5c27cb8225a596032c310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d01928bc8566dfd96bdad1c85ce246154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86228ed3eaffecd37921cbd5dbb3fe0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406e8b5efc4b5fc9c2fb4e33067550156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e0b9bf85ed854603c90a8508fa2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f49f3e6a51af2399689ed361949c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093a42ca83fe99be546240bd2e2f16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddad8552a1361bde6121d32d0dc862160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295cf6b015008f038cbcd9147c9dfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68eb2b7dcad53a30ee180e722f91a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996116ab1db86fbc0d02fd51b6327ce3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac83d388ab641043338414fe0f357164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c5e8c2fbf03693aa6bed6c617a76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fbdef6b8a1d3c3e7d29ab7fbcab0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f747eec8a410f4963cb79729207b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314ec79051beacbe0953a2a79d4644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98171a3de194db3f32d64945360a6a80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00004b118af7c8bb49f18eed4fc5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146f52dc05564f5c2a47480cea6900171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c473309e0c21b1e358b1d9f23ea1f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924476546abbd387d774bbe19ce3c9bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de5d5cfbce2d275d111f926b1c2dfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc615d49a20eb5236ecceeff04ed5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7817cdc0f8512362389bff8c6a85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce8e6f68d7b4bd86e62498033b360177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5020f3e2d09630390f8d75dd6f71b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4e6739182eeee9bebcf4d282af9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4fc7372fd3b6a786eb9f02b76a005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622bcb66e581f760a6fa824a04009a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a82bc4303c7cd475d14d8444d94f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf0642329dc7dafff3be4cccaaeac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217655b9b0f1efa901da903fde791e87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f1cd78d57c03f13338cee7dd0c34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62aacf7a6acebc02339f32070674f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97362b4574cdb22b664df2b343da9808187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a9552fb66d530bffb4842e4f95db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6500128097d74aa5d219e0af8f737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea763baae0d8502fa8090f06cd798a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558c48e6d28a40708f118ed2e53d15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06055aae52546f6893e380a66b1a405192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aff7cbe67ed6f988b2275a525b6004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b4a750acf3d80ee57c24a4b3dfce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfcf739e7b59b96cf2db54f81212bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b82d7df855a939d8fe93ae34d337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed027fc60dbc0fc957493449bd81b36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725973c34a6fdaf1cb2ddd7ce86d72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b15e45c99eaa6f9d5561f1278b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260ab40c7ea87309de3689695bda832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80beecd11052b594521584358196ad9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade23cb31974d3c3c55f3f0ae439b05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862701fe1c93da8485a3c76cd557538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620225b297c40f24604008b107324ae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ca21e7af36cd618b6bfc3593b8a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee143451e68c84e54eba943055f2eb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39abf739aeffbf59cd3002f587989af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad12f4cf894025a4c670c7a5262532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc5182b89912c44b46024f1464dc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a84cba011ccf8ee84dcdba9004815210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab7263c0d25149f0b54db47cb74637211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31752856a630e0e38330f3e8a53976212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da594b5947eb0e56224db85e9ed533213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb5cfaa2f338e52296d5f10d9440b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1e0f55825f4c727a9c2294a32b29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce488873e42253f7c3bf9e21954daaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbb828b2ecdc0d6c71db7079b51ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e7b68c96f4722214e6f89caa0546218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6ec5a04f5fcd4f3f54cd8abe05f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8240cf7ccd92fbcf42e632f3901e2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6a90fa94fc7ecdb1e6d808604a229221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58938c7571c50134092c3b662536369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdddc4a3664a54604bd1d6ddc046d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ca6e1ac99abda92f8d84d2fc3fb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae07cd07734e64817eccd0f8c3ef9b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440114a1b0d1a461822169048d99bbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc48cda0215fd08a43a70047e7a77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d97ea8381df3e05f50e8ef4e80cad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6559a4ea13bcf79d071536a19d8b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8435855ba1ceee2559e5d523adcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb4db819fe0f5eab3998379541036231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be519a35ac56f303e9772ebfa95a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a84c85fbfef360dfa0410d2163006233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db451b0094cb2918b1bf6c87a2f66b81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb2596600da69872b42d7abc4ed0dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53195a040530b2b2b4f3ae19ab078a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4340fa4ee7e94e6f2191c098e098f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a746c1bf2fea174f21c125ea4c9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075797100ab8f721136162bfe1a14a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcadc3e40fd5b4db21e9ff826ac9e4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf22c1a4b8fc047f92772c7716c0f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399b4b1ac1c7ef7b056977e4fa52cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a124b181a65a1d6f1c6540a2524ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aacc5aad020221682752496ea1c86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9aca5c35adc7cd7b8044d798868ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94abd2b4907479356757fb36586f3f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a31f17cb6e5513b26ee7f70693e93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d7f9134461725faea62955a84315248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836821b71a0d95b62bf26e7635ffa182249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593964beb97f7cd90e467d8f7b155710250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58057d725dab1ae4e40beb527fa2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a5ea5f9645e5bf68f59286861179252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ec3e4ca40a12e906018f1164cc52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c57fb8fd50f693fb84d225893db0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a12f09ff590eacfe864f858dece46e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cdf4d246320809669beb1b82981a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c148b0e4d462af14761525756b88b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae850b2c82b584e9b95306f87e6c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029971b417d18227e79e196837b5a376259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0bfbd636273c94a3aa31051c3735260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce735069654adfb80ffce7c427f8f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd7b10f976719f8c12934813a5249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96eed03052cdfce171532bf2cfffd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2593efb545d41596943dab25a609fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2773a99e52d291c56cd2b279a6c68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d7af64c534944999191afca0aad10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6ca7500a9edd8663ceb8fa45ca1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ad887a07f11c27d4a2a1d3f78116a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb90525470377717967dc3541a317269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96695b3a93a1f6077ee25cb4b4f004b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b731e36cf46160be56d756491d2a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c437c838a30d7c06338a65b21f64a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111c0105c987372f1830f33a2f2597d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb1e3932292beb11ad33e76993854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b512e1234d30b43e920a8ed7930c85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb795b0e4ef60f885e5f106a9816a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cc8905abddb57ae575e4a8dca58b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b93910fbab5a9806e2f9438447d8bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f996c858c036a1326baf59443c3a7ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315e7400009443fcc8f1495f63bc894280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11120ac9446c6d6babacadd02e4557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65fffccefe9affc5596806d6a05a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2294e16bc5d8c4a9bdecda41f4dcfb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca6ca99cca1dd45baaa5fc02fb512f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a769c00e1ff5b1ab8dc298a7d63d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc3779fc0f12078fb11f94a594caa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cd7d1e9dccb9759719d737895c712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa08656c0b5c19daffce6f0591519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec9d30d12e55636f34ebb2426c512289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658978c66396eb6e58e2cc6416888b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b3261661418515a1b907ed182a521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d507547bf56aeb8d79752954f7a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8b40d0904667e1cc03fdd4e72cc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893964de79d273850e72d0a6467c0d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94044010e88af6c1a357fbf1754a8745295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff99eb8ccacba2222cb46959ce1fa7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e1e33f48767f3611f7b06855bf61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016092b6842c794df2bc11ee5152727298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865fe157c35472fccbf322aca96889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26dc663f5f04024d2114cf8597dd17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9316b3519a34181de31b8d135bb57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b123e47435f7a76a581cacad154b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e424ed8330faeebe48504b02f011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77980bb8cd4eaa0e05390a8055c031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1ef70fb0b2e393f621fcef090faa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d0f24c5702aeb9a5b3b261f8d9a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe176315ef533bfafbf0af36e3ebadd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcdc6af23805846f4f87bef0d6485308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6212edb102ec5b0dd3fbff6aefbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cbdf9ca4f1eb521a49e47cd53041a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9a9c1bf81f3d33047e4c15059e61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737d8a7f325d7a1e48705a5d1e9a60d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de206fadb3eee6c4a35bb5e4bfebaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d72078b8d904549e79398a770086314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976ef20910c56993973a36d9c7a743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5adfee9301cbf3633ac86e66e053316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cf9bd0d847964dbc734ee00cab35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbf15954f906ceab1591bf7c55547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea875dacc50fc09b4e9d2a337b0d30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec5df4958bbe8f37be95e76d79687320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059d74e2b3f2de27d776612f9cd582321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d3b0cbd2689da93a9a4c7401f2af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed850f722e6dabf4bf318cc2440f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ee18b6ead0ea8c50d0793595edee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494777d65d87f981f1a039d959f49ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b622dfcec0604ce274b57d803251ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92521b25f529e4d8d55209eabb300341327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edcfbcb4e85f3b02522e1bafa50bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4edc01662dd5ed13a6fa883c9f278329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae390325a13fcfb6c905e6a72b655f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c91c7a00dc9fb729c769e41fd35a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a45e492892d58276b0c97183e70298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763ea61c7246e1b14526ef8f023226333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b943807cd9d2298a3cf9f3324c71fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c998364e341601c4d8a52b74c8042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cac1b41d6f42b2088c30f7e9bfae7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbacbebb6e84ee66c0f752a82b59934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32b4502892a6608a73aabd8dc3b03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4830b9f8928514f41ab13afa09dd3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2bc3bfe0488aaaf7b46ae702afa42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f606a809b3c50765ee8d33dfe3eaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b7a45864d1c657e39208a7928f31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b48bdfd15a8a6fe9d980a730b44e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aabb5cdf81d28c6a71c2834be0c27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5874dfc0c7f3db2bb8cb92c02baa2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b81b08db61de49b0e6815adb7aac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1322a7deb6695aa50207ee08cc354c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4bc7c62066a9621288f7427d28bc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82967925eb7e379e58f9069b448d78f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb67f79a51399012cc3b0edb885af7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f0d99f4ec4b7065c5ad20d0417d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a3a920526305a1c52df9832adfdb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3a5c682a99bfccfff4d98e62160f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928792c1d209f27cab145de556ca68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b91da3590f29022f03b73dbb4374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfac24012d0fd3f30613f07da003a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129beeb9128df4a73b88ac93419e2d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1c561f57ed7b65818468acd1e8a81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff324fcba834e3125ab97cc3b6afe1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804324fce60c6a751b136f619e0e977360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b352db175f2cf1bce2a992da2805782361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371f09546cfa48713747cc999be84dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d0c6e4fc6e324c86b916d112bf3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b63398e3f09261d4781bb8f54a22b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c25418b9024cdfcc970b65e78c3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb11173c4a755cba6cec097cf16bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3327ae11305ff00496edd9769bc8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f52dfd1acda3c032e53ed9819347c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553ba23ad4d90b8c46c0a2ab6252ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb668a260bf5f4fc242c7ab6dae36daf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bafc1cb5e2182745ed1ce51417888371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d7cf025f95aeda3ff1a2eb49af3b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592247d4a2afc22f47d0573a045826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632854861a8c2b464f60ba212ab16046374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b840a177c9178d2cbafb1b83195caeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1dcddd0b1269c10022e5d24c8d0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a4a03c5d34b3b53213354ff46073377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbf62cb5e08ba98f49a7bcd12431fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43bd384be72e9413017788645ba71b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e32d66aced7dccdb548e880837ffa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cfae8a6f5522362729e8c8fd44e75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9c9e73261c236aed7405201a0c98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f19d3010c48823cd54a4ba157e74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8fd3abb6311df81890c11fd02f578384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e314e1565719040f86f9e8adaccf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb064400911cd0054b6cee573e2f07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f0c6a5c972082d22c3bce19fd430387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdee7cb403d5b1cdae14d2aef94c340388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab5e5785de2101d2cd5ab2a21fd7e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0dcbd35797259d2f2cc90bec6f624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4ffee2969e0daf8707d69d4f04cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503acdde3243130b605a5629abea979392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b56b4d181fecb0e2e8972dcd96a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3162d01ad0290f65ee73e325f6b7bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a3a466aef0509a8f356aa5b5a24f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb9bb51fa5c613edf48740512cb42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab9ea1d024801446819efe9bed43b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c3cfd9bba05d97be45dccf3bd78c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2d7506fc30f620a73fd8bda4baf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054913b3685fee74fcc1000810ccc4fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8d302a10a8b66eedfe808b26c368e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f059808e3adca1770c8c019a5953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2e59742ffcf88b32c20ee6244ca6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7914a7303dec1f721178020b6330da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adaf63bd3b461b9577ff9ba3d4a93b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d409333a660539f3c97fb49987ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34d6e842a3a104fdca471e18122f7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcb532d1a2d2574eead107364cc1cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d7a85e4e81a30c4c05413b6ab35c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062be285c3598c706dc7b4ed41bf634410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852d1500a5e5a36e5c771da5046469411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffedba56d4d8dcff99d31a46ab536a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a445cbdd1f383b8852c242828712413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa541ed879280111805658b03cd23389414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9d4ec1eacbd1d138c815209a5614415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87e30ac91fe8994124f5cb3244b2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828174e7414204235dee6575cfb42a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537916482db1c324fce48145edfba3e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a0d40fdba6a2915cfd5fde1b5f7da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f3f13f6660e3fa9542d3ab0b2d4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda891ca530c83bac87065e6f6d3b95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfb3202e29519f5a793a0b849b9946422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08995addc41a86584b026c0f69ad3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2fe18948602570eff3ec622e6419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39190225ddafeead65c7b83ee49f388e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264292957f2d998f199296e8dde3caf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78ac672b7826387fe94a090210bd5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e723fe380d6bd0d8265bbffbf5607428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31bb3dba75adb67bf6f0875fecb48c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984321877d864e6443573781d324b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca3868fa5284ff1f92f165a0ff304431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d4dc17c7c3bb694087974f7f31bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0669a71092ba5242c02eaba722fec6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed862dc5b7fa2176866ef01c4f8e37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd54d7ffa2663ca59f493177a9ac4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0803c578c3d4f90a362681b97b559436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f42b1beb80854dc363d6f292bc3425437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ff7516badf2096cdd32db1a6af5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb7334265c563fb73165fb72911cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eda785ecfee6fb07718be830ce60d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b1855a2552ac4a9056c386ea89e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fdfd52c6c74f75146d854ffd15d26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cc7ef0e91f754d4233fd7098d3f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e0e45595669c2159bb5dc90506c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f68ce8ba34fa105c8da7cfe94453445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2b843debd03e091d9f319f643a06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b894e278d56e5d9e331ea34a8949447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487e95bbf168b159e44ac8a10df6fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e900886cbb1ab94b7d5fcf5c17207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf064fe9bb6b1d13c4600a82db9ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1cda007941bcfa776a3896b4a6df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52f615f37cdd984e70a5500683ed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf207b49efac9b6c5dc70e7d3dc114e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44c8384aeb2ca7a866dbdd243ca00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ddf71482fd80a310ab501a89f8049455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3cb0c21b12a3a7abf2f5526a70b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d696cb369d0892ae84327cdd8db1f79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79b55fb51c3861b06d389b8a1836a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75f32318e9ca8823fe0dfc098c272459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381abeddb4e2bc62d00cdfe4ddae14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604be61bb84a5621b21ac7eca9535e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97058403928e57d49f7d4f4935be71d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa596bdf7e6aa0158a20452c16e29e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105732b1dd04706d0acd28d432ef9c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccee847b50957deae48f814059024e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cf71151d89a15157899a709413fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3bc467fc5e7edba751da4cd534f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297eb4b2ea7a5e46cf496ef7107783468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbefc219ddc2480adaf535cc361d14c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724f68ac6347f649a7542e3d16f46ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848a958e3214191cf2d104d3a9241b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9bf42819400a3a4e2f217904cf3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86ead05cdf7d3244cb172ea47fe1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f753bf3589c44cad638f395553818d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab9ab1c0a7980f884d62a181e4fbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff338de4c8a98f1d5efecef7867d301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef37422b80040060c19c910bd0a61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb685a8ddb2b3f5bd7f2b096a1f038478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9823bd2e0f3340e144c5c95b10c84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c26765785ae97a6ac002db455a7d36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd892576b07b719a9b8433007cbdf8d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a638c060457684907275d2bb609d26c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c0ee140c363f3213bdc465954ff01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728b9b4d62735fbe58eb95b4916acc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c86add866a79f2144c72f2b73e4325485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e176a693867e265c499e4da5d2a38c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a02ca3395e607c9686368b837a303487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a956fd979ec2944726ad363f587ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf26153332f1fb3357d5eec0ccec7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a4cf3a22bc94158bc4713aaf1311490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b76658b2bcedde9d79b883c848cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de219ee2ea12448cc2feb34b8361006492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629983f572850cab4caa1b146a07fcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18466d855e6b5ddc40635102a7e2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8df42295d7dcd7aded04a31f9560e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc40cf65c21ce931a7a4b72cf15154f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e2084f1c7d88186c8fbcb2d169542497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7054ce4283c8a6d1564e0d37d8073a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b34635884d3eda3b5f401b27e4eaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01904a8b207cc4a365aaa2806e8f52e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea9f9b9e70df64348c90baf29e69fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb3ecf967c51ac3b03e024cf5f4eee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ba0c0790817c409e5d134b1b6caa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7f2f4de340f52a79291ea9c5a301504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc1d3c7a8c4cb88c06c01f59670ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accbf7878a05c7f020ff282d62c4845506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c64c72108ebb1354f1e276ad1a6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4474347b845afa910821df4bc1cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae865b36997abd5a7613f3722c64ce8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4998f782f2f80c0795909c4ad58d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb622cedc9a8622194612efc32c9b30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb818ea02eafe8be99a50782408ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b90a07c9b3f70ecac3f86db39367513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accad5afdd210f03cd51ea3dcba5829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3bbb2532f2faf7d6bd4008e26e56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f14a7c92d93f47313acd261704f81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df94f945d4f077ede30c2958bc4d17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56a267c5b83d8ea785a5a33944286518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcefed81b10c97bec4a2e520354f78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0e3060eacd73138d9e21a19a7ba3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97424b071cb9d0ca7655f8c8287a12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925dab09330683de4c965425885adf9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e0955ae51c304bfb8d9754fa3f82f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94c1fcc1837b2d0f392325401812c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d108ab859888ce956b205172bda4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb34f446dd4967a387d0fa15a8bc96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e01b42de982811741aa6ae602522b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04380da77aa697bfa0a1694f7bdb24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e08e2f7d3f5c7de8ef1aa662bd80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bed56d6edae2e2d9590c2b5619a71f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baec767697f2a4ef0b087d9085d7672531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed576ebc999e05f306aa58859ab102532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23fdcc45a864189b217779b08f6de1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352fdd559de98c989e7783eeb19d578534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a2ad2212e1f4ae2033b86d0890d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc146bb834a340f1612434f143cf39c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725f788e2c5bf68a00a812f2e43c7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed828d4c7a9e4172b2b7a0ef35734538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5417e4e49e3fe8ba3ebe1e24fae4d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e328731e3f1a9bec100666383f43d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10c4a643213c08c6c8d1bd2aed6dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ec14295537cd86290acbce526496542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c155d148308416f3ae176e79a8a13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f88ab74b86867fa47f6612fb7a46f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9e30552789207995383985a8a439545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc25b1478b63fa92fd1770c2bf2a0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f4804101266f7244d6d5a64e2ed8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ec5d25064f7412ad819c4831d5f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639597fff44835d329793a3d1dccb588549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2f152ab2740183d35598d8779ad6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb08e668281b3d646ff51e8472dedd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42545e7524fb06399a0bbd9e06a6aa8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb721924f3b52487365125a418f21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bf423a88a74d2c3e5858b27c2ddd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d16ef0c2241702f35980c5ccde8b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c64c112d03b0ecab37e2179c7c9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbdd44d7ff47d3b47978a7a8775041557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14703a7adb436557274f6f20f8cf7f26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd92503aa922517899bb43c4c746360559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146cb35d177fb41dae2d5718fde1e04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9338e962dc9e17e2acfd8db1e786dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae75a57403d8348bc691750f55ab43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a83ba024e22d0d5d71464c5c63f06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26e92916e77f3585c1ff009bd5ae9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca0ba8c1fbf25901a87ed4a2f4e0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf96c288f8ec6f3a709d10ea4041f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db1e3b92521a48ca0a0b5ac69c84a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8513003e1e8834da55af447f8f74054568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ea3b67d7f908668d6715cc5b18a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03081330032b397354acf393645f08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048b1b509a5f72bd797d3654ae357f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba15cea589770942156faf8dee66c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb764846998bfec0e2b7f6402dc33e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d1a0a536fb8068809a3d45927b52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb560f61347df462f1253a486c378ebe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e155a6a8b5a0aa474a1adf4d262c3ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5955ffff97a35c7ba1686d7d635a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da7a4652f2b8df8ab542f9be13a24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30c85a48e9b496b8745617be30f92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc38330d4c615b16dc13d20049f2f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426db5c22ed39e5c7b024054f3333ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753321c9a6965b51801b4a2c061b33b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c18ac556d3cd7efeecc3d378e5f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f01a13f848086a0658eb46ca5ca2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee27feb655143cad4c0a115ef96ce9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ee9743c71d65ad6be0ea4ceeb2ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2df5326468833a9e640c0585d3596c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7a89d6eab976489105ccef091b2ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19ed08aa81abccbac3844dcd32a4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b7efea3fe0e1040959d2748fb80f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272dde254ceb182df1e92080ab89079591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1491ab93de69b9d06a0eb5a3e6756b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa6a93fc9ab3d52797c5fe17dbeeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d051455a5f83342b8e13b6b0b80fd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a962a13bd605736d569769c54239d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ca202fb62959197e292259bd7bb8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2f0a530a57e97d852fe288d8473f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b2c5b06ef63464f2b8be6147a064598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b624267ab205d62a457c34f91244032599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb005321bc5713c373b867e6856f81d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa5f5a7687585fd522f188f9b06d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4391880d0729343d19607459af1f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c38e5aa5b4aa1b1ab56dc0901023e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba245a8a7e3009301a07e372034a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c505cc4c812e60d48dd3e73c1e0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e401fe86409beefe64242a120e9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0633085fc1390b58d403389d5b658e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c88bfbfb8aa94ffe6615b92e1cfe80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a75ac6b39199c75f32a42cd398de28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d1a8aecaa3ab184039d9f38729622610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b019f0064ff82a64ec623a690b66d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3e07c7c996f235723d49a3b009da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b47c907577a0028d87c574d8e303613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466de706bcf1a3862e9d78bed5f9d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cafb6dc499b7a4e0ace68e10d5355615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f27981f30b854f8a65c1c20b3edb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b85c03b37a5b327a19149b7f11e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941490443f0d4c45db0ef0633df0d476618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff316da0b1c8df1497343986197324619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd911cf55e61eabc3169aa8cded47e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d8b893dd26eafa875abc9a843ed1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956d9def1d18c417dcd1a5d89c8374622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e59f4e23626ecf2eb5f0ea9cba515623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afeb80117fea5988801f138c768bc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb64f03670f6270a2dbb2946bb8fef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7c2859d934dc20e080d9c30a705fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5b013b0442b0029141be6cf4aec6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8325b69326f6d77c4866b5f2a2ad4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b4145c99dade8c19ecaaafacf78b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7a02d16be0db0a0d89eb2966bcea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e01ff568c2b79ed4abe5ce27570b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5f2e0f1add08d5a59064d89919d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55375652e1d58ab52f8598face12d9d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df1d3b63357ffb3343b6fae19e9f80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f12e2b0429d0314af5fe156a21a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb1a12e3e05348c1b01ef9b41bf23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c591dec7fd79e2f6683434cf4999fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2a485daa8519ee8d298ed7be85eec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456f8de7eada57a94000f6f7e8f4b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566eaadb967b240f5fd3f24dd56b915640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebadd72a0f67de9e18a9898ec951a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64333a6c64d1e76330597c99fa3c9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d51408d6fa21349fac54b3814c17c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707e5b58b3b172346cefac38da8ba5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57ab880930fee1dc611a20b5ab7da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ada542b02bdfa3267f45e7ff55f805646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046c2f64f6f490604f21e76601b001647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c197f85524da2dc0079f69d30238648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c35d22fd2121d1dca119f8e4ae10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d598145dcc44957a80c0a4852eb5ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a113359dbf4982eb71fd26c0cb48b7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e014a73c6ca83ca84964af91c95fbc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc3763e0ca6bbe0d424e1e48fd62d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae10d042cdecc111daa9d2ec04617654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ff331bbf4ce31fab53ef4ad95807655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ee03252bdbdb7b3d258d674442560656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4334fb16bebd46bc01b953ad33c82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e591e3b3e02c5bdd14512443e0e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9de4160f26c8d829725cf2997100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc72f23228dffabbe6dfb5db467b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4347b6f643be7193e7b3c097508072661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a722edfba5d9137ae96ba0caed435b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956ef845bf1c87666300a559a5fff0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a21d47102420a59e089c69fd61f61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40710e5fe229d2429853fcf8e5ef9a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36647996e80c9aa8c30f37e2ca027c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d9ad505674389daee21b1f4d69ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f4d161bbd20f4a681180a9a2b3c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591c27ec3fb87dfd1a1b5ac4b20732669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf96959a290f3be95a797dfe125475e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61088a65a311274ad9a15cde0bfb8538671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8267bb545097bdb9930a2e4c867c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44d8a6bc394d6dc97b4367bdd8a2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5edc5d3fab9cecaaa20749dfa85c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867edbca6209f24dd3baf82ac53cb703675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b722e96497ec8c26d3dc758745f7834676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4cc7af5ae28329318c20b65fa0e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20416ed222533799c24cc8f36bcab06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f0c1d702c0ee93ae8ac25b84b06d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276280c655f64f254ffdef8ac2dfd27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c62f3502a0496e9ca0787134a5014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b4821b31f5fa5c113559f68992355682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fea945f88590642d4471dde4ef847683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0902bf98e922178f5c9f98134cfa72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4041ef6b11480a30049fde82e67b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba934c1ef283787134bc037d125ff6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c23bde813c5b5ec236c039045f607687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090fe129dcb394c9648286e7028094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbc35c1c5a5a96d993c19baf8af81d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ffd5857f7e595cdcfd51d9b986db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208733ef9596b55b9bd763e849ddfd26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a27a801ee32d7385e0ddd69e5d26f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7062202272f74d3284a293cfd8fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9c6641dcb301d819ddbebb2aef63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423347349bdbe7a6b3e93a78cf3ede695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7d191a398fa68bc61a44fd2480a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc84b8b533cf599a9c1dac9f3a32f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a189136bb478d496ea306207ed0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6402065d1a7c8c33dbc0ded159c702699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320392dd3c0741d41dd5c6f0362fb9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55b9ea0dbadb9c1554bbc9c53c42a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9263b317e22ac5625a251cda6e4c16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1659f45dd61cbc2d95882044a9efaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15283accc0e2228bca678b2d743caf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfd1f6b3b298339877cb1e20c4096705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28724340e0dfbdbe1300e35e323d2d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700547445fd6c2eed66485d65149b66f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f064c4d6a28885566443aa62329f67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d51169149c25d86420cf0a535c68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008dc411d024a0b0e65f2665f70191710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb808454790e7b9d8b0876abbb34a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723f5d4a981d97366496b20e90bb3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610bea8c8549e86d2eb3a55f3994552713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fc90705a576ee4e47d70c96232b0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef83589ce9c74d50994faf4586d33bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3013c63792e49a16dc9e33b0f50c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67af36e6554ea32088af4cbeaed31fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d306ea8f564a926f598c71a8a683dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4f4ed0f5f4313dfd0af02430d589719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb51134b2ac0324ae62c16be004b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c892dd899e21224af0d20e0dc11ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10590a3fe9e0a405fb5ea5710d70b06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453eb36108a25159e0c587f68a4a01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748efc1986b03fb080abdc1416889132724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bdc93d0ccd718cc3efbd6eec750ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69698437f2de31ff99df6cba0deb68c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9b92d7219fb5f4a9ca3e82fb5fd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586aafe43e3ffe019471f1709660a2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103f5473af7aa675205d8106c1a517729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819217cc8479c01596c59e480801423730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ef88c01058fbab27a88b3d425169731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1fa7c023192a4da3489015ddc3afb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c1de9d60fe0642a947a69700dba5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d48a6e252d4ea73cfda13a489970cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0708271818b7b487f03d286a7fb300c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e551aec56a9d763a5947a9881ea38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f5dc0a3d684c60d844b348aabd232737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd340005d9bde9553c7547c45a2aa4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426689fa4072a6f3d7c84343146b48a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ea6abe4aef5aba6e8ef4c71f8dc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f3c9182ed98967691def8e5277a71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a5348497d9d3e8ea3228683a6fc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b987494dc59638bb065526763fad16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b23ec073e3ae40eeaf57ee098b611744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a76be48d5cad9bb8aa849b6ca0ab06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91168aeb191e2348f139a1261c014c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ccd8a7b53aecdfd737366c6fb7629747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe50f345ce2f4148b82e90569c24f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feafe30deeb3eaf4f6b9fd7ce48999749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136cb056c73397a2362b50c86ae9c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6916a012a526bb080dffd830c17a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb09b022b9c45f52389914e84095e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f45e9ab9e66ef10f59b6d1490067b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c153dc8372c4fb444b562e54368fae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514806670ec731b311791d6d907bbf3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc88a2484a9a9f8fe5ce996b655bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519cceb5e40157d1ff59164b52ce48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44b50b79848152b4c371796d7c33c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3112101dc9dc531375f1914bac9c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f53c85dd700310c4a4da768cc87d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a561d4f0ce883bee7a384eadb8affe9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5c679a46c229015a05f03775379d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c2bd355b02f506cbc71f2c6e8c8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bf01380f810cdce9c602bea892955764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9ca586e730090b6d2d2bff7d56da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2db464514fc188a4dd5cf9e6bca92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d112e6fff0ea5b83760694eb1bc3b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959edcdc50ff04c1adfd32d11dda7f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe9a45d3b6fb0e14b002fc12d4601769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587afa38893ec1e34d46da62f3a8e7a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b1a99c435092bcde5db2c5715543b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482009c274ffee32c68fddd68df8e60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da876252dae1c3d4c16daef8b1f71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66538971eec81594ed7644acc4ae033774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f235b68e0fed71d9d43f9c4c2dfcddd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74019c784b1b6a4fc3db98e671693f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f4f02c920f3e150822889d5d124c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade0af38d7c28ce7db36632c23cd02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50197b403c76c3af0c909b5759e03d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f04c54bb953b969c577f43a416cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c4b3ad1d8c82ca95f1fe6414e92f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387cebae56ca5911f21e0a67058e99c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f484701e3a1a8012ea6e8a29ff416f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a44f34a0814f9a830e8053b674ba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb66d8df3bb4eb560b93182b0896fca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd6df7eae432a70ed75caa4504f3f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086e75b821427fd6a5b901fb21e207b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d416fc28c3ce061c7d864b9cb197788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66de7267c79854d9337e7bedee21d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858d75594f1624a57ff51bdcc207b6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fad33b67d14d1bbd7530eaa5780c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602816ae99bcaa55fc10c35fde81daf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a8a8b9e1f775758e51c719a7105f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae37765146ba20554cdfc339eac2b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031686d7cee545be9c2e624f9172995b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b2d9c54f821ca013689b9d12e1c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3d838c771f0912ae658705ebf81802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae527a79ec99e25233bea65f8e730323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc905a70845b995fd26958ae9214853f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692c2e15a33cc4b9a764259f9d16b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811e7403734eb34bb78bec0bce467a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa4c20d54c1233373833ddef86f8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a82022cc9fa7b3e1aa07950064008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10966e731c2b450a419505f3e345ab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3392c20250bcc1787ee6bf9d3d16fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87b5498cd6339142562357a2cb6b4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba010baf8aae9e108b40c426ccec5b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454493beb662eef51aa450f5df1b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f3844c99083616a2fa88842d2abf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ecf4b7023861230d61e06181db6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d106b6ac5dbd2fd6668b21999c980b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209fc706f0514d3085845f270fac7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49226760f7fe6b16a760c8e66ee36618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae7667bf21225410481d5d8cb5eae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affddf524699f13aa6bd79b0142a1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88460354d205c337e459e26774f6849421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823f0fb7cc3afc7e52db220261d3e6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767da2936f3366d64c566008d7a52123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525694b93a87b678edd407cb6aba2c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dedf765a890d875038689df06dc9b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a5035d0e1faa7cd6db4d09a32e5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff90d0e7c614dff3f88fe0a011849db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7048eeb85819e3bc2994a128b99fe5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb976b6428b686a6edf8076b25a196929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df076ace9f0ec2ff428b61aff779c8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d209ab14422af0da68e166103e3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c043009f723e6b0328362d2a8da9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2295e3e8dc64d3883f1050ea6e09e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc0878b1eb198681a12cd63680ff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c71887a7e0730db006070f6966ed735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f0eb814a19bcb78e915be4e7619f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2e9b063683dfb648abe1acea091037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837a6aa74628ecc195273ab20ab09f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15d6638317942792e2947719fafe439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b29ac9d45e1ec93d20ed735a7b2f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd2703d4a81405e4cfe810dea371b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3573c47eab261feb951bf820582c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19aa71135a815c86a1a65bb9210ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0f60b6f3943ff1e415e0f23cc25644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f1c1e9e1e5069ba08e66ebd3cc3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a055ea513ba1629e77ebe2c59dcc4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b2d52a78bcd864a24cc85a09045d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24d64a2b9005dd718fdcee54c654948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ef63d4e587fb9058251a2d76d64049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5cc541971bc4be691215fa5f916250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe95ad3b342132c017db64bf97e97c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc72e1d2190d9c1c62d7c432274dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ab08ea8a3868b6330e4eb107d6d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e3e6682fde82329dbbdfbbd042b0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55df4e7cbf6b7977771cbdb04db84455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309fc6601c0ca4c12428ae7329942956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c4b9c5135c37bc54ae04d80eecd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8426e75c0309a9c14dcd6466babbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84533cab70dbfd106288f6e0ac467ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66753acff43e814e168b0da155911ed560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe60183952f3d4f97a11d492c044161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c134f6ffec018073bdca7f45a66c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d738bfdd6eddd143b457349b447e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc583bbeec5ec5a23b9a1cab31116464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45798e3134b8e9ae1fc8f62a3821bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c7c483a9a8a204380d5ac6bcc41e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992804978b1d0425205c7dd184cfa7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea71aa85652bdf1c67bc514f421c1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640e6b447935a3ea297555f453990a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bb744c48de4d4e5dc6e912033247070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e33ffe869b4e7c3aa4183c0c3f1e6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e2a06e2abf5c86d9827dae42b19172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a782f8b7acefc0e2d982958f8d17773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730386cdeaa9bb67329aefdadeb9e3cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e2594b4375e2257a08fe82a61a5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29242dfedac9ab4a3831edda3ff55a7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110da147c13a980535d9475200d95377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c38a6407e7226c9d47225f78180f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd1b78bba4bee80a926c30a817ddf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e67e86c87f78a060be9dc6e999f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324afde4736ca76d4837c884c92338881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a2a83ef7ed06af9bf59eae9cd53282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812375a24ed15d078532091d2118ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537cc320595f8a78fbb30cec473ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e877d7e781d2ecb9fc4d43e4d10ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f7149c42d454039c85dd1302a00786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384cd03433ed040897f085eb392da087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bf3e7149752092499444a2f5776bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073eaa71827c7fea26cb30980869b6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbfc089f501832ccfad1ef2a79c18d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9663490a0a06203c7920baeadd5ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af6252e51fb8ebd023d182961e36392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb595e04a5693267205545a0a7704ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a79a49f9584c89482f1d048e414694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce221ac19565c7bce09ae9d7046d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce2bebbd012d31403ba41ae6716da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b18d25861da9ec98b6fdbcd818e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd309993bfadfd21c97ce1e3ee817a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5442aee5e31b8f1dc944cb6a9b7dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d306d6f908f54dbbaad02caae95642100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815819fc00e1f73847c1c91d0d21e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cf6ca9f3e48db4022cdd76c1cfb32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f3dc7388794f0eb4e467350a2c614103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9ed041e31f853d1722391790355b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f832c10d2a9e6006f88db068fcbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9416f1aeeb6c8ca1b3a9687b75a27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7c50b68469ef95a9aa44bd2af729107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ba78239c3587534aef29be61abf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa568b9389ad710ec44040dc29344f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2132eac1ab6f136af27d5844dc73d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7cb2b9d1363537fb0c547d8c217cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d490e091563833fcdfc60bc3eed8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaad04c679783b91b2b98be62f412e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f263639a465a7ba37209e17d6dcfbe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07121689894916766c982e4126540b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e72334e5fbdf6be62cb1197c1abea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fba63b681a8b84cb42eb07be3f3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256454ca0cff0bb4a0d48cadfeaa672118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4682a3e4c2a6675c4aec69e57ced6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea143ee25136f314df72eda262e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b9ed9616b8dd1698b14e1bc85787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca63dc4b60a8d87004691986bdc9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee18ae3f4fd6eec53285a02eb44d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a166963e6b46bdbb35a0994af400e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa506b17cc8de191373afc58a0a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de0df808e40309374d6063aa79e50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f507bd3909b6001c95bf2a0cf770e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284928f9139c572e505dcb62432c9b23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc765815e6299e9b2218b9d89fe0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adc2acde0df465877088c8c6adc3eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b652a64fe156b5b06d3fd1fabc7457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f679ccd98023a329c018265bdc8254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c9249393f99badce0c773dbf2c1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7beeb6919ff577d47837598837298c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b3aea397bc06275e4fdc1c787d547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e2b462442386954ce380e448537d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ef76d7226f4abb15417c5fb507b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f30e8ff7fd5f762d1c1a3689ce2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d067119f6d71f7f116b53db3b3ae412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec76390c8184194a518d5625001d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa061de7c8c0d62d9ed15e8fef698b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95a8f2a6dcdf92cd083162f755ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8c11697871fb20a394a2207df5c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289449282b29f0bd2e3c5c5bab2f9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884c55db604f5d50e76f59e92b904a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a384e76c9381f03304daa44f1b02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b4f0a71acdaa149f802759660c84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9762a690290c0dad9db317bd48cdcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a194761263b90cbc3ee77d6d784378149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1ffda53934a450eacbccdf069d71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b116a7efe0c2c655c2aa07253afd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565b6ffae4a8333c788526da2c4408152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de56d7b0cb03496c23c4d1983a80d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e9f19312bd8070ba5245869d3631154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409e293d149bfd31fcc3c869f03600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e80fd470d11e4556bad811ca4813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d70413b590f71224c9e2fa9cfeb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e6670f3b163762653ef7569c6c7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2afb41b6cc663066b6b4801fd3698c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0274ade6ca6554d0a72c144f424f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2768822b2c3fd9bd00feedf78dcc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561ca7be994ac27e3b66282a9158f54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233135c03af06f9bfed520499ef70af4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457692001e54999fe1df5cfb49f36791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755e2dfec44657fa5ccfb49c977c3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fba97dbf71edd6597522745208481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdca7510d43305047fe8f3aed80784167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab81577cd213c82ff2ee66736e52df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779101c2e0b963063e95468d73d7b70b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b00913887211b7597cc3792ed2b331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70cac7415c83902b1a1ba8385f2af7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bd6a85aa6b85eef7f9b7c6de0a21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a52e96be70860cc568b935b114f78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1e91f14a5c25a0b77bd9b252c5ead174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a0ddf6f0c837edbde36307ddfa2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48692594eb0d2f9867726c7c293b7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d951e4f905163732dd9cd74a0a51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc9dfe3103b492c621c2a5511a7dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d35f2a68194ec80763dfb390a22d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00b568ed597b2f58903b59961b809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7386be4c3030c31de1132f24eaf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d68326ef5f09a4c5865b0c12bdd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f32f3491067fd81a64894838554db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f87881bc1107e5074b22091c56d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b68416924f57518302b56f97ea078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eda8fce22948e1bb46701485358c5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d214ff19fed1fc4d85606bde6bbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f0bbce06dd6abe1bfe75127b5e7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8105745c9f60a1a019985755dc4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d457b15ce3ec164eee5cf5707ea6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d895c0b040bf80072fd18d918f3922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c2bf4d87fbefb45f34f08cf92fef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35913044acdaa36bc70f18d1516fdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954912690ecc44f25b5ad96496a1698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe5dc0f73424f838f9155841668a62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac442b38057ccb956174bab67e126af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60481d5153be9702e0679e183e3a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e3696ce7c26db8a9123e890a52f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d980c09929c7b7ffd3c98022f1d7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307580f0b225c8a4e2ce1143604fe0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ef3f8303a9819eb312169b7ebbdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17690314a1ddfd0bc11eecf3d49b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734218cd8004625212d0a19e094ff067203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9817c99f3c052236f03b5de6a15c95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a0232cd90a3073589132d0e78256205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2dad948d97b9f09c877124083d801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdc747c0c001a815b70d58c11bfb72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10040058c78f30d68f92c4996fa894208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101e2bbb97cde248add245aa4ca067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcfe0db79b938f1ac8da6b5a2836a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607842380f40c2084b606a504affc88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e977d8a0bbeb539088448b93386ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416d8c1637bd91482bf10ccbd661a83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da6cbd9bcfaec5d1ea1216e59bd53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d11fd2213f69ba624615be6f36ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a109c1b81ec7568b0245b15a957260e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53303fd38512c0d75193e82b2ad18f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8ec1a61dfc60e74c7408f20ea10e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c63ff4b3c5c3f658330671b4619827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc5ff1e4134fa2a1fac35c556e450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ceff19227d580e8337e2ddc45b8df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a14bb73f4c229b07b751aa66e234222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43535ced0f301932d0a9b876e0a43984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb992963a78317a8a25a5c411fc8dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea68ad1be3a3ac608587fb9caaa63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0959c60e410c57f2b562488cf0f7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18a719dca08c8ec8bdd21d606691bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d918c931c15ab707c278e0a0d0d291228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d710e803a08ef507c3b215aab8858229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511392f0094adad188aee525578013230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9e70c09f4e80201ab1aa167b937c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17cfc7f232e1d4c5dad2060026bbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d58c83a2899fbe2b53ae3a009bd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8162151a8c903f49fba104d0c814f5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff971f59bb9af9e9b8d71cd5ad9fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252c4e1c544d07a12888d3341458c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e62fb8ba0ab9025ba85937aaaa21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde50963edf06c4853e48c967712867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f898538ad5361cbf63058ce9d14d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b8c6f9ecf64c5bc3fc20efd48640240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d401d47c7265178c99423370adea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db01f0d3adf30eab108938e28527f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce70938059bdbf3a46991c2627e46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65a1b95dc08954019f7b934ae9ca88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242eb3f3b8bad33dba3b4c1ac5c4b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963714aa98c8a8a660c2ed5b7acd90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992d25d5fdd6ec82d4c9fcfdab334c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503741a9487f10e0c4f3ec88397e01d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25503b1951854207347799c441b83cd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58973c019a558b3e629f8f9762c45e47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9b2ef1b7dcb42b4caed1c0c48886251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f731d653678cf6a49f3bd23474b836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b03f52a8fdef193d31812d4cb817a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838568c4fa2ebaa1bf0b0c827c43a94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac80c70520d3b7dfcb34be685e4c98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ae4f3dbb98ffed348171636725ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30681c253349cf836c8837f264305889257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d045f95fa6e2a5b135601d93512f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e858e73bf84897255844fd645b0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d34b495d7fced8006d284a69ce889260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628f61bfa5854990d0221e05e71cf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a63e4bcae919ec2c1a237531776a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a730e748dfa1f2d8436a66f6cc74317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265e1001abd08be8ab0eccf546a768c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253acaef57432745220624e6a60776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04965b1847531a2afc0a6cc392b797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323db9d9dfdf128b502eabc839b6ee6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858ea9dce79021a85abb1797b12640d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd63c60cb8ef04ced21cca7a4e2aa27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b84dfa7a154f22e284e84264c43e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be47c412e01b37b68181d2a7a27fb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6de40859b2cec8bbc0426dd135e49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06534eef1cf09d002df8ec05fcda1649273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cfcdcb423fe5239fc50c4facad1ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6ce0c04fd713ec669226a9ce86f86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc278f8c14ff45fa62edae6cb304305276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aeff108849ca397ca69d3415017d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf1824b95d36e9ed7f7b71e4854d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac13dd6b77541c96503b9a18c4d9d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1da97f8673b29d1126c6ee43a29a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792fb8bf068b682530a14ad5089913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b55597a00ef1f7e4fcc1d907ef9b07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b647b2506e86b3291374417e1fc4dc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643f73edf91913785c171491bafcfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde7f027c8ea75a11a4633b7cba4f93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63b66d79dc4340659390c87be2a34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcb3d506d2a11bd9ac324ffcf9e949287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b085661492616a12246aa7c7a6da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187920a980728c1d793a53686a3f9874289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a196874a880cd5bbe13f443d82d7e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3b55eb0b9f6f846f0cf1010f11e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae27d3b1ee77b65a1ac22278fb55a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adea615639d5412e6f3fd598704b85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faca5715855d24f7c492b285f0438d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139dc0507080ba47bc1a25ad7c7048295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86edeea1b336f6fdefe2c8c5f956c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca486d35c69c401bee1d9cd463824955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b382e2616b0936cd2f900a45737c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe4adb491db1d2847e242d1de20ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d3ecb3abf115064d4918fbe003e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ce6d2ec1dc96469c11f227d4681ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce99ad9166ab1fb00cf8b2461c0597302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e43cc9b83fb21210a17a40a5906d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3fad523b70c781b9e62adfb3866d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8cec145aeb1302c05496c7437a265305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe1926460fa930740f109eaa0276ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb69b23de32b698b30533b69e40ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c545cec03aee08bbc37e8b04649a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409b345a4a6df3b5e726f41b077888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dccc3eb621bd13f67aa7b706463dba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44204428de584ef22f9d64231d368b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52318726311f1d9800bf0db9bee82ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ec672cc1b519520c5ec8b3b8196a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cadf72285969e56e8c95b605dd46e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971a5786b0443b0b27e3beccba08e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab55447c66bfb3bde0ef783740366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9643301c24fed53a203f80a06244317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710bedc54dea3f8737c233bf80a40e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9683095c55c65f082ea4a78420c285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41358264ed59cb21e3beb3501096e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd238a924f02d1601ccb41f3e10f25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820046e6cefec98f79d390a826f82d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0254fd9b35af4c7417c784f972b8c48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830cbf84eb6e846ac195d28cc4dbc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d61e56d859242e936c430808db5f01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e076504e45701d9efce9daf724511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46492636c8b76d6a356c139363cd1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b061092316ce5ac5b291cbdccb58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c398051ac84fb1b0aad8b467a7149329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2bc9a1a3ac9f5084d07ff36a19904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508c5094c6ee204c20f9c6a98875b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc851cdab4947894ca4295ff9bdc3cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd649a47d6861d25cee50056a08151d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c6ae7ec188acb0edfd60e7d434c7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c20d57a55b7993cfe90d739a11b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9384693d299d7f302f18fed1e7d5d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5535aa94bf61efb2b32f8dbf59374a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60cc7c8488b9474ee8edc70904656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bcad6a3e9573744826e8be919e7c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e16dd02b25ad1761a6ced3f8f113a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a711ca29b51579656e11c3f2ade9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b6fc45805af43aff27528512e438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6044cc5aa2d73d10c838125592da74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0acd909b7dc054ec95466f4ca296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed91438b6cd0205d7925b461b8570e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478165fd7dce53d5a9ede3f8dea5f7f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c1fe8485dedd8cc59ff87fa1c8c9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c9593b582a60489f40c337c75f22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995033afc0596520ce9de01e687a5dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55b6eb5bda381099dad5899e0f49a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cda6f7da85e047c5e5790596cca3bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d941305061815bd2230473744104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007bb49fe1f3f7c1ded640865a7824353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd56c6cd9a35bb12ec6e794667f0ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97f00162422a8df16e5e7a4811102a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d6979d442242983b8427b35e9308c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce0c1198d3202c6d23947144b48d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f7e476d8f579112692bad5cb6836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800676e65b87cfff8e4a3a60a8f867359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6d6a1e618776bd7fa6ba3df01610360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d1c25954032a17b89aef0fc2b9c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72081d16a67e84fd915a6e07bad0c36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8fd6dc5bb72a3ef50a09d0e39e5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79ba9aed03619801b55c5c595f86d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459440ce0dc4a00642e5492e94c92a03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5804ed43165583bdc546822f06eeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a5f5c25c877ae0094365871902c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788566fb1bc49c85c9402bf60502215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4436c2f6341f05aa29d2076d1ae7b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82c7320996a3ce83079dc42fd6ae6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f012c72fb4a491bdb4bed2c835a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444556541517187b25674f5a8d1dad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c4df975a9943626c50e441013fc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725b7a7b19d96820a0e7d1a9f0fb6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ab34946b45c693cefc586a7325c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea43bd742753dd03369893fdff03cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f89474d8c99aaf62e3706f9e2d54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72ac10060b75188fc9b35c3bd0177378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e118219d0e6604e918da6a76b8b8a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351c2fb57caa6b8dd2cf64546de798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4443d5ae4a53ea1a1be65016199a1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec79610ef33e711f56d5ef02b37be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5f0ba4b26bc59b24a55575990adc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c70264fd1fc3bc7731e0f2bdba07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2228bda3c524429d4f4f65a5ad360e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b4706c9c3a2385c4d734dcb28665386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a1be74499e0a166a7067928015bee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5356759c2a486fea9fed006addbb87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d0fe5793fd0d4e616004385e2578389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c435a5d3983bd8c2571145740938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391fe21cdaf0a300dc06baf66c5ae3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018090c513c21ddcd425d5aa01c22a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841477bb0b1f857658affa984d43f4fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de7bb44e9d54d4b392f1970f7c1252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81d25540b5b0535b6159bd15ac771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dbcf16e18976916346f35ada3b2db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24511fe911101ec3b01929abf2517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c89474644bed983565630d89ae7543398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce06e319a4452913052954dd7f1628399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de971a798725d4f0df74fb406a82bb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a1dcf35b878fb8f0ef91a6530a6b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f4f38a2636543dda3c915d832222402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0202b5001cbaaa7a157ae17226eab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7016a53f18f91446ac4cb0c3a7fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71997d8d0131ee3b587dd4073cf9204405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3693141d6a71af1550c3ac2136d77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff0d687dc4208ecb11293bb86b326c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1caa99b1c941a8ef38fbf368b5756408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e01d62a45ac2f897543c507a241db4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd76fe51548233a2335e973c8a57aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2285ac0e9749fef192ac494c4bf537411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517758fb7d5d34990fbeeb4452a3c29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c9f32588b424836cbb7a6d55398e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375777a6599cb6c1259370f521ea98d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957e5b67f155deb616aea26c3289a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28ac99c81b8ccd95876b4fb287b4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127c38a56243f08cf65538cd436b47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4245eba3fa66e9bbc86497e07eacf0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd98b81d1887e1c575f54efd4ac1e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d957cd7b682b753c4e9ecd17e471420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e7b2a7b3e9812506707f577e37c4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc632c315a8bc2adc6b2a386466804f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fba84c1d905725c8af76868da1b20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273bc4c1bcbe3078f02d3164bc449c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf534c4f664e47c2661fad593a519425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d4ec96014f99cf25d3ee1f95c73b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce482abd84f76156f21ecdd0a2718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a80f88a16a127cbc556fecbafc9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af5ed3bb27fcc4c5e1a5260c4ff89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26c0f882d666b31c0db905a6df158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e31c1826f1386768e5fbcfd11eb231431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982de7b7b9b81d1b03029d6154349d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d2bb557c159caf802862b83c5d98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf0ae54dd7bfa08b1818e2f9174956434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a3033a0bae82db7738ec6b4a040c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a30cc2612f0db5e60eaf8b690812c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a9b44bbaebbe0305e3ec8506f7009437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e06efd2318e08b0735d49d83a8c09b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832cda079dfd72c5f88f1b3d8c4494a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607de06062f81d0374b8242ad268e8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25742fd2e519e18c727b7b15f4bd3c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70894306182f9d097d725b113b7986f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a322f2df5f398069483dd1b3df546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285d347259c21c2a6f4aea16b7bce9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c485d207da3d6e5bf5a07cbe100fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c8daf8af992105cced29feaf14ec5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508640635b2ae0451213ae8f4f2f52f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620fa444f4a34559d09db7c3e8cb15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53602f34883297942631dff1c1d645449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f8b574365e539420b9f0a199fe61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df53775a8941beb019a57fb720766b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c89703133f256a930e51c562c836d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b582600289fbc85c6d017f57644c9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ebb2fc2cdf0b8934a1f578968027454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32608d4d460d205c4f7f8df8d3bf1685455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba85419bffdee9b76859ecf057356456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894cc464b10ecabad9756f8d34141f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051210fd78cf9ad7beb1700bac7eddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddfc00026cc6a8f19ee6e973ce492459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6412bd9e496cf4cf8ee7a769c8bc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3767a281265d997e1cbc927e3a48b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4783dc400f7330636c81fc7c9766462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd007f03207a60caacf1d5dc902c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94b97355c35a09da2296d7f112c4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd61153ac82d42bd0c436c4844cc2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590ddabf9dae9f3b5c2d3ba0577b5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274ff61b7eb182c3a9a0c1ad44e8dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29892b852f82e990a2d45c2b2eadfd61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b2692e096562e38123d75f5d4d9eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9f26366f1c34496faee6240d21e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd89f7144bbbb1d737456d6df5d3c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290de269036efb0404d35f2049d734b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4cb87d3bdebc011724b307640c876473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b0892b70b5bb7320f7d123576d9cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35fcee1b5e4dd07193eba5d9de4c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71ed18ee73b8ff57bbcfac8392b08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121f276233c8ba82f87cd09e4c5231477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8382f1888d4204c51e527dc7b6be2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f319222b87e29273873803f05844315479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90688ffe747d1f64edf3f4ce7e546294480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08129d725a1af8841442f81a651fa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c12416a04ead997fe26d514b4251a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34c86e6fd73c87c248261628fa7ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afb0d417f33283efa62cc62679930484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4552589d82f6ce1de6596bb7dd2eee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a1a2e5b279a0e116878cb2fd3b129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9855b2c6e308874608178fa7e6d98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115597d873b36febb796fbd0becde4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eaf76c0c46d4b51fdeef2df8142bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e130a4c762de8943e15c8df86970e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6038f50925d0fca8ac2aa3b928cf36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f0aeef7f33bfd888f82e996ce9604492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe063b1725e600b775f0f77ad8ecfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717862ade85988c72ccec66f0a401f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2901cdb86124e8ac88026a784500c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38b1963b5f754dc418fbfa694d214496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e896cd0d468695686b7a3bf515a112e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b03c4285aa0845f96dd54ff646406498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963814872175ebd524ec5846d5bccaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea45ca498cc17399fc6406b1bbf4b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff6fbee3588ae8d515ac79a95f964501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d8c560791318bab9f11a204430c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3eebfcc4d3a645bbbb5975fc2cc11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c26bcb2a0a148213913c056f0b1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ef1d460f4834b80d8951a12c3334505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54aa9fed241e2b051b48f8cc2e05b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e846a4f960819beeda6e8fb9a5a565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60518c753dd68fd57272034cf663be65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b741141c495c41e70ccced85092d6f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a8a46ad7eb014302ccf77f916c2a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2fcf53593d0d0eac104c4720a3fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44d0e383c3cad37a4f3b5c0e6d8c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eabbe88edf89ad6e0692d141c1ae01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4606a75edf7dc2ec6b4f98bef96b72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc7037b089978e67e5c3b0baae92e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366549041ce3c115e6ed988115dc89d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fd086c4012d019355b6c3b22f56a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc825332fc4a08fe07a492dc90275518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac7581d884d46c31a4ea7a196d973519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c033c6a9f389d192e75c4b63b255520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba585ec0768368197b7add426b09bc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb3674aa25285e13fede05ba5a8e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a15140da100b17cc94532cdf1c557523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43e53f0fca569dc893b2f19868ef2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf49ffea21e52f0e91730294363667525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ba1ecd3d85684ed4cac0f05c948a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9c04d3957e192f39f152fe6a57a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284906f686c5a0427b2d76494385b90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f0a2cd855299d44c73a3b52329f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d6ff57fa1423c6be524217010481530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34598b1ec6bb3a231c87e8dc4757a37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072dc36b538df78931b5e98b90b675532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb3d17b490ce31ff6d5180985f85b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647f70369fb6c42494590b23f38b07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c234f4abd084c06868f64d8465dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9939e54be7dc6d9e8046d455447de75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435af2d1b7b19e4b85e1809f19cc420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c7429915e7ee9fb17b35e5e75c75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da64a183ce2ac4fbe9c85d656d2d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9889648b3cae0f18c70c1aafaa811c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ec3af6d197e5773dc7cca73344e38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79554400c09dcdbbaa918b52abddd1b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276941341939dfb5e38821890fff2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa61dc31b15b844cec83083198e9f90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433498121fde51b9daacc7887bfb76a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7790e4f1fc5d67f2322bd247c7d179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e63e98232384b77a72fe71cc30056547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6386eeaadf39c76729d6cc260798b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaffe2cff11788b5c17f69148d53dcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185051ce7475b22d5170686ed2435df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c73614783193016e5626d3aa0e1a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf99ad02ad34913126043975ca4e633552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d0563a13762b1ad8a4981ac10c2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7be4e1778968ca7e8ef6865d54714554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30916dcad7efdcaa80faae35f1618555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7996cf1c0cbea0d6c17b1dcd5957a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140d39ac80209ba17b43b0b984e874557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e523d8949df04c30fb6602760b90d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feea79f06c06593939329287fa44fe9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd577a96fd60a0400f61bd0b1033f8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344840045be9c669c8684fdd618a0692561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57e3de6aa0dc309b2f65a657fdbe8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea016c0b7009726cbd14e8ba6c77fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865e0e46044e7c71ac21c9a500eeb6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3688dbfd074424b8be3b900b7558565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1793ae9af51d1f0946febf3469f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505707944cd903543be3cb64f19bad02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53870c16d570cda962b712a5203af5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec8000941eadd107bc0d86afdc91c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2a67ce3066583af4d7fe90e3a5938570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e0378f2895a4d5a455769e473868571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee0eadbc21a3401ca0093832659ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6149ae58e9d1b5c69f606d81f227f4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba7b6e777328eed593b5618d4658b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d021d95d0ee65313231845691993d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac3ad212dc3e03f6920e9a19e08c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e6a31eff052615ff95475b43ed34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560daca2c45182340b4898d4ce68d8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b6705bcd631ad7530b1754defa854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c07c2ced43a981cd76353d4968157580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974d568c63b0d61eb403cf582f9ed20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2865df777fda4c835f666ec777a350582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becb21c7a61663638cef2fa5d0704e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d096a2006d137c1db6a380eeb694d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479b8f374a9b86d0476eac83ce039e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ade00aa4c97363d096f5c2ec47e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c58322ecfc50ce17ad75b29549f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c4248df98205f889bc5135e0faac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ec5bdce838abd11f9f627b897e08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4ebd92b34e9800f028031501a9a30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438fdd77121888ab165a8c53a535bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421afec00d75ec07effc8e204fc32a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ec6d410e173d69ae4c63fd4e777a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89c98413b1a83f983a223ca695ade7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ca6ddc54ce50883614c3b37f2cf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdca7b72423a74cee947fb212c1e39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf1d0c1150adc8056b7c6df4743dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6c1c8831081d6829545091284b5eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18389e80dc39e13c7d65392d6ec90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff92360e5781001abdff97a04d086600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719ea293d49cd59b92a57084d9b386601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633884c070076a17c1f9d8a5c581d063602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a303acc099e3c82c4f6fd0b36da64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115fa35ac917241100e222044f0efe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ba686fca7fac4178a2bd60d3ecf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fea881456784e42043aa6c7536bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0e480c7e81e82e761d7e5945746f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee4658996ba87e51a80e2bfafe72b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33ca3a536866ad3c219cdcb297a59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905ba306bb1a53c126596376e1f8f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0591512f4aa6adf7a8088917546b24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7386692ae200af4ece08dab083fef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70dc3de5dfe45d2524b50a504b9290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8876edbf297fd08aceb20e8ca291614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a084bdbd9cba207ecdb9d4a70670615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ef868042e43c8efc923f10f1714b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6a51e63afb599648b159e8164aab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd3a425ea5f498cf6c9ec27b9d8af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b69541175ef7d2adc7937a6538c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd0132cd71c823df5104e80857758620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169cdb93244ff656eb4758724fd85a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac4544c00863928b68de6f0190461622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480b86f9c2b0c495085df85d79d085623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916fd9b4fb471698f90b506ad75a56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a8b65f6115e7bfd8fab73d443ef2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4044101eb40ce369f04b4b3ca5bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dfc72755671a73bf4e71a1f3967a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b394a8c0f7bf61c8683233a5b6f05c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04e55b7a19117b0cce2eae1c23895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2a0a3d30bef32097e67cf344c418630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efa239835b4d995e8b61fd80c61dcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570ee779cc63b6b90720683c3b7d95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0de0f7d1a075f6137fc0d41aaa4d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690168228836f27a67b48ded6da052634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77835c4112a59ef455ff9f704ae13722635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96c28dec5f79993b576c0a349a4a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653318fcb68a6db5543778289db61b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db1f7f64f21b4c5fea570d9d79d03d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50238775e0deb5ffc5ca72acb22e93e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f44f098eda2034a1439c1f75167e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c6cd85edc194144120fe61434d536641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e54a9eb8b018ade183ef96e9b2264642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f5404684cbf46395fb3f0044f31d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c38594ddc06007bf85b32e6a400e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307088042455f42f87635a692aff44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f2b31906c21b64a5cface0f59de2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b97bdbca25abfa54783b010e615e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e29ecfe0cc0e59440bee8f90506a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ee13e9799e186312e1f030d940fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c773f1e0230b9bef9a85c53351fbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc4b7a3b684e8285ad5b1bec55061651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f681feddc39c20627f018e491ea99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694628602170a5bf005891eea92ebd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1804076d36e2917e865244e2e6969654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb4691d456709a0e9bd0c9ec41eee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f3e22957b757e96020025e5d23a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d6191c17e647c36f7bd2777a2e12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6276849e213c387079e673797d65ba2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06144db0cf892a7bc0b11077f19fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43825528d6204069b435dadd5179de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934662bdf9b6f27ee5ab32531f4827661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191ee2cd4755b837cf67e54d236fb50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b43a21214a8ea6fdb367d99f7dcf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6a166201db8ed9d7455b67c89771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24acbd6a0fed698ac103f4ffc8a90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cee7f5838e05190da09418460d08a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b9583c18996960ffe1dbe4b00446667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6497a01ab7243c365f38292fd35e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee263195e10333e48ed54e3f17f4323669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a93fa32dacc687d0ea539b19f3c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f9a18dd88e7f0f379cf7f8d7f827e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef0321f555b8f8b350297b9775fcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d519b192d06333987a0de0ba28f26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f42142f72842ecc85c70e6cc4d997674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ff0c4713755f06cbc28bc3e5e3b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07f0b302b8d5e1cc7be2ad998f230676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d00331c83542e76c6d31b088f54f3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96cd16c9dd2b42efcb3b1e553c6f7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c468bd7f948932539b88dd585b3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a83a143e83ab393da9e37bbacb2956680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee887a10647bb0b55f278fb06833f62c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd010edc7a679a4a165a5ba863813682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd92f41fbc67f3a4efbbf1b449f059683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b5acf066a061f1bc7780602fddfae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b96d9baeac87f2a3466d5a0782d54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b10c31708cbd7623a5a00601d48a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112ac02e2bfa975e7c395886c069fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b92f841a5c1a049de694c2c6eef7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f58f005a2a67c402b4d0b8e800c17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b75c01196c0e69d391bb18db1c78e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f936504614ac57fa62bbef910632fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842c6ef295c8add1f66eca39b200f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3f1408db70052514f089a067e2a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797573821a09fda103293ec68ad4a12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7f3e1e5ea9423a52b864f5e8369a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c49243eb58ce9088d8fac7989178696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52619fd5ce36db7bbd080cf1f1889a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b328326ce18be15b4d3bbb7e0d7546698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8684aab97522d170da1ea98f7723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba96eeec6ca87b5883b39687689405700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff5b9577fddd8477437d2e297c165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a677c6b31b9f7236c6b151f2c20a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe690fa343830cdbad6d700c683f617703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461ff7559b1288a5e5a68e6b692b3b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f92d2c4f7ef776db39b46479d93a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465dd6c0c2d587a0062ac558062dc3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731fc5ceb1de9521ba923f8e7806544707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56e540791e2784f140f977687e91b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb836e967a0d869a7dbeaf9d5c9f399709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf62fc3ebb66e3515eef183d0417af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee51684f6db6321ccbfaa515c73d69d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e104325fd17b3ddfe557cef99eb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec5b413015c4ea07000a4b22bcf9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce9d2f5fd61d6eafb84ee00c4b6f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d074caed73a39f49b3dbbc83c607d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e41ae5e6eb5e5fa3866fd81e86085716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59ade01dfb85c5ec3658722e84d99e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998df4eba3ef7fdf3d775c6c24d0b30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078316bc2e876a52e54b57a927e171719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ba36c9b17b311623195e2673084c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e18882356b73137f6e6a3032c38d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71744f9082def60fa11ac09cd963a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b21a3132623f990482455ccdc7615723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9cff6ef38db3591aa4482c9ad3795724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90694fed6d80d0d6ce5428a07471dfd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f11ba0817f6f090f0ab51c9c98f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2584528eb67a3cd4fdc89dcc93f4e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664eb7bb18cc1cfa829796208f1b03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e81beb2f4dfafa001a285b969b9b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fbb23073725b024e43d4471a210dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd289d88df94f2649b3c3e54088de8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754eae6c48cb240bb03c0b92796b07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a04344680c7f049936b4fa651ce1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ada5e341fcbd2dbb421024110f88b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f7635618f9a8e746e159fde683fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6672eeacccbede097832ae7bb7a34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f77fb2fc5c3c4bd9710a297232fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc543335af5f62f8987daac9ce62b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67057307151ea20cf2528b0d5220b5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff2a786caf50ed1303eff2009528ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdf91e479b44168f312a664c7df1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395081b07497391d69b94636e7ff10e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5ce0bad5d8d79c132833ad4d043c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a9f4adb0618ce7c8294f8519c582744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5476c816d2b05f56b957c0d2eccaa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418733f214c5f9be2e42a81577807f01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916192141e77891bc60e90ec49b83384747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>