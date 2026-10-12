--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667deeb8a22d70b915b761d0d109b85d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729016e21c31271ccb722171c3623ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e51f93d29c77576ebacb74bc70853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0d469870ee58b81d36e7b00bfa1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d932ee28d384905a46afb0f48dc1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec48847d31237ab04e1b3b43f574f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c82889f0e05df8ac89b5733a319d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29b178a0f692231ce435c25fcd2958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911e758d7dac0a19d2882ba30b88b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869bff605f675b6c23b2ea889a8feee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f468430081f24f2df8a63bd88c5ef2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693d05ae9f761ba87f87a29acf102f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6534ce2bc4e33f650e35634d0ae60d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e68f0bd60ce8f5833612dbe1241ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6611d5c23227392cbddc004f5242c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8a4df430bc1d7721d63e6bf7ab3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8255b8cab32c9575318213b2c8f5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611dda683c185530d9fd868f1788c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ba32c6e78763718aafc7998e01f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5bea32e39f6def29770ee26c885ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ddd02f582a13ac68db613d5400e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8faf1ba667eb8f7ee03ea63065b9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f54c0deb300071376783233b1794423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0bc562b3ade104aef4792460ef23924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c2123adcc4521d0e9190bd1d1f1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f744775b7cdd6732567363c9125ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427214d8374e07d0b64c66a9286bdac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c2a9d5f817edfcbcbecd5c8d98cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b70c3f59477e1d78db99bad0548d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a33d72e02aafcec3a4c7eb3202f3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2b0986886404aadb04b38ccbcd0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d410a5cae9df7d86dc73af4eefa54132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f0dd91ae2afebfeaf93139953ce0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ce7f469a4af7d19c70741aa61ea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a379d44bf1cfb278191c285e68f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be64facc8ab77b842c699c4b29ce536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aabd5fab70bdb393feb5270bddb3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e2433aa9b32bae7f7eb02c695529d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a7f1bd1468386b59277df5ea4e6f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9122fdfcefad886d2464f155f7547f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6e3833d6e4822d3a7526ef80cbbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637622a8efee7edcacedc9c6beb3ba542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76b0fb425b81855472e5cd9027da843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469397b2e853abfa44d92ae87134612144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe16d88a139f0d8825fcaf885287e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb2c7d9a365927d21e9e6d9260964646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d09acf14ed4f41e4f7ef99b82db05747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7249a553d0d6c827c1eedd3be4cb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28266b2fda9e2843d01f317ba174f62249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78831e5535399a71787fccfb674dc50250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186912acecb4d785f4cd1c615ec89aef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565cf128ab6baa98af5687733ccc1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d482bf56ff7d5d0bd1034def5123e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d037690068deeb86c0c839c01b94254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11674dddc1af3dcafe67ae19a8bdf20255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe296278adc2f4d478c80da11e4695656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153958361e4b02f211c9593cc0c42aa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1147610f191651192f8daf9c7d71e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf042ffff1247258f6fb2daaa56529959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05835b60b1e5d622a98958bb38cf716f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c692415b3c82f8d83ec526ce901461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365658d9cbdde7e21880d12627d804a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93fd1ba7c870ed1febedcdfe97c7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b3accb5f2f3cf6926f02db44385b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ca93e1961a2f4ebfacd7e0d02c2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195e6f5b42eea86401a94e30d1613466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86572ed515cbe3f47f12e1728ef67c4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fbfa0c02d9e7a535bdd8ae41220568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6be72a394f2fb116e83a2f4667a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee6b6c2cd82a4949bd3866b11c25670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8743c5f708a2f8871a3093d9a92d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7949d3cde2146ec90b5b9fd1947b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a692d1400440ca0816ceeb8e415b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ef8d184bdbfa3b8107c992c60ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315eebe207acb70186a4c60b37228175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850951da24ad0be27bfba3337b0974776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d3060b872969d45b9e7810ac516577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eeea6cde07e679761132ecbc1915c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f561b7a2f71c72976496a642e80f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675d94f4a22da51ced14265db81cd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c2fed7fc67b44d0596d8a6e97acb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b68ae9a9173d8a537ad3e485a904a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a46e4603c32dcb20257ff7f020234583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3ac0eb957617ed9194dea9002cbba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91fe940a976af94c9ae9517011197485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b9b0ce2df39c4c50cf3ebc99d0a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fc022f90a6e5437022f6f0d3aeaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae8ae1d8782252d1e91bf6109ce9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f27b7d3d215429378ddbab41696c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d286acb0127ec94bef7e7618d7db1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec9f32e0fe9f452c9ad598a97750a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea0508656f9a37cdbadc4418250fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67693c0181adda8c84ec2840402dfe7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e6ecf51140439ae0955359e88684794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96516002833191d08d6c927aeb77195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024df8ab42925ddf932fdd2f21d280996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fb40d73babaf7445986a457bd2e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075908397a5a4935674259d5cd2eab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d2a9cc8791e97e739cf0b080d2cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1a144582cb31b0598407af5f90ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6da73693777866f5245a3dff9cd26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af9c97f3ee974c7569048f711d8ade102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae5ec60cc2b1de23bc5d7a8c414b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af128889f8f362c4fc74dc7203765d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746191678dfa625c320adf95679d72b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cdcf3803a3830a6866d97f0bf4828106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d57277b5084c29cd2cb41aa8d8143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799a255c6d523bc38893af9e4373ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf6b38791acfd271db847b0db0c79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec85409dcc93c0d3ad6460cdaaaac90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68468eb934d61a6f339535b5ca24fd58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc87d0a6898bd0334db5fa4667e728e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465f5aecb7457718e789ab4666aee5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e6853fe1283815338fe735bcf9ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3dab5b984a17fc2f2d8f4c7da3bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e4aea50c3774f352390381bdf190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50993c0eb4a1040900226f325d8ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7359f95da9701039ee98b157eb816118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703925d670924c17d2b9bef6ef26149e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ff1cc892f5c362e0905422e09e43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d4f35f8cd5b4dbc85e97a74cd04e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead73a865513993952e5f1ecc39761122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27ba2c38917c15a9e2b77c7b4308a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbb3f0c956564259a6b484bda3fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04553f205b2c98a672c2b74bdc5a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067db6d9bcfda5e6bc148b7330cbb04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d4085c08a30b6635cc53d6db1881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376396344f6e445ae7b5013c65e4ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb0563543f2847d74216ecf960656129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915bf12638ecd200d59656b507732da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8344b9062040137fa2a65c3e4729d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f887881473df0e538bdf4bae589d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27419142f4eda2becb2c6c1b4300c28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd259976b9f71c983ef24fe4452e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cc9a464871aeaf51ce4d22c395f35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd195ff73a169a597e5e086dd29b002136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e38ed8d560cf8f6d25fca2a1dac5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f79cf612d0643870668bc5ee449c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be8d36a8744a33723c81b8a882f0c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9fd5c0f4753a5ec3d71703155268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdea6250316d0d3393c5f960789454141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937bd77a284dc00e8890cd0ad4ec85b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6cab1f34794ca1816eac22775f869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b61c035a846e8b2286181fcd6fc4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb07a0561a4e90111f33e2b3861fd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7aa7124d2972807105ac832b9590146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667a8729892041d17ad63beef163d0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c18c576f103e54dc12d419c01b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331b3bb1920788f49d0ca0dd28d9e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b6ea8093f34e28324dd251c52713e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f8392fab98f6190319675ec780841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bc82322bbabd00b43595a01c385c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213acf01b17494bb79498429d7b98381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f9e70691061e9496fab1a3ba2b50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3c444695ac40c023d7d5221e7410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80beeea833db9b381a3b0718a6762cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7f0d4bd80bf76ed80ffb6ec66880157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a96e2badfc0315d4386550dce92f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa2defb08966d17623f3c653913c09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ea350224b70415222d84ef3f764a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e56b54b886b395a730d0ac82d387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7374d67e5082fb2e73fc6a5165fd3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bae7f56927c211a3b802d1e7827ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c10317de55085f419a9ca6ee48fd01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b17ff9f016ac5937ca3205e9ed15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81081802339cc9aef19f4d60cd96c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764489a5911fb8f8736459c4eeb429cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6e7d9426db819edd2400eed29702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb4fde77c86f5204dd489d5eb1bc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae27c8431ad1416e22cc18b96b0375170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a113ac8aa8e1ef47806ac3a6134a0ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed808fd21143239febf2f266246677f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f671d1f20a660ebcc0c20e3988cc45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a22a29ad5436ee778c1377f3cfc93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8fb736006d59d38aa724b984fcecb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad6a67abf7be98f3356daddcf6c02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a30ebe722ea2bddf51c78cddd10f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56efe77fd42788886884d6f2c170001178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8e9879f2197b2a909d3d64b1d12c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e43b4c5acbd721f0b36c5477005c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a6ef256242a30a24b9d55728df53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d09449a1391143e597e49ed3803a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea067392c70d9e45d4697a5b87e6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3426989bf8d63313fa37e65159d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71778dc93c90de7a0cf346d9d5175b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad3b3a3932c6a455c2e7d2474bbad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f1228391fe608f26c05510109a5f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f743df6c0fbbdb0c81faf70cb830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc56d7f5efea1202fc63e866b0b75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c983038e403369efa75e3d584c3a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088c555ebfdc04f22bd12556452147191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08bd3043df37c7c9e28ad23c811a63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62fda661d0062bc5533822ae3fb53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850088abdee9e379b106f354d8ecc0ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261148352b0ba1e4b4259c56277a48f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eec8fdc7cfa9048fed88500f1d98f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d7bb1406b703e04d34484bc834ad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c93a28d8b33ccb3b70b7fbae99a04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c5419fa9e8543faa95914001f828a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd45bbcec8928fb8df33ea9ccc7e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c57253ea3ad1b24f0d43ee606c66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e2eeee71a75c90347f7048cfd0b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414968d14ccb4dcf5cc3ac5af2aca24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744cd4caf4939c0417a9a88431e7cda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c6d261c7f83bd3c4f538a09b6edb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedce5aa6c298055d0495e91e251f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cc31595229f79579b351d87bd634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28ed0a6ff8c974b0526dabf84d4fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfeb1a9061cab1c4a12be730aa2d35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd61dbf2a8ee2bff32e22e325cfb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b0963b9e97ce0685794143d7cf85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e9d75d84196697d61f003a1a0ad54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292f1976a49eb0b161a8ca915b0e28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c0a38fc75c8fde050fdde862000b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ab31b2a0a1a020dfb0fd6cd80c60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893641a69f16c87408516863dee966e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed29dfb50ca91d637139cacebd3cbbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a5d9abecd18a1328111eef8e7871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15357796dda13eee53bf230f7911e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac061672e0abee80abf20616d1b49b32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5b556e8e3f2a7fd91d25467648b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc3029c63b010ae5cddc6d09c8cfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36799fa89c1a59d2452602eccc48af63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e96b1c895ddc12185bf0b99d5f90a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8416b6f0e4cf22fbc30b6dbcec27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bdee9d7a09fd31d1b817b4c251726226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32735a00bc3f1ad0711ba3f3cf4817fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f5eff3f4fc1b29aa89707d8f5281228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d445fe5566c7b4dccb1f3ae4514fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e134b22656f57764190ea24e6885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511978aa362325bafa5775b17a4854d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d688981887f9c56e6ab887f3347e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b7d2a1d61a9d30e630adf6d76655233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597780a52eff4993434d5758f21e231234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094db8b9f936b98ecb19b780f8b8c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a47fd4a8d727f274f08ee43effd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606be3f5bd375f81d9e85d1c3a7b74a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba59f338d5e3c5c06cf075669b644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e06fe1f7d5bc24680c67d6e8cfb75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa893c307dfcf01b034353da27a379240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebc873808e937564fac80494f6b5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8940b54c851d652f918d46e4a4603242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03c0b57cb80df6abe3db42971b03e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128a4fdb4c3cd2bc0baa0dc2ede2121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18db4fa9644fe136777790344fb4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e49f496774560038edd9c0afdd0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678186f78df9af988bbe9dab44bed7a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ae2cb80fc86112b44136ba139f05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f095c89466e46b615c2872f6f582249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67a50f046667502de819bb77269f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb61464a935c9568851b6daac67d92f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c67dee8bd3f4f79db1e1faf6928b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb3daaf72e6682867d207dc2ea59c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b846d5fab45a102da5e0749365362b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381c25624b173f0327ecbb3baeb554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a7b039036c17adde45f5f28bc64d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46938b09077656c8f1442688fd38b04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9259016ba58ba6658fc11739cc77dd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b66d6bdb2f29a1eee3c7a6429d95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2878d856aa8485be2fdf248c8c3eff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d71922748ea509e8bb3164e37bce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724bb626aac139b14d8030ab83af839262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a196f85fd71b79c1ef5f72da18501263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170329773684635371448321a3c7f436264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8548a53aca84e6a46e75d6f4fdbbf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad21b63d38e6ba6b458f8ea653fd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54eced40dc07319b27a4535769626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599f28ef621c6bc1b105adacf14d68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31818d73aef76e860925978aa7f1e8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a879e099871e64f0acbb388eef9f8de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6b28bebd8dde5cdc3bf2ce3b89c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa282065527c74f608120a12793911f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c5575c95ca9d7639ff2f943b0fc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500af6af75e7a0a578546405db0986f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e24c78dfc1840a94e96b99c3ae1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8170f6656428e5e9cc036573cd504e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae037b24b28bdbcb45650324508a2d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd713509aa50fa6f017289ac19797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc8dcecf04cad14747093be152e13a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af2ab734394fe70f17a76b73dd3e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481eaf86cf0d4e0155f813cb382ca20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632219bfc5a31c3e3ce9cc8f3bf7660282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4db6e8ec556e1db6c0e0e94a7169c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404252e8de585fde6374f1dc9f436e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1e546dbb8ee4eb4ef7dfdca3a41c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d04e06a93e56d2605880ded9ba79b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185e16af024a12a60f429aa19230556287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66ae263d070419116da7986656c40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8632732256c0360bcc7ec3cefa6d37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd3b0bc494df520991c433fb4a2f8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6dda42f61a0155b42220a2275bb80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6ab8016daf0998fd1b3cc36422da6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea9ddfa244b9c50b28fd897d304d6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f9a9918a4a2c398c45eecfe30eb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d58ec87881409edc08371ee459b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46bdfa5f3c4659d8d8f473a05d582296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0ca0679f3a375e63c5081413faa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b5f890d2c0815d4c568bd0b9e4dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe164e6fc20c177cc52f879e2af1a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a3f2fd3c78969304b8094b3d66c6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da3cc060fbe3c6177a75d88f23ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a45738a756e92ceba40f376d7162302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5481b68724b4858e468e58cbd055b6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1782db32143537ddf21c05c242d302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33bd27c6fe71550c4d3164f77eed1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e2730ffc86ce8e2adf7cdc3ba9aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ad202e3517c618995b573c2891c73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ac58b845beba68c44664b6f8a8c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202df8abdf54c9adc9197036d494783309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528abc3eb765f08acd763f22f99bd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef463f9beaccd6080826f16ece926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201428ea59329745c8ed347186ed310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ca2f0618c128e54256939e75dfa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608615fdbefd88495d0e0b36bc367760314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8b45b061c79dc16f1aae8a88d897315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd545deff13aa4a3accaec5bca8361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bd14a21c7bcd4b45379525497dc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fedc9be3b8254e600abf3a467c910c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57f6f2318623d4918f389178bbe11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707faf98873aed70d8e8a468634b5560320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f9f29034d3a4f72c32f555f0364e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f26d1a1256b626506cae0224ab38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb925916e858c673647e31b21bd06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673637657d7429b71a05be51109a4a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e689d519589a942a7762417c83f21e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecb5cc51ce9f3a9041844f8eb8cef4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b3eb130032542c905cce22792aa9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc49e16a9abec1f64753781135a2dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fca9c5a41d5497bb85c0b77c2393329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59840c550e1c43ce5c158c9a97392b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794be20e75e42f223d59ebe3a70b4e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299022232ec7c88e0a29d925c129046332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6ca5217abdddc9fff9a05bec4b35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264393b623b98c55d7ec4c3b0c06f92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b366aca6bdefb4f7d8772e09cfd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e1bdbb9b22f9d812d4ea9bd598c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc979fd00e4f424dc5cd48cf75971337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2cd9982e9d1bc02ea927fb1e57baf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12620aa8b840119b227af840791a4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd154e4efdf4977736c16f04fe9f0cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6d3dc825fe9a67c8521395a3895e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053714a416c7b784b51c3035f652395342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfdcc711f7dec7ad9c8e68b41be6f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7e592d6b0a1353a1d9a7d6406a11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ad80305fd7c797e043952aff38cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8577de623282df77286f8c3863b3107346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe44ced95b79f1902c166382b2ea2e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ac4e64bb153cb165e80dd53f4a85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3687fa09f1db791e609fa9d7a32a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04956f2cb5b5c7dfb98146ada2f8bbbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6f9300e3f69317d69f1793b49643351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d9a0bb66a40b1c1d92199f3ea83e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387db92aa0a0f5eeecc82b602068510353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332cc2163a1693fd363f1a7fddcd2d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da842d4bc812dc68293030e7a32f2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b5283712dfe20b1ac799a5418e24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f9df1e3e7e092361f1e9b993e156357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297803b6e3c0cb9cc8719bbafccb42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de1c2672972d92e6648caa7b4d23a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416de229d9f1490f70ae8cba1875ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80e1c789323e616d81147b9a13eda6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743fbdeefe73e346044d3eb8950896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870957c3076c152a9bc0d44e1869c4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf900e3b862a54ad9cc0ba14ed2ee9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452460265d79a73c1d64a55160b499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3536a65da2ab13383cd9ada817267366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ee5b69e80e137600a9c535653f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c88cb5effe9deeb0ad5640558eaba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694772ddedddff2c6187c259395b6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a1ee7d67f488ba7f06b2bdb347837370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbadc73f32f4b5d329714789a8df3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520e653b6a8d17c7b6529fad191552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a91fe588254c3a3263b6186bc9ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337af4f5673ebb139e28511ef038921374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb94375c7804c0ec2656633b77b5fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d76e5ec10ef1f0b641c171cd4833376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8164c97ae462bf4e6e848fc1e844d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde253869326f80fd993c941bcdf34e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a65ee95c212d3fcf0d2c1ab37fe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc3927d975ba46be68a3a6d0279ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b124a71899da143a54412ff584cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc2114d0c578d8da97e49fb5db101e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346e41cbf25a68936ef1bd290f8419383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2227498c4582394dc5ffe143445cc4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e4e5411f552f8ff6ca14e8bda1eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c09295e044f65727bff44acb5cd7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ab464ae445dd7f43a30ce0621877387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04908f468731571a1a3f3c59f8811d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f97841f41addb16e11027ba5002d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88becc750c2d6dccf60885f32c1e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641510e04c4165da606fa4ef27a06d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868a648b8654ffa89574cf0b2e73c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8566cc6e122409bf90c412596d6b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eba782fb441100285b2b508a25113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7d589deda44d5ab4319d194546d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45fa55c23d20a4e06ee64d965c2b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792d731fcae1aeb36aeca5286f5537397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42f4fba72956e206959c3ebb64dccc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310cb6669423a6accfaaf65297e780399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41733acb747bb8ea299ab8aa327fc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc0867fc176d168345fcd47970c19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3da1d5727a87082a116d4de4964f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf31326d99cdb77050a09551d4b570403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff98e354b0c06996a67b7050e84000404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322dc9450b2833d56041d0dc21dbfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce703c10bd18d50d3e4013a6e9e83d5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebacdbe3b454ab76aa1a25aafb8020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191593f01d21cce85b47bcd246f2f358408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cf947cf3336aa7e9e8cdd3e04bbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838dcc50c167bec2d9f238c6ff3866410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272cefd86d80541193793774e838ca8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00a85d8d989e400bc7dbeac022f7a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8cf85c10dd5970170e071492b577413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c585d880aa12a25f1eb9e77461092414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a95e5ad8ff8174d9a770c3d02f6d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592cd2670503fd8f3edd76a8c0b8b51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a906a136dc7505ff3a183a416ed0ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59b15cc92ae913e05494e565feb57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec787f51e968e8374ccf62228003d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c4166473cffbbc4ca28fd963f23b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a06ff2ed1248ded0d0a6f70c20a95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236dde2b7e819ed756daef749b91d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee1842b8916ba4c89770c8502ff6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9589b0d9ae0a45b5600ec9c080b2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf42f8a39f2f1ce4e8a71316b85a366425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f87f918990b9ff6f35f25649ace2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb1a8e8af55b1ac8d0b7c49e236a16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f546bc4e7deb2d6e74947e4c4cde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3d56b06138f74a49d77f109ab979429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63141f9578a53766f7e637c8c2e6200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901698d41b4baecdb35265c4407d22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f3ce2278fd58c5b7d9be916474632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce932afe0d19749a270c94bd613fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e65ad55b49497905921b994a88fa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4fc8e3db650689606c82093cc45f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b50498f69fa545fb0a5d8306331e84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db6d0c4dc054ee60e0fd4641526e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a751c8a4da4850eaf1d2be3ba1981438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0af7b4a915e0ba6bb3c3a64a6547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d236ae831f3a2fea89ece3f76a7f860440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db9480a1742bdf0671b4e8c833d88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf474aa8201f63656af343478f420442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140249bda0aac1dedcc2f86ba325ac11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a6a1d5b9a67af1b84ecd9c914ba0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f68e069b2db9da8f5459c46d5e60d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282757d976dbcfefcc04478fb21326f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd416daa42593d6fb08806530e9bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088077c8b5ad493b4ff4dbe1476f176448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75284bbc86d912494b78bc53dc0d945f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff71dabdce5d020971934e9b2d9abc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3119cb5f578358bcf72a31141f2e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb97c382768adc775f971804bb4ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa8df00b57f60c45876858b49e733453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278bcf8c010cd3a9f91503567537e29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97577393edf4e94000ccbef3a386531455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3207bc568f69c0443b3af54d3e87c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891c4e8efbe827da5b074f276cc010457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2552b8401ece9b5851511d2922c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27eb8a9c97ec02b738c181b7e4d621459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1175e1e5edd6cfa3f739d1c217fb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f72129a448450b894c66be5aa3261a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898e07c1b6108572a5af20b7126e49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c07efdad0fae0a2395f8e2e4ce88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce754e127525cc3687ca345ecd0e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630849651e1b3aa06f36b1fc3ab60b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4344a9df1b8af62238c464eca0925f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a38d36978a571a0c89d2bb88d8af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74c16d1b5d9fda8d6b6acd34397afa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c3d52fa3b3e222201acf9a706849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb8158cb1f5b20072782783aad43a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a13b576abe1c416331812709be5c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9acdb77008b5850f4810d8233da31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd6cfecbc95c533ff7b5a656d7119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9adf01960404c493425d4b86381bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06fd1f9c6f2e3937f906b57f317fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ecb9d52abfad09790641a0e9d6441476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099228935306b5a380a49f8782306739477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83867bd3ade488a596dac0fae0835ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70171a458927b44babd98a0a81ce8aa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9f7809239aa63818da7fe225ffaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a595e07bccad9ff8a2096fff8cda0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d87de9588607fdf31d763b1ae884482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187ee9e27aeb6ad68a14f4adede22b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e7d2ac0a66072f9081f90a6c2c161484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f7bed4c08bd489a47f01688d8f90e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8197001c512db4971f0d5ab842301486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900db1f2b667a15f605432f71d2edda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6772ae286125591f1f6d8e0cd74d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e92bcfcdf6dbdbdd50821e8c0cb82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94f82a8b5c38f8c0f8ff75bea1404490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e72f0b5085eb4dd5220dea32f102e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fede5e59325fc3e5ebefc705b39160492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d84b2f0cbd4de70e36676599d0fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2a27e5b58f2316797923d9fdcb0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd7114f2d02f6f983120b1fbbe03c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d937d5306d3af29c7ca41f9267a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc8db40c2869e76f9fb0806ec729e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a65ed931a53f6a2bb8a7d55c2d571d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41759175ccef6136b60106e3c1871ffa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df55f4c5efabebc07fca2db71f7b4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ffdbd56df9f34ef7ccc1db169844501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c027f53fd436fa967148ad247913d2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157895e0cff084a21a5701d0b4ea9e44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b406c1ac8ef3cd2fe06fec8bac2a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4c121dec4e302d921b027c10e76d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c40e8e78ce3788ccfdbe6be82d148506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e423235d316dd0794073018aa58e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311547d2718e56c51ec21c5ff5fba2a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbab78078dabcbb7c3a474bb3d41a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4e0caac6f02fba718b8a4a1f455c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e9965643ab5ee3d41cbbc8a19fae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2da412fb9734eef569a5c03b92246512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4dc92d762f375b36581b8e177b231513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e534ce1feb295c3d1b0a026469e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490fc4e98eec57d2ea2718142e564d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f47c747356c7e6a8cb295cd3f2610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d7f8365cb3abad6f0c97f44bb54ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f1f8297b339e46e9a54851b5b91f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5ef14ad68924a07a0beda80d58f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e76254caff5ebec1d5ee239c1b3d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dee1af92250366c3c6653faafa0a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc4ffcfb339f1054d92fc51b76f87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1424af98d4cc0a8e9601c2bb54c2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6248c98a3e3acb1a5bfeff5608f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22386a8b9c741f86f3b848835a1bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56fd9ed5e697aff02d4c236c1a003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e269e66078c817c8bd4bfb5720c82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d1d8439b834c84c1e317a22790f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9479e9dd686237e166b6d2f656b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e555a27716fdbb17d587facabfad676530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61a7245727ee6f5e67705dcf335ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61217d02bc8ddc668fef062046f188532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39222eec5fb33594f3527bc7d7f4646e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea99251d6459e2dd9fb69b80b8d5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60596b40c6ffd5d4cd9e699571464d78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765ba49500f85e8da427723470d137536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d2740220f80b322df02051a58273537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bffa742a6f18e57d51c687cf06d7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b45315f5ee2be1739f1d2b3eeaba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa2a4ee4cfb6edf2408346cd06aec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e9cf8d778e45f8ce13f4878f888a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d459fda2d94a31139672e2b2e4372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa414094f8c696584e21ba2d2ac766543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c7ac5d610698e6ae6494235da3951544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4de4cef33c28acaa3c84298b08ff4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63fc4bd308cf5ada0fa9c3276e76a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db63dec2154f0e622694e8f6d94ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e45d210e02ba6f04fbe65ae015d82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4cf14d6d3a4a5fe65f3066f7fb79e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc506be127355b666773254db6c3b52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506f77970e503adee5b9c05da53425551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f676455215d82a4c4f8462528d9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26e5137dc00894af04dcb384cbbff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f98ed18ff0528610b61ae16be85b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170a1c2b962732714468f67cae03de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d7ae0b3b9c7ce933291011ee48c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e855496fb386319e8113107d8d9c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a73523f1a0af098c9fd6e43f375b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166424fc8dfb958e38903f622a844256559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22e6af5a4aa6c0030aa77ef990b3a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c672cc3a408d5acdfbf7b1b43ecd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d2f0336c27f374b4f6da36500765562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266869c18cb9749b39d0fc4312d5c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97787a26851bbf4ae402fefaacf22b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e84c2db0ee644736fa033835cadc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649dbbc05327234953df51a6ffb4311566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb150d33a99f22689ab99d9eab2c031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28939af54de1cdb4723a5797a2c137568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee36e7f1f8ce165fd7de4db265db6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427993ce04471277aebbf3f45a0fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf44b6188230b85c5b4260993b594f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5025f912226dec73d527106dda82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c7d064c6d31ccc8f8ca95769db7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe9b0bdd4a6665d1c04ddfc548d72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2faf9f2d043da9621ee63e55f26bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9fea6825356bbe5c2e91ae527ee3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d703a792c601ddfbb869d2dc41a4d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2ee4a703132b03b243de4363237e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac7725491aa3a8aee9107ee561972579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5d11169e3689538e703410b6ed5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab47a9380e038a70b757343a59494581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446cb7e8471b7692606c22ec59dea60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a170f8248ea25d85058f80e496471583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69682312b0340da164336b2b026db8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d400356c77f1912d1629ec333e9507585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6dbc5b7d69b319f414d12559d09e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77fb1af7f02af960badeb0fdd62ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254249923289cf14ac92bb000fb81f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fccd3ecf503392201de8fcdef256e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf61e4761d7e1d9044fa618d1b0c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8c94d0fe6a2f3aae4794af4b96b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738aa4b12645c50b0227ec43994b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18845e235c5ebe61fccd86fda4aab40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86c6fdba266ff9c579873ea0cc9ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa90e6db94ce869a9039642b93be2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a6b4cfa898b3384e24782abfb3332596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6631540bc0edcaf9e09a0112c28048597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186d370462047bd435ac6c476d0223598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3b101a1eda5552ac5a10bb78d9e1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71278d356f773f41b282d28d602093e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145d8b0c1e8349d35578d13c59a56b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4206f9c728420a7ec51935e68e370a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc443ccf0cc539b8a5a96d0c05889d91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ef3138e4f4dfac3437498931f348604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242c992cba41f512b977a7d9658cd6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d6e92d863093f412af25fef0eb2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88e5080ed9d23adec52e8aa314ff2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e792a76b52b327c3b1a6e9661afb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674dfcb8440d55843e7c7683416580609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c76fd0dff8ea9cd6a3d2c7ea741ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f5f56b3b8edc06d0a761cc72ad62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292c37e11997d44dfe7e730d3ff094612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e37adee0819fe7f4b7815ec1e793613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2bdbb4faf84f3ebc9424960dec86d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82556acd47e7e52a3a9675870fe4fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02228bf7dedd47fe1867d2a725de6df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502d32ebe7e67381b6619b862eb0fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7eed2bb427921a4aa2294b766fa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842c0169406c39df5b15847040096d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d60989876a57b5527a6c9aca8bd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e64aa933c7365a993e9932fa6461d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88445acc91aed7cf8a6021011e1d57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e57ffdd09b8e74042dbc681d84c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48ff9c5227372ccc634a5305e243d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf17009b6509cf31636c62585a1c5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf8809475ed7f25cc0a0f78696555626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6baa26a4a837c4c557b0e88df2423a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb35ac19fe52f3ac9d7b8f0aca78f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746981136fd07a9c8ade720d8d9eb51c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f7950fec882655df89b38bdeaef0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c17e9f3e4286e61f6419dd790cbf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08817d2fecd20dca86a3616d00ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6fbc8a848ef734a719443632d90a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825884e2b9f9a21d83a72d61715793d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183a7bcca783d30d1555c4122d95c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1710c2abe6da4e67be185eec669c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3689a9ec2e16333cb48b742ceee184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2809f70dc2e172fcfb8c3e91082a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b509aafc6ea2524ea7360f2120eef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981558d71774f737844fe69a6e1f5ecd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd35601ce48d339e7d6af313e6dd4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040ee4ea66f43b734cd981adf5087f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5be3b9b153969e67c260a39723f0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263f809b1ca10f103621307cffaa18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee1a21f14dfb6e4e6df8814397930645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cee925fc1d51acbf2732bfa3a311d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc3cc0e5f0cd78b45f9752270af47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd97062dbfec1566d4a25065d7c418648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff02a68965e9f92e051ad6cd7e70f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5825df47fcd323e184fa0c162cd638a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6fe2ead1bff7753f95e81a56778e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4d2547d87495d6063c2ecb4ee6da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47a07724003f93152b428ef809b60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb587134570d0d5ec054d5df56957e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5f267642ff75e7075550f933e193655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaefcb50e64a87dd13f12aae13f634656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95184bc06b7aca753adbf1a497e3e81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e34bee52ec611595daf8e3c0669344658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13556110a5ba017085c7816ed2b353a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a945f97f3dd87ceb9777c218fced660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff86397b6f50d28fffd6a1d2a81c5ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146061338339c6e7f37420aeffcbef79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1b02c83417c587de691030d645e6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e423db56938a4dc28584f673af368664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6dc2e694a4ef20bca04935963fd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9079d07d77acf6145424305cf9e8cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed3994839bb7dd5edb4df0702ed948667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216068f6b6e6b2e54e7bfacf160d277668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f76e1c8bd235406cec0f4f59546c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091750725f9433f9a64ad6899c4afd59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3b4432baecb3833aa7d4ee2b2cb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649d68548f16148faffdaa710d5b32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd38a2677a90190f0be977ca6351ef9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72aa204ce2b8a547032a334f39a111674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3d01fd1963421d3f3be23b1dd4809675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d44cca31edce7edfb39b78347876f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309f5f25bb9ef05a1cdb3674406643677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade8cfb3f174c189630afed96d2780e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84048dadc082d51381b00cd753e4b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197c3bf6baf92f9994fdfe932e7eb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefacaecc1323135ce9057f49370502681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09880843fe61ed5767c1f41d8e662d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f4c3d77bc9911e23c5464fb7cb7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc84d0a6971127ee8ad7d43348e36c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59af44382ea1b6258e90f5e39c0e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897f7d1ab249498b983b5f27304484686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa87eaf0fd8b6ccc86260c14a9848687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09929490efa10dd2f78c231f46baf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a7124a93cfc180c66c677b105d14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a5e13ae1a81bcd76ea981b907a6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2d88db6f9b30b1b902a7f78ffc27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6df0f9726d9e4d8354f141d2d9551692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b316b5c13a7f52ff9e042bdfc8329e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733a20f7fba3b4a791f202242a7260b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea5d5fea10171babdff0fbbd6eb7c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758cb10a18aa6572f2cf795fe09f31e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53913da1e9b818ee183d9d6667709697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55c7742e558e4dfc061f87dd23a43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c74a717619087726a34bed50ab13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086eb287cdd224f15e92b73d449265700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbeae1b30460ac412608d8948c930c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79d819c02274c1777c4e425fc83cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac6681f552b95db5c079b8a7943f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef874ce3b44b49bdd31ef1190703c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8da8eb8fd9d8dd2bc4b1685ab51a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945985a363998b327896b98aa27b94b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbef1260d9541fda318857ac14914c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010722b85da162ebfcd9b1ff28e4e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd392c8c5f9d34471efd27a77e1e29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0b11f6e03ed567828affabdf3780710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f324168061af56d435409dcd17d3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5831ca0999b6beb0a4b2f74590b0b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11668239ab27a70c51ae1a47faebba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a809b9b86b755230c370d32a5fbefb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a613eed4ef66261148062d55aaff30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c056921b7fe6cc5b4bab6371cfc874716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e6e5138b78d0827655615ffce967717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db233194198c24470fa7d2c01a80494718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22adc47e8d95f8b7a42fe468ddc0038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329fccdeb35cbefb55348e4d4458874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3cf6a6a294f07404f9acf12f68a41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb30991a834d12981540348803a01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722910d0c48aa1d0991e303110060f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0066233a458aa341eaec93fa7135724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56542e03e0964912f7696b32ff0dead725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fda3901fe45b2b0e189b78feacdc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ade895940f47c55548bc15dab0a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f47ec2af9a88a45cb0c656e1721d6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f78702049f43c9d684c8ae61fe64f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d90dfc1a3c4d855fddd55249ceab7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379422f1de305a8b30a8320b2f67c02e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a812633c61b9fe3d23474804cbce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be80445a502a6510e1b84482eecb30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528629e535ff7c93947b9a57b0ac456734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b34eafa6cd73532c30f89f958d0e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ed8afbc3b29c282a816a9ef3e3c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e32bfef5a3bea7512439c5cce8422f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e3bd7049a4e25a27df118f7e4667738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4970ebf3fa5a9805f1ce6249bb1c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1961620783f4841859deb6815c54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fb62b1a2f4cb8913de109c3f6ff57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ed0959d880024fdbabe7ab16dd2aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86e8c1cf1b975471728603818bac6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32e142367cdf1c96e626e48133966744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13b6ce27b26c5379d33654f3528aa2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138249111026a04bd9b3e3f5a542a3cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f80624714ad5417b490c36dfc2e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c4cd28a82f8b947e79a952cc1f6c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ceaccfd198fe3d1b2c85b0edcc65c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c440008f5b799dda6f8ab8aac122750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093616006de0ca945b67d3b66ad4b55a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3738fa5c123b13e46c0f50b0b1617752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894037dcdd421fdf94d1c9530f1893b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c58e61ff0fa33e7aa473a3f03886754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278dbc50aaba0f338bb12f099741cf9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff6f160c5df8ab82251a8625cb260756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83350a63263e2e4ddcd38319b2a1d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c43216f2294a60e8c2e2e7d503d19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf46803ef033c2658a87f6c4e5f8f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25b11b6d7c95782750dfa6706699e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ade3a274349713ee25a4adc8f9b03761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b52285d544ca9cdbecf20cb33e1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f561900d9f1e11b3e0e7a932439d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d0ecd4a3730263d97fc18012429a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8eb3cc79761be6f22a2185e4a9ab3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3272cd797ef8a4707495c0e1cce5fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412046879bf2c039371595b84e903a40767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68de14648cf1076e5fd7116230270768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1e163305d3fd24a05076d4ac3743769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087dacdb0a30ac87e87f39f648dc8d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dab3638d3c70007e938180403b7c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056c8995a16f339d72ea9a3dac8e44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373004ae4047cf168b05845d661a5e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56913f67c0a53367f4c366dbcdf06a58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27f3f03bc4b6fba1bbee65e1f127d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65e5038fdc9f271a3ac2d0dac49529776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b28ec8a48d1498a8704919fd8799fd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2666f6d2a6c8f878e10680e581427c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0895e4cc34d9d9db56e705255548f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892e6d6020d0e9fe20cb4557612520780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b107697751c1c48a4de5b787c059db1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fc8e8e63fd4208048941ed52a705f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a8c0c6688c62900fdf32f05d139f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945744299d9dc71b7887cebe06e3daa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9958e035879852529a99aae9a966785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95932c9c45ccef24c506e10a6665827786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239634ca097d98ca6bd083dd9ab255e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a4d587f6deb4895c05f553ee9a267788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101e19aadd77c3225e7288b24b0f4a3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f155a31556271e80fdfc72aaa989790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd596a6f152ee6191628ed70313758791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434e139b38f21558603469a4f5fa71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47dc95cedbd95f3288f80c910f6b14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfc6975c5ffc686327384930263fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb4a9d8c35ade71ede3fc3b4d14066795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfae437d12ae04754e894c137aaf781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb2df395a2a6b2169015ef533a4242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b0f409836de83bbf97da48c9d6fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5e845cb4c3fb4659d09d2474cd734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14922de531e6f944c0eac3bf4361eb545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af3811f0316ba4c69917e24440b176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202e06746f2a09d8513e53b91d68597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86bf384ec992f3aa69d2019f95ebdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451242df20c59f5193b9dbf612faceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078596041a9ebcf0f24b653ddcd19910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723dd8a2815ff39030f1e44aaef50f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225649c0750a2c84376c1cc217b45912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d139b2cab6391cf1ebf5b016f5976f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb97717e932833fb54a74e8cd9005d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee3793cce503c407e09945ac91de4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830130067b24af54c3d30cbc4475dac016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d78181b1654ba1cd3c6c3891a9d1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9174e0c35ccb4a61e28816283b3f00c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311450389d1182fb69268b1eb9f847d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ae50ac0c156a66ab0c31d7cced3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83210fc707bd7e619121f7d8bd231521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609dd675a5dad39c6c761da7f60fa1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d2e24c1254b11b612e185d19e7dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87b6272afab6d0a08d825b474d8d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead13b99f7bb1f39531c5155040e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cea1c930aa1d0a0b9526d4e1ccb6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aefb0bc0a00f51dbe4d067c2e48e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224d502b55212a486eba60c09e62c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a202d4a0a97e74c7239cd7a514599aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f5c6be2e41d4d78ab2c753bac242030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c537c759da7d2ebb7ab9e3201e1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c89c6f743f5b06458fa556d74e8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1b71162d88580e2e199e1e4ad0ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57929a7780bac7d6c48b7448896490f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8280ecf6b5e3b9f34979a8b178cb4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683e358d2e612b6efaa6eb3de9ecf7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff5aa62eaf25c10da82c67db8bca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedac3a67d20a6c80b794eb9fc666ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f265eaa93fb80472d94df9967229ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed8d5a50af2f66d968883cece242c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe818cec846f4ddffc0c4c896ce536141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc7893f1a2f48da9c50ba4e9332e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a98248455eccb06fe230f1631c87a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9d65bf38c7f778a6ff5b5f3922d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804dcfb450fae0d85ed3842b77877745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919889d0b88ff50c8753884628a86146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429265c8f21027e0bea105be61545c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565301e5ed0ca3715fcd6d5e07ea4a1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729596a1a79106676971afa9f534d42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4513885e84fbff8166dfb91ce83c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067673072c04df1871c974cc9864157651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e10d77d270b8144ef61727a1515e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387949c8bf76a92f209d3d68fe6d4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34f123baa4037b1d416ff74faa2cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd43ab6cda22825c6a98bd2a50ddf2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a5d2cd42fd075b950381ba5c8adb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d8bede188cf43feb3dc2c562498f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54638479eb44c9d8b97ca6a7e2eb1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d5f0c80eee0da85657a6c132047859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050aad42839a6638163be69a8e1a2d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd819df925ec98c1f41eb16d5b2516b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2406d9b7b263a24cc100732d227fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810411baacb555a5d8d666ea948a198263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25fb4fea89d8f403173ceefc06025d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715578dea5c0a00d5161dc0d6d89b4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f128e52a4c7f164c8983d4e3b7a7ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafdde93a3870ae05eb31f6fa135a8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1516ec2d60662dfba08716a787067c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd755b566a3e36b50723818dbeaf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0460eea8dc0cbefa8b1219d90e5f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a386af06766c1016a95210786201171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b80ba074ee8412d3177f05c7f71172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f19e1b0deef13782f9861a48390bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c63071ad86033b31833fbf5fa44574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e23046ad24823172e7146dccf02475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3841d38497fa1c7ee3ef3f7819d1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c998d4af6370cb15b3f450e1027e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732f50f2a5f8a369d65743f3fb9ad378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324627a94d133405a85d665f01a1192479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7cbcca026dd86a61505d6b4516ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd8eb0b6960d60df9d24cf10b1a5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685621a34aebbaa9459eca917a6efa8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3039720d64c4adcb76d127d16a99483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22f978e67ec4b2f93a314affc2587d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972d140d3b13a0a2958b8bc8636fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070fe31f431706c8357c9e1528eeecf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a985f90a032089e4733b8a649e8191087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e47f055935d496185b520117b2cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097991c50e7dc2f6c77f827d975366af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a315c067d79ccdd4b47eb49a7e256a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3e8111244c1f580dd369f7c804cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b085798f638b4b6c9fa1bd2c86f5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da406eb28a0bd8f7c0f4b6f0bd639c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387acad47e54edcba8a7f6ff8f6fe7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c386b71ee19fb25c3d03c4431b5be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67718dba657f127442dd1db367c305396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0c25ec5e2d1edf39b63e77cd98cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672c9159c28e84b4260550307e508ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278071114a770066233ebbb1618a1b5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bb2fb497940b964306a0a3bd9e73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e715f06e1981f6b5e58b28ce7d25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d2f87e5811c7e22732e579a27ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b4d1b4419ebc7aaa52cb8250c6c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fd129ea349cc25daac4999948ff81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbafe44a3f99b8e4b6e0fb8261ee8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d16e0344277e6dce02f350614db51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f247ec6f4ad11ce6adeddefa9ca6892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eeabc83fee3be9d568dd0641b8ce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65ce98491779cd9cc33dadc226814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773d336616d54971855043004aae1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac8fef5c94a1ddc4b8596f5411f833111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089a4cc3694fcba5b75a6b79f36392112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479271050a04027155f2413874421806113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918615ced9b4be5d56143fcd68fc063114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8259a38554366df0a2bec1c41beb5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c86b7169d296750574609d4ae8686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a492087610beeda5cd30b6af66464d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d474c16b34da1dd333e6fb25653b81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0619aa99ae5d521e2ddf2913a7d0bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf762321ec9d42000412870a635fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3f609ffe74d6272b8affb66f0a8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89168a6d9e89aa14c62eaa22a35c198122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402408ff03321a0c4f7527334f1b577123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfb7a8613a055a3c113bf08d8115ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d441333af2f97284f77d60e87d74a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d47d4ce1e0ba762dc8077973464b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23a2ab92e7dcab70798f3d2a8dacd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465b250e67904ebcbea91635486f02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075538bd1634dc3ccc91a5cb4398801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800282c990d4be68062bcb2e9746c11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc1ab28c66e835b987fac1fcc0749131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6a9658821f798e3ed8257362d450132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e4690e0bf9515eff8a8f265981258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b127053b0bf9f09866aa8bc187f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f3f5a4cae1b0c10272fbce234cbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bd64a74fc3a42c9aa990f3024f8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be42b7cd63a6799e67bd2ee38424ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc023b4222e83fe6995b6fd71b8d38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60217f1a4c9e15aa2c4766595207b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170af4b61d694099ddf5faec01370ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203aa4169a591eea0a71df5b2c20c2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636dcb612a18c692933f5af649db85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cce44754a88677ecfff0e71258bf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d26cbdc0c06810bbd108b19e0cec6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca445123429590d6a35194cc1f8bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b88fa88fcd28bd3e82721e8e7bb0d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a52b2e6e328bd4798f9391bb2b464147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85f7c1c5f7a3e1c4fc7bc97f84353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd491bb28baf3c276ad1412c4d8836149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c9aea2c20ab7d0eaa9430550df6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47029c8b1ceed9862e37c438864ac13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10495ea99d27e3ce73282a9a40a7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae523f0e9c712781d13cb12f24f22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc42b5113f26a79ec18461c5ce028154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2832fa49081e65577b105abc1a540155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233feb69b6d1f9e78014413b43be3cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087899514ba2d6af997fb8356d6a8d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f20ed3a08d3e0faa21f0bc070dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e5ebf34d967dc5b7e11b090d41ad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f97f01ea8efb16311ee345eb9770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65929567104c65e680ca71c537229a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334cda1abc2bc0410214c026d9f2f47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c888d5dc7ea32513b3521aedaefe7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965eb8cb0d439e5d3cd1f2585d62a02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83147ea0e7556c4510219a0fd70687e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed68e8844b54a76e1b88f970e6cdd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b15fe13fc3c12d209da85cbb7c791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a5423b9fe61b1df94489349e0496168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6425aca0bb264b02a94ab1e8bd6c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09113a2a9c330711fd45667d40d26b27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f619e9ec6ea97db4eea23c723cbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f47bfc09c5e38c0d7d124911c990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387695063a35536e6d53bee9a489f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d970bb9b1b19bc5fc4126da34a6ab4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c8884956755a3ee1c78993e9d242175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882fac8c5b230b7dec51958cf28ac28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2be07028b21a1b606fa663dc3722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880eb1832c10fbe0c92ba57ad4897f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f788be5e8311ca32c6d15b8525281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f54d22dec6053dd13398ed58237bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d86b813db066b598d49a4ef92677181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f287da6a5383e305f9ef4d209d3de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c6a97c5a83e0c20f41fa4de7b987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1506d7514b8699ae01596e492b45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59d4b0cc87016c4257e481376b4c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84267eab43a6096018deb36c85b9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea55a1e2c709654a81c097ebd65a7ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805023aa7f7b9ab668315b73eb43203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad9c1518653638f9b3b1bd945cb6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea886f710b8899f1e5fb437ae55212190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab5546a3af493bbe6ff1d0ef7414b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9cdae3311ebca91b3f74d3914fa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140bbdc77815ae3136bead765cef6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091652ef0dea1a966de01c5e75b913d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1e005769da6928f7ea0083cae3826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ee6de7c084b08cf7fda33a1cd42b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f54fcb429f023bf0c79cc292e69dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92baa7685a7ef34eb04d06bd3b6dba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587690e8ddcec5833f521f16e49bbd48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84df043373afbe5fb2484ff1f91a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d1b6156a71948a42a03f2ef2dad0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ac89d05b474cb83a0e43f17a79ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dd1ec44f5872e59dee1fdf586d824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c014d2e3919c7d7d45de914159d7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436cfd49b7a93b9046e432953777152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3586f32f934e21f02559ce824072206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7fb7ba9f063103a6fb248c2770e12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815401997c6b6c8c76b81476e85837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43474ae700b0f5a75bb64226c94936209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28fef2153d0b1ea9d8a4b435ba8cd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f5153e1b54f49159bd2b04446fe64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cbb7c933a4be13a66dadfde25851a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d595c1efa24922951f44d64f8221277213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9a5e884cedb114ab3a4340e66856b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c665d72d73de2cdc7c7b712861a9eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420613c292b0177b2af85206797f9ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aaee5949ade79cbecc0f5e95536da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2e09c822563a65ba417609d9363b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13e71deb22cc6dbe1f8bf18a4b69e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf556b4031bb7eba9952051df6892220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef226c6313d4e2a7b1e623ad9519c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4ee4812bec2e9d44be15913981e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36bdb6556baf9a1fea3e3d375f8d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146fed179c6d64d8062268c5867ac6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a937bab5ec4ce2f5e067d472292c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f433469c512aa581e1e3f349c42635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ac9aa3572c8cd72a6d0f20d5b2d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f6e2e2283c27cdaf3a9645ddadc76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e0ab28fd02cd94449d81b3694033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d732766c6b502fa28804a010432ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8abaeee12516798ef7f87aab457fd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad801239c1ff80bf86ff6c45c52e595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5dcc99275392b4919caca3f52015a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beeffbf6018f9af76f3638c253de00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a13e5fe553e107afe275f5606d39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4f6caeb4f7abb1e9cb7b70f16433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9e3cba338577f4fa2d606cff3e01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0016e409188925fe08f51d429027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110b3bc7ead5cb4fe81c067ec59f38c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad4109c2d5cc62d1021ca7dc76d9d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d29032ed82db3e0bb3cd212f534131241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a9dc1d8e2bf8618037cc5c369c6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba680a261f7002d78c6089228fcab418243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0092f81d82428d8f6d8da95aaa13b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497bc102cde738e9427878167a3a85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265143b8a8d7b827ed9b40f6b977abf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3fdd6571ec931ac22da5ad4dc8f9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf41abe49848bcd686b8cc3091714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343156d3f5e6aa161852431342d29b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283962504e20cf2b6a83a375f08f5fa8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893341985d2c585956c64a0d7cf064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857f59faea96835947cb254cfb8f55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44723a6510b37cb531f4880060cfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a910cb1713d25ad0b55c88f4ecd55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff6ea2ecfb9fd8e4fba61fa821e0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ef220ee8eca27503be546294adf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee5fbb74cd99980522048e397af8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabad10d613c161843bf89b651597ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3619f1ed07c777060991c861c6e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d15fdad149717c78f55911855641d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7f9a33f875eaf29260190505d595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3f49fd4bdaed784642ea1dd4b7402262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3de84bd4f8f5eb0be14bd8791e71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e381d4cc2a15c664e8149a50a1476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc9fcd59dfe2a343d56cbdc79883f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6058d9746bd049772cccf17015943b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0aa3fef011eaf10ec2efcf3f2ab7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec0b6de260e2d1b2fdd4a8c4fab5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d39c0bab8ffd0e224caa43d8925adf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c403c98674210fe5b968c17e0792270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a330294c501d707a06c629c40fc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4694045e75f053f659dfbd3120208c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7d4579ef54180db14775c7c00fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec845c2c6337a3593b79c6d4202fa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1a2cd6320d675ac3458c9df215aeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775131510a16f2b6d8007d39158e7d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2818b2b8c0971bfd39364ec9c1e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c477803acfa39cfd1b31cbcea80e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43596d8dfc32af1580f53fb03048b1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be33b99e6735659e03fe8210836ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fe8cf299677e8c8f01e56182c332281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094d876d2beaa758f47a7f176d2498282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01312d8cf7c4aa06b2ad3083fa9fb4a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c073eb16838432b2359f4c4838f83a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ea84f5b3f7e278a58f9f6935b119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc69718f00fa4d5398f44ecb87ba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc658434ad55b1cf717e63eb144999e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcf00468a8c3089ee5b7971c5a03e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17748250840af52a236d2f184d6c829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77665d338ea2bff35594f1e247d95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b3fd8519a9bbba6cf7fcb7a491d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60982357d790206a142aa601affaf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c5802f0e70e2b8fe64bccc6f82db9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eafa1d066b0b1d4837e6c782b841e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe412eb3e66a971ee37ca5f3472d4264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca838d0b23594f3d5add6f534597ed3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ceb74d0e7d1451b1aeab30bf6517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0486f418f77d6bd7c790f9a20f774f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5636da0ae8b3a21436fcb4763d1bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd27597bb24e71697679a66466757c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5499289fd85df3c06a0ed6aa69adc54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e472d61b35225b3c723a45a06c1a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892bf146e4145565aafab89ac91b2a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab032dddfcace613a72b296be22b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db20e2069cfb7007ab2e5cb4bcd746305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fed82f1b33ee90a90ce0607ce722d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d74fdca869e6cb2e0cc6d6c323e34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e93572f447430eb7f11a4564b7c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5709aaec436ed5e18c2df11e3ceb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c3e2ec0d1b5017259fd3de9e4253310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a022268c705ba9bce4e3ee5fc1cf2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7002d6d3ee29532a7b2bdea48107312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b56bc3bf6c29886529f3e342c69b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb4ce94de38fff2055815ebd194faf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49efa2b1e89447027e16015f80617f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60477fe202efc0009ab8619d9250f855316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c273eeea32edff86e7fd621813d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99277bef1f9fac054eb4d621847c150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdabb46a58dbc34428365f846e029e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ed94dd34f2f98d3fbf4edf5d4350320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e255116b615fea7d83297c63a460a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269baedd0306d09fd9ebce83e6523fce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030b0ece3d85b1bce2e86f501598966323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b651ce29d67b09b0135871ef5be37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991856f34ed9bb11de8008909237aec7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cadf02d09975b73448833440c57d4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd5b75b5cf16b7e6d3ade6391cac8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e068190d9cc7c2521ca5954ed5d0373328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9391a776b11309234011d4f0852ad6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5aac32df52f752e04b476d28d0e00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe53285168027c512dabcecf6e893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff273e7bb94bc414e983771cc9e290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235eb5f9a6e0be0c5753da9375ba80b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84f61414060507cd240821fa67c32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9df64f383f5e6c777d73b149e5f32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879903654906b9ece351fa866e72e7c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989f0cb27ecc3c513a8a6fd7aaa5deb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fdc56a569230f5970ce430b8cf8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1144f97a254bdd7001eb44cc720831339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c832eb39bd857ac0eb211c02482d33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6825d6c22de9b3526d9d1a2cbcfbe5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b111153e45e733322f30c0ef99677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c7835894aa9f1fdf2da8dc40670a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb177a9bce08ff725dcbdfeed29db53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9831f522400860b5c350a2dfe75d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a02047c882e6e0243910e8d052c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc7007418ce77c62c5e29fd99ab7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd61df005f64104f1572328ab26c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887fce040df9b924cde51794d7362d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d36428ecbfa755108e8e54466413350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43810f580d3e7f44564408e18b6207a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc2e0ee2c0ce20abf84a5fa478fd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654987e00c1649d5a5135d67a3fff1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4f71abf471a7e721af236a45f3c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a995022042660c853d91e8238bb420355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8c180277afb21620bfc24e951317356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e495e085107226d7126ba7f7040095357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca3926874f90c87b79a3cfc830b1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302641749f70743c84d91ca702cfeb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f41eb4ddbe568e1a6dc2a87268359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191337485198bdd365746f9628c11a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c46288baea0f683c30f14e72344e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6910d625fd530e6a200537e5c065363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76384ef3b1e3f899453f3fe82c942364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332165b6da6391633a23567ebb67ecbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917a9d9a24938291fc977e4b9f6878366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb2139172592d7c509a4c5361dbc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57815f424482d796c62df7561253639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d5b3cc38a66ece225d7a485f0c94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeeaaf14353a2aca1faff16f7b9bab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c726703366a2fc0050b620b095247f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45cae67a450266274b94696268adba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7dd3e9850982aff167849503cf87f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d8f1035ee940185debd47abddd32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1badc0a969fe96f217a52cac2bb5d58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0210ec78d49921e42fe8a39cddeff64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bef4bb38295da2dd7ab16ddedc51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d720c77dcf76a95500314cf6c629fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863c52083ee03b940e91243f1dd2a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888bae3eadda17eda928830608500c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd894936fb30c503e2053a52d6b9b85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8f525ce47f5687935a9363a72519382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d95aeca42e40a594e825ba8dc8291383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485644ab4d75c5fe670532ad5f657c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc896d4ebaa58ff9e4074616731fb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d9a223eee412b472a57fc38cdf50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a638d362d3c49bf391767716f50c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a916686ff08149459344f71b3ce6d6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210bed038d78d20142749cb2fb3caff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a29267912e872a262ce6af17d221390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804865b4840d77ba68361b73da7e798391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765deda728e655b6b8b0f92c0604693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e819f8ee0d3cad8431ffdd7ef2c9c36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003292586931d18f29ae4d74a66defff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c880c0ce25f6644edb12fc63b5467395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8d097b0cb564628b0504ca6dd068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a97731a1cc31b73a52152d704ced7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcec11ec8e3f933bf96328da85ccc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de73ee3d85ed31c8a57d73a4077cae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30ca855b50af1d858c844b054e827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825c8111b001efd8c9d9f0ecd9560e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c83eeef3138e52b5b1c49444c242c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4eb40eeecd41e4cff1271a6449345403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d809bfdd608e21e08fae497a03303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f18d915a0d85af62ce9b3be769eb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cee69743e62375bb221adce71ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa618de205843c4d5ff04c9b1fe92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefde2ecf9d4bfe73432eb257f80ead408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baed14e5c71a2232a35a011587426d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc7d75445530d9afabfcba80ea28e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f28439fcccef6f1c43398b711266411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c0096b300b7a6a6611bec052637d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110c466f620c32a52a42b7203bbe67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b81a778cbb91fdf40563e8ab2c137414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c4d516b519a1842d521a73c45841c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eb459f7681fa4df8f84878cd21e9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311264e20efcd3fbf5f5d319e84b164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd01eebdee70c2d8bd26b73b131087418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912b64abc4e8c960591a8875bb026a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf4d5ff0f60df4611dd4d02bfe265c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec90aa4ef2e7237bfa7e7a9018a51a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be36365f0a34cc67805d9b68d02a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18912a899cc302e7b1a8ba8f88af3a51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfbf36f45f08d75a6f6a785a6d25a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3432c02255e2ade523885dd8a620425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130e4fc77a5658bc7f91cfebb2124e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d5db9c0bf6ba04c1c00d69243fc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c569faf3998811e389a00a01614b953428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031638dcb00f8b6d3560a8160857dd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3141398169db68ce8fec3671686a51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0671c3d9ed6bf1fec26042b4209b7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bd1af70383ec44035f97f114511f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc5df8600a1d87a7971f10316e04c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d10a7cee3a0b45ee9a73a52467b566434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325a1711c47b9567c49a1d4848800e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d92eebedd7e0fe9aaa485810933a34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504133fbafdca09429379b8f63cb0e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6819b8262abfc51f0587183d70ede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135529a56d2a71e3a580cb465447cdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaec680398f3c5d48143bb58d9968e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e3114ff6396892a36a92d34fcdc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219eb42d7a812cbf69a191b15eb880442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db08280bb072bebe244ef06f0b2fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96918ad5cafc02df6a9f3bafb0e943e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff00dfedc288ab539dc95d07ebd6383445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d141c9ced6db2666a37c4f7cf55ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249989de1d715738eece83ac8abe2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61d38c558878207616a8a6109d9e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3688eba599eb7b60431770784ae7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28975f24e0b27f85727668fd8bd34c29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee330147e6c26243fd9dcc96bbb7ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4380a1d1beab64c783d40192953273452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1a6e100b4ac80b79a22e7b8f95fc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01d14653f7f03b427e385461c73d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009712d3d6f3e5f997ae23276e4fa2c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b161baf5fbeb91956ceb958091a26e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d00c7812f8a7ade076a30489c78b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d26fd8907fdc14719d5dd58953c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dab7cd4f056fa54bae0722be5fa4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40d76790fcfe11736fc464ef51548460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5916dae5c87d209024971970ca7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1622f8d36c952820af7c66586315462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582333341442139d348a7d00763c03a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca96da47f690731e6270b9fef68b05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d41c8af307d5ec1dec75daedba830465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6222cfe1e7aabea5a9005a15607c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648319f82e36df50d33351cf8d6663e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329662e015b6e83ed91ca8339abcee38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e5f12b8d0bd67628835b83dfb0f7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b384a1de671fc9ad10ff22d42ea6cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597e339925322e7d72b730e42d1a43b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed191e6df75ad2456c8bcc3da23c7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da47bcbfc9a3e328fc46670aadacce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066cdf10b9776299095eadab214691474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007844965b52bfb87a56ace86ec5de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcae5924a1d8dac3d08487728dcd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c40ecea839319e2610442c581e87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341554785d2d3c15edf670f9bbf5259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d763ee3d94c7be3ab22f684001591479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb73d795e9c475a33698d022ccc773f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c211ecbc0f276388005a288b89d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814fd5f95d9d027caea94dac416037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c0f66929a8e3b255e56b28485614483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea8cec85d4f23ed2cc610f7c130b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710630de19a083c3c3a9a4bd80cf23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8a4438d68cbbe06d04a35168c0fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d67c1d2f9a5c867c21b209bac50f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c74610eb7ce226d21e8d15751102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d48b34127f32c3d071a7e32a1cc33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a06390ae37e7f5a9f32192132fb2d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48307e8060cc295dad26a282b608ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef4246008ba47e4e4788965822511492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e318daa1c6f3c3eb1089ef7631546493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefaea7eec29add6eed195fc1fe5be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bff069e1598a7b3dc229e39b7adc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a87b83419ad319ee250a3fa4eea6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112963e496af49730384ebfcdef7b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd33d8635ef9ee110de1172994113498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31998c535a501e001a615fa3d3d9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8c2fb9b045ff4ceb5f9bcda06918500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2686dfa3579b26f7ec715027957f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5e12f8d53e819ad4cca6db8041ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498593cdb03d13b8a45906563a6cb71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e930eac6e77f1781436f1b369ca85c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92cdaf4f3e456b8d857406b31b4535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c6eccafec781394310682ea3198cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911c9521ffcfb02dd9ddfaa3d7750b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93e7b4de06a51867e5588b44920ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547cfe846c05aabba20759a25def64e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073de4b2973aa7f1e12bccab355466510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed88269e1227cd55c90a05f61675c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ef822ebfce466d89621253038447512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2b89fac00eb6e78d384a1a290add513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3f81900927da556b1825d8f448dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357550487ca63c435c03832b50a0b64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa9a94b0b494fa9ef544602e75e81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2244684932368dc40467215857da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d8dfebbfd33130af6649de87b608d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c377a02d6796c0a004c03c325b429519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cde9e00e753a8d2a5cad218bcd631b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82c0a4c76ae331ae5eac1b31c09b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8df557dd12b4078df98e28064a494e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a0fbcf9af8f8f59d36f2855995a70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227decb6b7152df77bce7a22c738f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e11dcee8c4d028754e43de59dd7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae79f657ac40cf0d1a5ecab0bb9c65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74443a6dc2862d39a4aa6af63ca97a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba86474dca96c6614b7e80176fb3de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d280b73cb02252a740f8042e83ce48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64792bae88fbe1e4ad25856239ba67e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0187670b29026322fbc447afae68be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865601e669e6cf646d2982ed46588c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62aeeeb35a37df205a39be0db7266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8515c5d1c6b5fe2f4136077d92bce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb5b95d78fcce997c9c80ff80329c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33ae3cac1a38f2f5d33c64d5b044e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c956f632e3a6a6961ddceeb7996b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0c3dd962814cd9f617473fd97ab2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c85fd82604080274bf678fd2b584e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8deae10825eeb7983a3ec711f8ab92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d652cad8eecb5da140ea37c40d3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ffd836e60a74a2b4e58db54e2d39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864b635b77f79d328972a3231ea8f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f059179cdc6074857fef4ec134d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bdd467d33399ac5b27ae2d7179ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af79745d3f0b72664411268da49a9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aa6fefc235b4435b89ebe9267a213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53920ce4f92a0d052a3bd01cdbd2262f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5615ffbd15c30dcc2493e51892419d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb30045452f20ae127761f8ccae149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb08a2da08d293ad6a0aa1a7671a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc70cfbeeebe0cdb0801556a95039e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3186151b471602f8c764f4a0b33dcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa955f9cf5bce20aef8d2a336f260279554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722cbfdf5863a15e10662b932f8cceb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e633741f9661dce2a204799956e4c33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee37ef8ce84d0593ebecf019c81a85d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5eb917b2ed30916d6e81b8b70a30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fafb5b963aa157a007ed8721332447559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea64e773a6abaa9476b6a009e2945bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0cb1c204b13efc71f456d2867ed1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b78b532195a66fbab1fed7306a64b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef29409fe458abad560ef8af1b4c387563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec11b7e0c445057ffbd3fc768fb454564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab2ee319ccbe52883acaa214eeb43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f459d68bdcfc173fb0b2b9c78f4c13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d644c41da647f34f9a46b9f80c8f65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b03267c10c5bb6f33a46977d02ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de346aa424d6fc8e6ba7fd03a6b303569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ee87f80595814d434b8a38a5f073570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6956de0f7775b5954304b16aa2a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc612d50777980a9374a2bc684f56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be080358d91cd5546507d52c7428d12d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4058caa1fb9eebe48c8f5b80b9d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0712a5324ebc65c8bfa1c9b80690a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a82198337207a6a6e6b554ee84679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4eae1bfd752c929b5d2011b26c67f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1b0a158ff2a06f3cec0913b95a54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf9cd67a78dd00823f3770a7f33e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ed3f4ec145a16c756a8782f216276580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368acf4ef6f550fbb2265fca095fe1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bdb92ab295c23531258d3d596f5a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2cf5a20594daefb1c81fe4ff8b5d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fc723bb4587a987c7ca379d79f4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a047287ed21b9c0c8a5ae158ffcc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6364982b30bf36b970a5abec44f8b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479038d3a7b9890709ffcfd72492de3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e9f8c7e9bf0af1784ec1d4ec426b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d92f72bcab246f940d3ad0078e29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d731d712c63674d9cba5b561b943e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6000b1656b882250806dea5d6494591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c17414bcfdaee9a5117daa06e8f3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd45c86064be149438dd2c9dd6310593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba416dc1b0fff9f2a0d0589bc4864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27604d8fb312fb8b212dc852bf63f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018faf10dc5c388729e9d00a557827596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe976fd2de5f0564a62df649efb589f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71e9dff3f451eadb776b864df19a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b24371c076ec4cce03e489f1fdbc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a65e3c90a130f61d8aaf065c59a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98545ddef5961d979741360988a94027601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d780b2bae19230f355721cee6ab23f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1208abf6182d43954672f2483b66cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d2ade3346ad7a1848b693b3d89ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5b331987eb6f8bd723d5032fd2e08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243cf0a9436e6eb62df88c3c8003e93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033147c7fa1d21e1ff0a57fa7d9baf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab830e1941fb9f7361ee73975a03a38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f97b850c733421b51f5261c011d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a107e1dbfc11c5a4b98470f409e027610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213370064abce61f8ae5692001ec190611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c985d55e2cadec18ef03b92a3313612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a911579d295662cb2f45144e2e532d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea0c728eda45dc9c5df37638a8ffc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53da690dfed563e4128fac29aa187615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6314a644d771ab951d4e7812cfd6e2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6f05f5f276b81f8cac2ec76dcaf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662bae548b60c65e50d05b16d79e98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9ba6cd84422de554afda5c0b79d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5345bf074fc2d9f41da4b4852ae1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb694ea4193be81954b791483c802621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a77eabaec2135f30cdea3e4d4aa81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6465d077b59076bc19fb5006c5655623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496350480ce82903afdc9dc30e549e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043ee9eb6c903a490042323a0105fe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23339553c93eef3e48ffb5ea823d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430b89b298c32873b17b5abb36eeb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5a9115faa98a54dc27123e3bbff9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a037291a59d61e3f8de83e6a5ca003629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33116fb21d55a07d79f7e9368f5cb6c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914e85078f6ad226d4f6b20f6b0782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab721fb5657b55c7ba337bdf4449cf0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d1c21cd0d1e24f0c2dc9e59503df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f5593fc52e73a8ec3ea73dcf3d130634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c872fe06a12b24618603c26f5410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb9b299bc7e0495240b2174fd55eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130339b55d7f735145c8c84a6696ee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8af7414057fadca03cc8a33f8a62b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5949ab989002724574a5c78447610639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb07f61d9359c45daff8fb00cad84d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94fc34b7a0e395146ea8136e19a4ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730888f6b4afe880855b5979369da7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919164efd103e4209abf852b13cc33f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14357d3d41ad89bda68bd9a5a4a554e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4810ebe470946cbce00f848257cd8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39009ff80219f1d5ab8287083951d94f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5adb7efa36d5cd3c00c7aca9d4844d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa01f1deaba1bb31ac703e30713604648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1faf9238fbc9de6d14b4f28dbd283a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9712b90e4aa005da6a78226bfcafa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c46899d7e8dbcfdec5f16acb36966651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9712a5d6503e70a85eb421a032f77e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd16bdde9600654fbe72fe857a88d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a86d00d6cb80468ffafbec806b8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb65b3aafe2b9be3d7c52ae4afc21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e618c1ab4ab4ed51fd28761ff33f8ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c100c81ed3d3658fbe5570d408a6bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87998293f37bcfa4e41fe341389efe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e04a4f3b53bec78e20273dea1460e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82826130f0f2e3c6772c3bb2a00297660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6fd5bcb9367f656dce166bfbfd4cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329ad2b186c5788ca40b94a6b618808662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e05139f889a879154736ae22b94bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077ad2f203eeb99435f75ba28202de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96fa19419a870e44d48011895d2364665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf940f6bda76844266b952f5ced108cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c2b57c1bdeeb5507748f2eee4436667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8953b9d4ce3e4baea50ef3c4300c72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9961f80843bfd4d9d4d41daad4cf090669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e7df0243c9da63f840929d7a95f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb24367adf93204d716342e0cb0cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab73d367cda9d2b476d677dd1b3c22b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac367dc861b5161bb3776a844a285e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769010520f4fc7694cff84281085b23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd30b3e1b55cfd22df70c0a278152e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751af7665e3a67646120ac761a4c52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98109e652e03b175edf07d50515b502677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc823aa8b634d02c1ff05d6baaca4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b136260b63c1a1b0e126375eaec1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3416686ad8d44ac58991c3547c66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f875713a68f00aa25b280a1e11ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c26f9189a533bcbee26d98575baf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91da99ca256645e9f9e0d591d1ffe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a36cbf7d31df874132df46738921f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8653882ef7622897af193f3a080c6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb1b69610ff91267dc28d42543e37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d01677eb71781b1dc2af6b2a7966de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec674d601016b6bff3190b99e191aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f5f35b648b0f5b8cf3c5ecd1c57a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543948ab40390956edeb1f087b9b8dac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c90538c4974d0152aa0ece29c6918691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c9aa63858d5592be7d6904c46f040692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801785eb63c76b1e7911740cffc81a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6cbc37f40dfb6d54a0ffb86a0ac0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425542a1bf96ec937380398aa2cb098c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799124ec91e5a8fef750345d4ffcc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d49fe00f31b5faccb6adb8659bd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e45cc49dd65f85278803196e54b22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d26f0ddb67e67d76e23fb04a07b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d7f6ee73ecdb998012dc095c9b662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b750f7d1fa464eab57571814c85af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26139ebc899aed30da9fccf8ef7449d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb9d400f636724531950bc5f2d40dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c1424f28cd512e43ab51e5f013c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e81ed318b7000a239baf680a1b6d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9371978ab39ba8ce39f8d9a880c3a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25331ef02be94e7a879dbd7b77271f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809df83a80a0fb45b4e80f18a53a63c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36322e8123ff1773b9c0752e34ad79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9e8daf8097b68ce2542289cff035710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05a1515aafc889e9d2f1b064adec7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e21962b7031c3421c7a17205d982b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b32149288e346faa59ee40a32514713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22a5f736e18a7d3cc521536c1a706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a706be9799d0b9a3fd192181fcbac0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4668c87abbbc05e4e53f0cf98829b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f884d3ed81f7c1ccf48dbd175c2ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49438263ab15abde6213f5098494522718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679071ffaf785536a3753d6552d1e287719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80ffec8117e874dce6e81998e8135a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e64650f660643d4a8df2e04a24eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01538d14aa284f210074096e53ff30c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b066561b85fcefa9ed598a660c97e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202b2c5ae20532186a5db6bd0c5018e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea63ecec25c7d5713529efd46c51eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1bede3218d95f3694f727c10f1e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b20bed0b32b03672ada684e9f053b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c233d82f175cc6eba64a71f9d93f11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a2addbc96c521887c522a9202ff7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ae5e20eff822fbeb88ec9ea2b6b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624fb8d56fa2c7d646c92a181330ed5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b188a646e39ba2806d1e9cf0445a92b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119da68db936e5165ac006190f25a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1446887eb07ac618120fba256d7299734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f74c8b48f9f9e90a098fb88e53f1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e50e50cf82979f6cd4cf26c60151b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0256be3987a80ea017f095407fb9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74528b710c198bfa873f27c542ff9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a253a49fe3d1e1538fba92f6466874739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d7d0d582886957e595b153eb7a83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05595ab1ed331bcbcbacaf5cc8fe85e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dec83107b6f1eba4981c1aae9b73f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5279393e4508aa5095c57523061af1a743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>